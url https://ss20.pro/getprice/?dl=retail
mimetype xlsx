--- v0 (2025-11-03)
+++ v1 (2026-05-21)
@@ -1,200 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
+  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BE7E164-FFDA-478F-87A9-7EC51ED60EE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="360" yWindow="105" windowWidth="19155" windowHeight="7500"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
-    <sheet name="Лист2" sheetId="2" r:id="rId2"/>
-    <sheet name="Лист3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621" iterateDelta="1E-4"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4833" uniqueCount="1696">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5662" uniqueCount="1961">
   <si>
     <t>Продукция компании SS20</t>
   </si>
   <si>
     <t xml:space="preserve">Стоимость продукции для реализации на условиях со склада в г.Самара. </t>
   </si>
   <si>
     <t>Стоимость указана в рублях РФ.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Новый ассортимент выделен желтым цветом</t>
   </si>
   <si>
     <t>Детальный подбор</t>
   </si>
   <si>
     <t>Марка автомобиля</t>
   </si>
   <si>
     <t>Тип детали</t>
   </si>
   <si>
     <t xml:space="preserve">Артикул 
 SS20
 ЭМ </t>
   </si>
   <si>
     <t>EAN код</t>
   </si>
   <si>
     <t>Полное наименование продукции</t>
   </si>
   <si>
+    <t>Краткое наименование продукции</t>
+  </si>
+  <si>
     <t>Оригинальный номер OEM</t>
   </si>
   <si>
     <t>Безусловная гарантия</t>
   </si>
   <si>
     <t>Минимальная партия отгрузки, шт.</t>
   </si>
   <si>
     <t>Рекомендуемая розничная цена, руб./комплект</t>
   </si>
   <si>
-    <t xml:space="preserve">ИНТЕРНЕТ МАГАЗИНЫ Рекомендуемая розничная цена, руб./шт. </t>
-[...1 lines deleted...]
-  <si>
     <t>ВАЗ</t>
   </si>
   <si>
     <t>Опоры</t>
   </si>
   <si>
     <t>Опоры стоек передних</t>
   </si>
   <si>
     <t>SS10101</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.01.00.000-01 Стандарт для а/м ВАЗ 2108  </t>
   </si>
   <si>
+    <t>Опора Стандарт передней стойки (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2902820, 21080-2902820</t>
   </si>
   <si>
     <t>4 года</t>
   </si>
   <si>
     <t>2 шт.</t>
   </si>
   <si>
     <t>SS10102</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.02.00.000-01 Стандарт для а/м ВАЗ 2110 </t>
   </si>
   <si>
     <t>2110-2902820, 21100-2902820</t>
   </si>
   <si>
     <t>SS10103</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.01.00.000-02 Мастер для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Опора Мастер передней стойки (2 шт)</t>
+  </si>
+  <si>
     <t>SS10104</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.02.00.000-02 Мастер для а/м ВАЗ 2110 </t>
   </si>
   <si>
     <t>SS10105</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.01.00.000-03 Спорт для а/м ВАЗ 2108-2110 </t>
   </si>
   <si>
+    <t>Опора Спорт передней стойки (2шт)</t>
+  </si>
+  <si>
     <t>2108-2902820, 21080-2902820, 2110-2902820, 21100-2902820</t>
   </si>
   <si>
     <t>SS10106</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.01.00.000-04 Queen для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Опора Queen передней стойки (2 шт)</t>
+  </si>
+  <si>
     <t>3 года</t>
   </si>
   <si>
     <t>SS10107</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.02.00.000-04 Queen для а/м ВАЗ 2110 </t>
   </si>
   <si>
     <t>SS10114</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.08.00.000-01 Мастер для а/м ВАЗ 1118 (с подшипником SS20) </t>
   </si>
   <si>
     <t>1118-2902821, 11180-2902821, 1118-2902840, 11180-2902840</t>
   </si>
   <si>
     <t>2 года</t>
   </si>
   <si>
     <t>SS10115</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.08.00.000-04 Gold для а/м ВАЗ 1118 (с подшипником SS20)</t>
   </si>
   <si>
+    <t>Опора Gold передней стойки (2шт)</t>
+  </si>
+  <si>
     <t>SS10116</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.119.00.000-04 Gold для а/м ВАЗ 2170 (с подшипником SS20)</t>
   </si>
   <si>
     <t>2170-2902821, 21700-2902821, 21700-2902821-00</t>
   </si>
   <si>
     <t>SS10122</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.102.50.000-01 Мастер для а/м без ЭУР ВАЗ 2190, 2191, 2192, 2194  (с подшипником SS20)</t>
   </si>
   <si>
     <t>2190-2902821, 2190-2902821-00, 21900-2902821-00</t>
   </si>
   <si>
     <t>SS10120</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.102.50.000-04 Gold для а/м без ЭУР ВАЗ 2190, 2191, 2192, 2194  (с подшипником SS20)</t>
   </si>
   <si>
     <t>ВАЗ, Datsun</t>
@@ -205,119 +220,140 @@
   <si>
     <t>Опора стойки передней SS20.102.50.000-02 Мастер для а/м с ЭУР ВАЗ 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO  (с подшипником SS20)</t>
   </si>
   <si>
     <t>2190-2902821-10, 21900-2902821-10, 543205PA0B</t>
   </si>
   <si>
     <t>SS10121</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.102.50.000-07 Gold для а/м с ЭУР ВАЗ 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO  (с подшипником SS20)</t>
   </si>
   <si>
     <t>SS10110</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.119.00.000-01 Мастер для а/м ВАЗ 2170 (с подшипником SS20)</t>
   </si>
   <si>
     <t>SS10124</t>
   </si>
   <si>
     <t>Подшипник верхней опоры SS20 для а/м ВАЗ 1117, 1118, 1119, 2170, 2190, 2191, 2192, 2194 (универсальный)</t>
   </si>
   <si>
+    <t>Подшипник опоры передней стойки (2шт)</t>
+  </si>
+  <si>
     <t>1118-2902840, 11180-2902840, 11180-2902840-00, 11180-2902840-01, 11180-2902840-02</t>
   </si>
   <si>
     <t>1 год</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>Опоры стоек передних Hard Sport</t>
   </si>
   <si>
     <t>SS10111</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.01.00.000-05 Hard Sport (ШС) для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Опора Hard Sport (ШС) передней стойки (2 шт)</t>
+  </si>
+  <si>
     <t>SS10112</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.02.00.000-05 Hard Sport (ШС) для а/м ВАЗ 2110 </t>
   </si>
   <si>
+    <t>Опоры Hard Sport (ШС) передней стойки (2 шт)</t>
+  </si>
+  <si>
     <t>SS10117</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.08.00.000-05 Hard Sport (ШС) для а/м ВАЗ 1118</t>
   </si>
   <si>
     <t>SS10118</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.119.00.000-05 Hard Sport (ШС) для а/м ВАЗ 2170</t>
   </si>
   <si>
     <t>Амортизаторы</t>
   </si>
   <si>
     <t>Амортизаторные стойки передней подвески для а/м ВАЗ</t>
   </si>
   <si>
     <t>SS20101</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.10П/Л.00.000-01 Стандарт для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор передний Стандарт (2шт)</t>
+  </si>
+  <si>
     <t>2108-2905003, 2108-2905002, 21080-2905003, 21080-2905002</t>
   </si>
   <si>
     <t>SS20102</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.10П/Л.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор передний Комфорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS20103</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.10П/Л.00.000-03 Шоссе для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор передний Шоссе (2 шт)</t>
+  </si>
+  <si>
     <t>SS20104</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.10П/Л.00.000-04 Спорт для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор передний Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS20105</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-01 Стандарт для а/м ВАЗ 2110 </t>
   </si>
   <si>
     <t>2110-2905003, 2110-2905002, 21100-2905003, 21100-2905002</t>
   </si>
   <si>
     <t>SS20106</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2110 </t>
   </si>
   <si>
     <t>SS20107</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-03 Шоссе для а/м ВАЗ 2110 </t>
   </si>
   <si>
     <t>SS20108</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-04 Спорт для а/м ВАЗ 2110 </t>
@@ -442,50 +478,53 @@
   <si>
     <t>SS20326</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.582П/Л.10.000-02 Комфорт ОПТИМА для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
     <t>SS20327</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.582П/Л.10.000-03 Шоссе для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
     <t>SS20328</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.582П/Л.10.000-04 Спорт для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
     <t>SS20361</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.525П/Л.10.000-01 Стандарт для а/м LADA Vesta Cross, Vesta SW Cross</t>
   </si>
   <si>
+    <t>Амортизатор передний Стандарт (2 шт)</t>
+  </si>
+  <si>
     <t>8450031056, 8450031057, 8450033432, 8450033433</t>
   </si>
   <si>
     <t>SS20362</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.525П/Л.10.000-02 Комфорт ОПТИМА для а/м LADA Vesta Cross, Vesta SW Cross</t>
   </si>
   <si>
     <t>SS20363</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.525П/Л.10.000-03 Шоссе для а/м LADA Vesta Cross, Vesta SW Cross</t>
   </si>
   <si>
     <t>SS20364</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.525П/Л.10.000-04 Спорт для а/м LADA Vesta Cross, Vesta SW Cross</t>
   </si>
   <si>
     <t>SS20341</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.605.10.000-01 Стандарт для а/м Lada Largus</t>
@@ -577,74 +616,86 @@
   <si>
     <t>Амортизаторная стойка передней подвески SS20.554.10.000-02 Комфорт ОПТИМА для а/м LADA Granta Cross, Granta FL Cross, Kalina 2 Cross</t>
   </si>
   <si>
     <t>SS20498</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.554.10.000-03 Шоссе для а/м LADA Granta Cross, Granta FL Cross, Kalina 2 Cross</t>
   </si>
   <si>
     <t>SS20499</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.554.10.000-04 Спорт для а/м LADA Granta Cross, Granta FL Cross, Kalina 2 Cross</t>
   </si>
   <si>
     <t>Амортизаторы задней подвески для а/м ВАЗ</t>
   </si>
   <si>
     <t>SS20121</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.53.00.000-01 Стандарт для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор задний Стандарт (2шт)</t>
+  </si>
+  <si>
     <t>2108-2915004, 21080-2915004</t>
   </si>
   <si>
     <t>1,5 года</t>
   </si>
   <si>
     <t>SS20122</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.53.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор задний Комфорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS20123</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.53.00.000-03 Шоссе для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор задний Шоссе (2 шт)</t>
+  </si>
+  <si>
     <t>SS20124</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.53.00.000-04 Спорт для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Амортизатор задний Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS20125</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.54.00.000-01 Стандарт для а/м ВАЗ 2110, 1119 </t>
   </si>
   <si>
     <t>2110-2915004, 21100-2915004, 1118-2915004, 11180-2915004</t>
   </si>
   <si>
     <t>SS20126</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.54.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2110, 1119</t>
   </si>
   <si>
     <t>SS20127</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.54.00.000-03 Шоссе для а/м ВАЗ 2110, 1119</t>
   </si>
   <si>
     <t>SS20128</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.54.00.000-04 Спорт для а/м ВАЗ 2110, 1119</t>
@@ -766,56 +817,62 @@
   <si>
     <t>SS20493</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.528.10.000-02 Комфорт ОПТИМА для а/м LADA Largus Cross (5/7 мест, фургон)</t>
   </si>
   <si>
     <t>SS20494</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.528.10.000-03 Шоссе для а/м LADA Largus Cross (5/7 мест, фургон)</t>
   </si>
   <si>
     <t>SS20495</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.528.10.000-04 Спорт для а/м LADA Largus Cross (5/7 мест, фургон)</t>
   </si>
   <si>
     <t>SS20446</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.305.10.000-01 Стандарт для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
+    <t>Амортизатор задний Стандарт (2 шт)</t>
+  </si>
+  <si>
     <t>SS20447</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.305.10.000-02 Комфорт ОПТИМА для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
+    <t>Амортизатор задний Комфрт (2 шт)</t>
+  </si>
+  <si>
     <t>SS20448</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.305.10.000-03 Шоссе для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
     <t>SS20449</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.305.10.000-04 Спорт для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
     <t>SS20365</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.526.10.000-01 Стандарт для а/м LADA Vesta Cross, Vesta SW Cross</t>
   </si>
   <si>
     <t>SS20366</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.526.10.000-02 Комфорт ОПТИМА для а/м LADA Vesta Cross, Vesta SW Cross</t>
   </si>
   <si>
     <t>SS20367</t>
@@ -844,176 +901,206 @@
   <si>
     <t>Амортизатор задней подвески SS20.583.10.000-02 Комфорт ОПТИМА для а/м LADA XRAY</t>
   </si>
   <si>
     <t>SS20414</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.583.10.000-03 Шоссе для а/м LADA XRAY</t>
   </si>
   <si>
     <t>SS20415</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.583.10.000-04 Спорт для а/м LADA XRAY</t>
   </si>
   <si>
     <t>Амортизаторы задней подвески повышенной надёжности для а/м ВАЗ</t>
   </si>
   <si>
     <t>SS20139</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.53.00.000-21 Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Амортизатор задний Стандарт повыш.надежности (2шт)</t>
+  </si>
+  <si>
     <t>SS20140</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.53.00.000-22 Комфорт ОПТИМА для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Амортизатор задний Комфорт повыш.надежности (2 шт)</t>
+  </si>
+  <si>
     <t>SS20141</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.53.00.000-23 Шоссе для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Амортизатор задний Шоссе повыш.надежности (2 шт)</t>
+  </si>
+  <si>
     <t>SS20142</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.53.00.000-24 Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Амортизатор задний Спорт повыш.надежности (2 шт)</t>
+  </si>
+  <si>
     <t>SS20143</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески повышенной надежности SS20.54.00.000-21 Стандарт для а/м ВАЗ 2110, 1119, 2170 </t>
   </si>
   <si>
     <t>2110-2915004, 21100-2915004, 1118-2915004, 11180-2915004, 2170-2915004, 21700-2915004, 21700-2915004-00, 2170-2915004-10, 21700-2915004-10</t>
   </si>
   <si>
     <t>SS20144</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.54.00.000-22 Комфорт ОПТИМА для а/м ВАЗ 2110, 1119, 2170</t>
   </si>
   <si>
     <t>SS20145</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.54.00.000-23 Шоссе для а/м ВАЗ 2110, 1119, 2170</t>
   </si>
   <si>
     <t>SS20146</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.54.00.000-24 Спорт для а/м ВАЗ 2110, 1119, 2170</t>
   </si>
   <si>
     <t>Амортизаторные стойки передней подвески Racing с занижением</t>
   </si>
   <si>
     <t>SS20150</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-10 Racing Комфорт для а/м ВАЗ 2108-10 "-30" </t>
   </si>
   <si>
+    <t>Амортизатор передний Racing Комфорт занижение -30 (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2905003, 2108-2905002, 21080-2905003, 21080-2905002, 2110-2905003, 2110-2905002, 21100-2905003, 21100-2905002</t>
   </si>
   <si>
     <t>SS20151</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-13 Racing Комфорт для а/м ВАЗ 2108-10 "-50" </t>
   </si>
   <si>
+    <t>Амортизатор передний Racing Комфорт занижение -50 (2 шт)</t>
+  </si>
+  <si>
     <t>SS20152</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-16 Racing Комфорт для а/м ВАЗ 2108-10 "-70" </t>
   </si>
   <si>
+    <t>Амортизатор передний Racing Комфорт занижение -70 (2 шт)</t>
+  </si>
+  <si>
     <t>SS20207</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.41П/Л.00.000-05 Racing Комфорт для а/м ВАЗ 1117, 1119 "-30" </t>
   </si>
   <si>
     <t>SS20208</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.41П/Л.00.000-13 Racing Комфорт для а/м ВАЗ 1117, 1119 "-50" </t>
   </si>
   <si>
     <t>SS20209</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.41П/Л.00.000-16 Racing Комфорт для а/м ВАЗ 1117, 1119 "-70" </t>
   </si>
   <si>
     <t>SS20210</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.19П/Л.00.000-05 Racing Комфорт для а/м ВАЗ 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-30" </t>
   </si>
   <si>
     <t>21700-2905003, 21700-2905002, 2190-2905003, 2190-2905002, 21900-2905003, 21900-2905002, 21928-2905003, 21928-2905002, 543025PA1C, 543035PA1B</t>
   </si>
   <si>
     <t>SS20211</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.19П/Л.00.000-13 Racing Комфорт для а/м ВАЗ 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-50" </t>
   </si>
   <si>
     <t>SS20212</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.19П/Л.00.000-16 Racing Комфорт для а/м ВАЗ 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-70" </t>
   </si>
   <si>
     <t>SS20156</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-12 Racing Спорт для а/м ВАЗ 2108-10 "-30" </t>
   </si>
   <si>
+    <t>Амортизатор передний Racing Спорт занижение -30 (2 шт)</t>
+  </si>
+  <si>
     <t>SS20157</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-15 Racing Спорт для а/м ВАЗ 2108-10 "-50" </t>
   </si>
   <si>
+    <t>Амортизатор передний Racing Спорт занижение -50 (2 шт)</t>
+  </si>
+  <si>
     <t>SS20158</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.11П/Л.00.000-18 Racing Спорт для а/м ВАЗ 2108-10 "-70" </t>
   </si>
   <si>
+    <t>Амортизатор передний Racing Спорт занижение -70 (2 шт)</t>
+  </si>
+  <si>
     <t>SS20213</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.41П/Л.00.000-06 Racing Спорт для а/м ВАЗ 1117, 1119 "-30" </t>
   </si>
   <si>
     <t>SS20214</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.41П/Л.00.000-15 Racing Спорт для а/м ВАЗ 1117, 1119 "-50" </t>
   </si>
   <si>
     <t>SS20215</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.41П/Л.00.000-18 Racing Спорт для а/м ВАЗ 1117, 1119 "-70" </t>
   </si>
   <si>
     <t>SS20216</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.19П/Л.00.000-06 Racing Спорт для а/м ВАЗ 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-30" </t>
   </si>
   <si>
     <t>SS20217</t>
@@ -1039,140 +1126,167 @@
   <si>
     <t>SS20370</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.412П/Л.10.000У-04 Racing Комфорт для а/м LADA Vesta, Vesta SW "-50" </t>
   </si>
   <si>
     <t>SS20371</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.412П/Л.10.000У-01 Racing Спорт для а/м LADA Vesta, Vesta SW "-30" </t>
   </si>
   <si>
     <t>SS20372</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизаторная стойка передней подвески SS20.412П/Л.10.000У-02 Racing Спорт для а/м LADA Vesta, Vesta SW "-50" </t>
   </si>
   <si>
     <t>SS20162</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.54.00.000-10 Racing Комфорт для а/м ВАЗ 2108, 2110, 1117-1119, 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-30"</t>
   </si>
   <si>
+    <t>Амортизатор задний Racing Комфорт занижение -30 (2шт)</t>
+  </si>
+  <si>
     <t>2108-2915004, 21080-2915004, 2110-2915004, 21100-2915004, 1118-2915004, 11180-2915004, 2170-2915004, 21700-2915004, 21700-2915004-00, 2170-2915004-10, 21700-2915004-10, 2190-2915004, 21900-2915004, 21928-2915004, 562105PA0B</t>
   </si>
   <si>
     <t>SS20163</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.54.00.000-13 Racing Комфорт для а/м ВАЗ 2108, 2110, 1117-1119, 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-50"</t>
   </si>
   <si>
+    <t>Амортизатор задний Racing Комфорт занижение -50 (2шт)</t>
+  </si>
+  <si>
     <t>SS20164</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.54.00.000-16 Racing Комфорт для а/м ВАЗ 2108, 2110, 1117-1119, 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-70" </t>
   </si>
   <si>
+    <t>Амортизатор задний Racing Комфорт занижение -70 (2шт)</t>
+  </si>
+  <si>
     <t>SS20168</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.54.00.000-12 Racing Спорт для а/м ВАЗ 2108, 2110, 1117-1119, 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-30"</t>
   </si>
   <si>
+    <t>Амортизатор задний Racing Спорт занижение -30 (2шт)</t>
+  </si>
+  <si>
     <t>SS20169</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.54.00.000-15 Racing Спорт для а/м ВАЗ 2108, 2110, 1117-1119, 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-50"</t>
   </si>
   <si>
+    <t>Амортизатор задний Racing Спорт занижение -50 (2шт)</t>
+  </si>
+  <si>
     <t>SS20170</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.54.00.000-18 Racing Спорт для а/м ВАЗ 2108, 2110, 1117-1119, 2170, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO "-70" </t>
   </si>
   <si>
+    <t>Амортизатор задний Racing Спорт занижение -70 (2шт)</t>
+  </si>
+  <si>
     <t>SS20373</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-03 Racing Комфорт для а/м LADA Vesta, Vesta SW "-30" </t>
   </si>
   <si>
     <t>8450032657, 8450006786</t>
   </si>
   <si>
     <t>SS20374</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-04 Racing Комфорт для а/м LADA Vesta, Vesta SW "-50" </t>
   </si>
   <si>
     <t>SS20375</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-01 Racing Спорт для а/м LADA Vesta, Vesta SW "-30" </t>
   </si>
   <si>
     <t>SS20376</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-02 Racing Спорт для а/м LADA Vesta, Vesta SW "-50" </t>
   </si>
   <si>
     <t>Амортизаторы для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
     <t>SS20219</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.49.00.000-05 Стандарт для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
     <t>2121-2905402, 2121-2905402-01, 2121-2905402-02, 2121-2905402-03, 2121-2905402-04</t>
   </si>
   <si>
     <t>SS20220</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.49.00.000-06 Комфорт ОПТИМА для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
+    <t>Амортизатор передний Комфорт (2шт)</t>
+  </si>
+  <si>
     <t>SS20221</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.49.00.000-07 Шоссе для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
+    <t>Амортизатор передний Шоссе (2шт)</t>
+  </si>
+  <si>
     <t>SS20222</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.49.00.000-08 Спорт для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
+    <t>Амортизатор передний Спорт (2шт)</t>
+  </si>
+  <si>
     <t>SS20223</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.60.00.000-01 Стандарт для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
     <t>2121-2915402, 2121-2915402-01, 2121-2915402-02, 2121-2915402-03, 2121-2915402-04</t>
   </si>
   <si>
     <t>SS20224</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.60.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
     <t>SS20225</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.60.00.000-03 Шоссе для а/м ВАЗ 2121, 2131</t>
   </si>
   <si>
     <t>SS20226</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.60.00.000-04 Спорт для а/м ВАЗ 2121, 2131</t>
@@ -1258,125 +1372,146 @@
   <si>
     <t>Амортизатор передней подвески SS20.42.00.000-03 Шоссе для а/м Chevrolet Niva</t>
   </si>
   <si>
     <t>SS20173</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.42.00.000-04 Спорт для а/м Chevrolet Niva</t>
   </si>
   <si>
     <t>SS20236</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.47.00.000-01 Стандарт для а/м Chevrolet Niva</t>
   </si>
   <si>
     <t>2123-2915004, 2123-2915004-01</t>
   </si>
   <si>
     <t>SS20174</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.47.00.000-02 Комфорт ОПТИМА для а/м Chevrolet Niva</t>
   </si>
   <si>
+    <t>Амортизатор задний Комфорт (2шт)</t>
+  </si>
+  <si>
     <t>SS20175</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.47.00.000-03 Шоссе для а/м Chevrolet Niva</t>
   </si>
   <si>
+    <t>Амортизатор задний Шоссе (2шт)</t>
+  </si>
+  <si>
     <t>SS20176</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.47.00.000-04 Спорт для а/м Chevrolet Niva</t>
   </si>
   <si>
+    <t>Амортизатор задний Спорт (2шт)</t>
+  </si>
+  <si>
     <t>Амортизаторы EXTREME 4X4</t>
   </si>
   <si>
     <t>SS20416</t>
   </si>
   <si>
     <t>Амортизатор однотрубный передней подвески SS20.617.10.000-01 EXTREME 4X4 AT для а/м Chevrolet Niva</t>
   </si>
   <si>
+    <t>Амортизатор передний однотрубный АТ (2шт)</t>
+  </si>
+  <si>
     <t>2123-2905004; 21230-2905402-03; 21230-2905402-90; 21230-2905402-10; 21230-2905004-20; 21230-2905004-100; 21230-2905004-000; 21230-2905004-200; 21230-2905004-00</t>
   </si>
   <si>
     <t>SS20417</t>
   </si>
   <si>
     <t>Амортизатор однотрубный передней подвески SS20.617.10.000-02 EXTREME 4X4 MT для а/м Chevrolet Niva</t>
   </si>
   <si>
+    <t>Амортизатор передний однотрубный МТ (2шт)</t>
+  </si>
+  <si>
     <t>SS20440</t>
   </si>
   <si>
     <t>Амортизатор однотрубный передней подвески SS20.615.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 2121</t>
   </si>
   <si>
     <t>2121-2905402; 21210-2905004-10; 21210-2905402-03; 21210-2905402-00; 2121-2905402-01</t>
   </si>
   <si>
     <t>SS20441</t>
   </si>
   <si>
     <t>Амортизатор однотрубный передней подвески SS20.615.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 2121</t>
   </si>
   <si>
     <t>SS20438</t>
   </si>
   <si>
     <t>Амортизатор однотрубный передней подвески SS20.619.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 21214</t>
   </si>
   <si>
     <t xml:space="preserve">21214-2905004-00; 21214-2905402-00; 21214-2905402-10; 21214-2905402-90; 21214-2905402-91; </t>
   </si>
   <si>
     <t>SS20439</t>
   </si>
   <si>
     <t>Амортизатор однотрубный передней подвески SS20.619.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 21214</t>
   </si>
   <si>
     <t>SS20393</t>
   </si>
   <si>
     <t>Амортизатор однотрубный задней подвески SS20.618.10.000-01 EXTREME 4X4 AT для а/м Chevrolet Niva</t>
   </si>
   <si>
+    <t>Амортизатор задний однотрубный АТ (2шт)</t>
+  </si>
+  <si>
     <t>21230-2915402-00; 21230-2915004-100; 21230-2915004-000; 21230-2915004-200; 21230-2915004-20; 21230-2915402-03; 2123-2915004</t>
   </si>
   <si>
     <t>SS20394</t>
   </si>
   <si>
     <t>Амортизатор однотрубный задней подвески SS20.618.10.000-02 EXTREME 4X4 MT для а/м Chevrolet Niva</t>
   </si>
   <si>
+    <t>Амортизатор задний однотрубный МТ (2шт)</t>
+  </si>
+  <si>
     <t>SS20444</t>
   </si>
   <si>
     <t>Амортизатор однотрубный задней подвески SS20.616.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 2121</t>
   </si>
   <si>
     <t>2121-2915402; 21210-2915402-03; 21210-2915402-88; 21210-2915402-90; 21210-2915402-00; 2121-2915402-01</t>
   </si>
   <si>
     <t>SS20445</t>
   </si>
   <si>
     <t>Амортизатор однотрубный задней подвески SS20.616.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 2121</t>
   </si>
   <si>
     <t>SS20442</t>
   </si>
   <si>
     <t>Амортизатор однотрубный задней подвески SS20.620.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 21214</t>
   </si>
   <si>
     <t>21214-2915004-00; 21214-2915402-00; 21214-2915402-88; 21214-2915402-90; 21214-2915402-10; 21214-2915402-91; 21214-2915004-10</t>
   </si>
   <si>
     <t>SS20443</t>
@@ -1432,65 +1567,74 @@
   <si>
     <t>SS20181</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.48.00.000-03 Шоссе для а/м ВАЗ 2101-07</t>
   </si>
   <si>
     <t>SS20182</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.48.00.000-04 Спорт для а/м ВАЗ 2101-07</t>
   </si>
   <si>
     <t>ГАЗ</t>
   </si>
   <si>
     <t>Амортизатор для а/м Газель</t>
   </si>
   <si>
     <t>SS20253</t>
   </si>
   <si>
     <t>Амортизатор подвески SS20.44.00.000-01 Стандарт для а/м Газель</t>
   </si>
   <si>
+    <t>Амортизатор Стандарт  (2 шт)</t>
+  </si>
+  <si>
     <t>3302-2905006</t>
   </si>
   <si>
     <t>SS20183</t>
   </si>
   <si>
     <t>Амортизатор подвески SS20.44.00.000-02 Комфорт ОПТИМА для а/м Газель</t>
   </si>
   <si>
+    <t>Амортизатор Комфорт (2шт)</t>
+  </si>
+  <si>
     <t>SS20184</t>
   </si>
   <si>
     <t>Амортизатор подвески SS20.44.00.000-03 Шоссе для а/м Газель</t>
   </si>
   <si>
+    <t>Амортизатор Шоссе (2шт)</t>
+  </si>
+  <si>
     <t>Амортизатор для а/м Газель NEXT</t>
   </si>
   <si>
     <t>SS20389</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.576.10.000-01 Комфорт ОПТИМА для а/м Газель NEXT</t>
   </si>
   <si>
     <t>A21R23-2905004</t>
   </si>
   <si>
     <t>SS20390</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.576.10.000-02 Шоссе для а/м Газель NEXT</t>
   </si>
   <si>
     <t>SS20391</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.575.10.000-01 Комфорт ОПТИМА для а/м Газель NEXT, передней и задней подвески для а/м Соболь Бизнес 4х4 (3302-2905004)</t>
   </si>
   <si>
     <t>A21R23-2915004, 3302-2905004</t>
@@ -1519,209 +1663,248 @@
   <si>
     <t>SS20185</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.65.00.000-02 Комфорт ОПТИМА для а/м UAZ Patriot</t>
   </si>
   <si>
     <t>SS20187</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.65.00.000-03 Шоссе для а/м UAZ Patriot</t>
   </si>
   <si>
     <t>SS20201</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.65.00.000-04 Спорт для а/м UAZ Patriot</t>
   </si>
   <si>
     <t>SS20252</t>
   </si>
   <si>
     <t>Амортизатор задней и передней рессорной подвески SS20.61.00.000-01 Стандарт для а/м UAZ Patriot, UAZ Hunter, УАЗ 469</t>
   </si>
   <si>
+    <t>Амортизатор Стандарт рессорной подвески (2шт)</t>
+  </si>
+  <si>
     <t>3159-2915006, 3151-2905006</t>
   </si>
   <si>
     <t>SS20186</t>
   </si>
   <si>
     <t>Амортизатор задней и передней рессорной подвески SS20.61.00.000-02 Комфорт ОПТИМА для а/м UAZ Patriot, UAZ Hunter, УАЗ 469</t>
   </si>
   <si>
+    <t>Амортизатор Комфорт рессорной подвески (2шт)</t>
+  </si>
+  <si>
     <t>SS20188</t>
   </si>
   <si>
     <t>Амортизатор задней и передней рессорной подвески SS20.61.00.000-03 Шоссе для а/м UAZ Patriot, UAZ Hunter, УАЗ 469</t>
   </si>
   <si>
+    <t>Амортизатор Шоссе рессорной подвески (2шт)</t>
+  </si>
+  <si>
     <t>SS20202</t>
   </si>
   <si>
     <t>Амортизатор задней и передней рессорной подвески SS20.61.00.000-04 Спорт для а/м UAZ Patriot, UAZ Hunter, УАЗ 469</t>
   </si>
   <si>
+    <t>Амортизатор Спорт рессорной подвески (2шт)</t>
+  </si>
+  <si>
     <t>Буферы</t>
   </si>
   <si>
     <t>Буферы хода сжатия пенополиуретановые</t>
   </si>
   <si>
     <t>SS74101</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.001-01 Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник передний Стандарт (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2902816, 21080-2902816</t>
   </si>
   <si>
     <t>SS74102</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.003-01 Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник задний Стандарт (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2912622, 2108-2912622-01, 21080-2912622-02, 21080-2912622-03</t>
   </si>
   <si>
     <t>SS74103</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.002-01 Стандарт для а/м ВАЗ 2110, 2170, 2190</t>
   </si>
   <si>
     <t>2110-2902816, 21100-2902816</t>
   </si>
   <si>
     <t>SS74104</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.004-01 Стандарт для а/м ВАЗ 2110, 2170</t>
   </si>
   <si>
     <t>2110-2912622, 21100-2912622-00, 21100-2912622-01</t>
   </si>
   <si>
     <t>SS74105</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.001-02 Комфорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник передний Комфорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS74106</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.003-02 Комфорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник задний Комфорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS74107</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.002-02 Комфорт для а/м ВАЗ 2110, 2170, 2190</t>
   </si>
   <si>
     <t>SS74108</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.004-02 Комфорт для а/м ВАЗ 2110, 2170</t>
   </si>
   <si>
     <t>SS74109</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.001-03 Шоссе для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник передний Шоссе (2 шт)</t>
+  </si>
+  <si>
     <t>SS74110</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.003-03 Шоссе для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник задний Шоссе (2 шт)</t>
+  </si>
+  <si>
     <t>SS74111</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.002-03 Шоссе для а/м ВАЗ 2110, 2170, 2190</t>
   </si>
   <si>
     <t>SS74112</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.004-03 Шоссе для а/м ВАЗ 2110, 2170</t>
   </si>
   <si>
     <t>SS74113</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.001-04 Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник передний Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS74114</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.003-04 Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник задний Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS74115</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.002-04 Спорт для а/м ВАЗ 2110, 2170, 2190</t>
   </si>
   <si>
     <t>SS74116</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.004-04 Спорт для а/м ВАЗ 2110, 2170</t>
   </si>
   <si>
     <t>SS74117</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.00.005-01 Стандарт для а/м ВАЗ 1118</t>
   </si>
   <si>
     <t>1118-2902816</t>
   </si>
   <si>
     <t>SS74118</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.006-01 Стандарт для а/м ВАЗ 1118, 2190</t>
   </si>
   <si>
     <t>2110-2912622</t>
   </si>
   <si>
     <t>SS74119</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.03.000-01 Стандарт для а/м ВАЗ 2170 с пыльником</t>
   </si>
   <si>
+    <t>Отбойник передний с пыльником Стандарт (2 шт)</t>
+  </si>
+  <si>
     <t>21700-2902814-00, 21100-2902816-01</t>
   </si>
   <si>
     <t>SS74120</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.00.014-01 Стандарт для а/м ВАЗ 2170</t>
   </si>
   <si>
     <t>2170-2912622</t>
   </si>
   <si>
     <t>SS74121</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.01.000-01 Стандарт для а/м ВАЗ 1118 с пыльником</t>
   </si>
   <si>
     <t>11180-2902812-01</t>
   </si>
   <si>
     <t>SS74122</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.02.000-01 Стандарт для а/м ВАЗ 1119 с пыльником</t>
@@ -1772,50 +1955,53 @@
     <t>55326 1М000</t>
   </si>
   <si>
     <t>SS74127</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.05.001-01 Стандарт для а/м Lada Vesta</t>
   </si>
   <si>
     <t>SS74128</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.05.000-01 Стандарт для а/м Lada Vesta c кольцом и пыльником</t>
   </si>
   <si>
     <t>SS74129</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.06.001-01 Стандарт для а/м Lada Vesta</t>
   </si>
   <si>
     <t>SS74130</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.06.000-01 Стандарт для а/м Lada Vesta с пыльником</t>
+  </si>
+  <si>
+    <t>Отбойник задний с пыльником Стандарт (2 шт)</t>
   </si>
   <si>
     <t>Ford</t>
   </si>
   <si>
     <t>SS74131</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.07.001-01 Стандарт для а/м Ford Focus</t>
   </si>
   <si>
     <t>1 446 481
 BP4K3  4111A</t>
   </si>
   <si>
     <t>SS74132</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески SS20.73.07.000-01 Стандарт для а/м Ford Focus c пыльником</t>
   </si>
   <si>
     <t>SS74133</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.08.001-01 Стандарт для а/м Ford Focus</t>
@@ -1885,671 +2071,803 @@
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.13.000 Стандарт для а/м Volkswagen, Škoda Auto, Seat, Audi c пыльником.</t>
   </si>
   <si>
     <t>SS74141</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески SS20.73.14.001 Стандарт для а/м ВАЗ 2192</t>
   </si>
   <si>
     <t>2192-2912810</t>
   </si>
   <si>
     <t>Стойки стабил.</t>
   </si>
   <si>
     <t>Стойки стабилизатора</t>
   </si>
   <si>
     <t>SS40101</t>
   </si>
   <si>
     <t>Стойка стабилизатора c резиновыми втулками SS20.20.00.000-01 для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Стойка стабилизатора c резиновыми втулками (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2906050, 21080-2906050-00</t>
   </si>
   <si>
     <t>SS40102</t>
   </si>
   <si>
     <t>Стойка стабилизатора с резиновыми втулками SS20.21.00.000-01 для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>2110-2906050, 21100-2906050-00</t>
   </si>
   <si>
     <t>SS40103</t>
   </si>
   <si>
     <t>Стойка стабилизатора с резиновыми втулками SS20.27.00.000-01 для а/м ВАЗ 1118, 2170</t>
   </si>
   <si>
     <t>1118-2906050, 11180-2906050-00</t>
   </si>
   <si>
     <t>SS40111</t>
   </si>
   <si>
     <t>Стойка стабилизатора с резиновыми втулками SS20.500.00.000-01 для а/м ВАЗ 2190</t>
   </si>
   <si>
     <t>2190-2906050, 21900-2906050-00</t>
   </si>
   <si>
     <t>SS40113</t>
   </si>
   <si>
     <t>Стойка стабилизатора с резиновыми втулками SS20.502.00.000-01 для а/м ВАЗ 2192, 2191 "Люкс", 2194, Datsun mi-DO, Datsun on-DO</t>
   </si>
   <si>
     <t>21928-2906050, 21928-2906050-00</t>
   </si>
   <si>
     <t>SS40104</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.27.00.000-02 для а/м ВАЗ 1118, 2170</t>
   </si>
   <si>
+    <t>Стойка стабилизатора c полиуретановыми втулками (2 шт)</t>
+  </si>
+  <si>
     <t>SS40105</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.20.00.000-02 для а/м ВАЗ 2108</t>
   </si>
   <si>
     <t>SS40106</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.21.00.000-02 для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS40112</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.500.00.000-02 для а/м ВАЗ 2190</t>
   </si>
   <si>
     <t>SS40114</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.502.00.000-02 для а/м ВАЗ 2192, 2191 "Люкс", 2194, Datsun mi-DO, Datsun on-DO</t>
   </si>
   <si>
     <t>SS40107</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.27.00.000-03 Спорт для а/м ВАЗ 1118, 2170</t>
   </si>
   <si>
+    <t>Стойка стабилизатора Спорт c полиуретановыми втулками (2 шт)</t>
+  </si>
+  <si>
     <t>SS40108</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.20.00.000-03 Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
     <t>SS40109</t>
   </si>
   <si>
     <t>Стойка стабилизатора с полиуретановыми втулками SS20.21.00.000-03 Спорт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>Рулевой мех.</t>
   </si>
   <si>
     <t>Рулевой механизм</t>
   </si>
   <si>
     <t>SS42102</t>
   </si>
   <si>
     <t>Рулевой механизм в сборе SS20.81.00.000-01 Стандарт для а/м ВАЗ 2110, 2170 (4,1 оборота)</t>
   </si>
   <si>
+    <t>Рулевая рейка Стандарт</t>
+  </si>
+  <si>
     <t>2110-3400012, 2110-3400012-20</t>
   </si>
   <si>
     <t>1 шт.</t>
   </si>
   <si>
     <t>SS42103</t>
   </si>
   <si>
     <t>Рулевой механизм без рулевых тяг SS20.81.00.000-03 Стандарт для а/м ВАЗ 2110, 2170 (4,1 оборота)</t>
   </si>
   <si>
+    <t>Рулевая рейка Стандрат без рулевых тяг</t>
+  </si>
+  <si>
     <t>2170-3400010, 21700-3400010-00</t>
   </si>
   <si>
     <t>SS42104</t>
   </si>
   <si>
     <t xml:space="preserve">Рулевой механизм в сборе SS20.83.00.000-02 Короткоходный для а/м ВАЗ 1117,1118,1119, 2190  с ЭУР, без ЭУР (3,1 оборота) </t>
   </si>
   <si>
+    <t>Рулевая рейка короткоходная</t>
+  </si>
+  <si>
     <t>11183-3400010, 11183-3400010-01</t>
   </si>
   <si>
     <t>SS42105</t>
   </si>
   <si>
     <t>Рулевой механизм в сборе SS20.81.00.000-02 Короткоходный для а/м ВАЗ 2110, 2170 (3,1 оборота)</t>
   </si>
   <si>
     <t>SS42107</t>
   </si>
   <si>
     <t>Рулевой механизм в сборе SS20.89.00.000-01 Стандарт для а/м ВАЗ 2190, 2191, 2192, 2194 (4,2 оборота)</t>
   </si>
   <si>
     <t>21920-3400010-10</t>
   </si>
   <si>
     <t>Рулевой вал</t>
   </si>
   <si>
     <t>Рулевой вал промежуточный</t>
   </si>
   <si>
     <t>SS44106</t>
   </si>
   <si>
     <t>Рулевой вал промежуточный SS20.90.00.000-02 для а/м ВАЗ 2110, 1117-1119 без ЭУР, 2170 без ЭУР, 2190 без ЭУР (цельнометаллический)</t>
   </si>
   <si>
+    <t>Рулевой вал (цельнометаллический)</t>
+  </si>
+  <si>
     <t>2110-3401100, 21100-3401092-10</t>
   </si>
   <si>
     <t>SS44107</t>
   </si>
   <si>
     <t>Рулевой вал промежуточный SS20.91.00.000-02 для а/м ВАЗ 2108, 2113-15 (цельнометаллический)</t>
   </si>
   <si>
     <t>2108-3401158-11, 2110-3401092, 21100-3401092-00</t>
   </si>
   <si>
     <t>SS44103</t>
   </si>
   <si>
     <t>Рулевой вал промежуточный SS20.93.00.000-01 для а/м с ЭУР ВАЗ 1117-1119, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO (составной конструкции)</t>
   </si>
   <si>
+    <t>Рулевой вал (составной)</t>
+  </si>
+  <si>
     <t>21230-3401085-00, 11186-3422092, 11186-3422092-00</t>
   </si>
   <si>
     <t>SS44105</t>
   </si>
   <si>
     <t>Рулевой вал промежуточный SS20.93.00.000-02 для а/м с ЭУР ВАЗ 1117-1119, 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO (цельнометаллический)</t>
   </si>
   <si>
     <t>11186-3422092, 11186-3422092-00</t>
   </si>
   <si>
     <t>SS44104</t>
   </si>
   <si>
     <t>Рулевой вал промежуточный SS20.96.00.000-01 для а/м ВАЗ 2170 с ЭУР (составной конструкции)</t>
   </si>
   <si>
     <t>21230-3401085-00, 21700-3424092-00</t>
   </si>
   <si>
     <t>SS44108</t>
   </si>
   <si>
     <t>Рулевой вал промежуточный SS20.96.00.000-02 для а/м ВАЗ 2170 с ЭУР (цельнометаллический)</t>
   </si>
   <si>
     <t>21700-3424092-00</t>
   </si>
   <si>
     <t>Проставки</t>
   </si>
   <si>
     <t>SS50101</t>
   </si>
   <si>
     <t>Проставки опоры для компенсации увеличенного угла кастора SS20.25.00.000-01 для а/м ВАЗ 2108-2110</t>
   </si>
   <si>
+    <t>Проставка опоры компенсации угла кастора (2 шт)</t>
+  </si>
+  <si>
     <t>SS50106</t>
   </si>
   <si>
     <t>Проставка колесная расширения колеи SS20.111.00.001-02 для а/м ВАЗ (15мм)</t>
   </si>
   <si>
+    <t>Проставка расширения колеи 15мм (2 шт)</t>
+  </si>
+  <si>
     <t>2110-2905003</t>
   </si>
   <si>
     <t>SS50107</t>
   </si>
   <si>
     <t>Проставка колесная расширения колеи SS20.111.00.001-03 для а/м ВАЗ (20мм)</t>
   </si>
   <si>
+    <t>Проставка расширения колеи 20мм (2 шт)</t>
+  </si>
+  <si>
     <t>SS50103</t>
   </si>
   <si>
     <t>Проставка колесная расширения колеи SS20.111.00.001-04 для а/м ВАЗ 2123, Chevrolet NIVA (20мм)</t>
   </si>
   <si>
     <t>2121-2905402</t>
   </si>
   <si>
     <t>SS50105</t>
   </si>
   <si>
     <t>Проставка "развал-схождение" задней подвески SS20.111.00.003-01 для переднеприводных а/м ВАЗ</t>
   </si>
   <si>
+    <t>Проставка "развал-схождение" задняя (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2915004</t>
   </si>
   <si>
     <t>SS50108</t>
   </si>
   <si>
     <t>Защитная проставка передней подвески SS20.25.00.000-02 для усиления кузова для а/м ВАЗ 1117-1119, 2190</t>
   </si>
   <si>
+    <t>Защитная проставка для усиления кузова (2 шт)</t>
+  </si>
+  <si>
     <t>11180-8403399-00</t>
   </si>
   <si>
     <t>Сайлентблоки полиуретан.</t>
   </si>
   <si>
     <t>Сайлентблоки полиуретановые</t>
   </si>
   <si>
     <t>SS70101</t>
   </si>
   <si>
     <t>2108-010-2915446-01 Втулка амортизатора задней подвески SS20.72.01.000-04</t>
   </si>
   <si>
+    <t>Втулка амортизатора задней подвески (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2915446, 2108-2915446-01, 21080-2915446-01</t>
   </si>
   <si>
     <t>SS70102</t>
   </si>
   <si>
     <t>2108-010-2904050 Подушка переднего шарнира SS20.72.07.000-02</t>
   </si>
   <si>
+    <t>Подушка переднего шарнира (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2904050, 21080-2904050-00</t>
   </si>
   <si>
     <t>SS70103</t>
   </si>
   <si>
     <t>2108-010-2904040 Шарнир нижнего рычага передней подвески SS20.72.06.000-02</t>
   </si>
   <si>
+    <t>Шарнир нижнего рычага передней подвески (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2904040, 21080-2904040, 21080-2904040-00</t>
   </si>
   <si>
     <t>SS70104</t>
   </si>
   <si>
     <t>2108-010-2904046 Шарнир растяжки задний SS20.72.05.000-02</t>
   </si>
   <si>
+    <t>Шарнир растяжки задний (4 шт)</t>
+  </si>
+  <si>
     <t>2108-2904046, 21080-2904046, 21080-2904046-00</t>
   </si>
   <si>
     <t>4 шт.</t>
   </si>
   <si>
     <t>SS70105</t>
   </si>
   <si>
     <t>2110-2915450 Подушка амортизатора задней подвески SS20.72.10.001-02</t>
   </si>
   <si>
+    <t>Подушка амортизатора задней подвески (4 шт)</t>
+  </si>
+  <si>
     <t>2110-2915450</t>
   </si>
   <si>
     <t>SS70106</t>
   </si>
   <si>
     <t>2108-010-3403080-82 Опора  рулевого механизма SS20.72.08.001-02</t>
   </si>
   <si>
+    <t>Опора  рулевого механизма (2 шт)</t>
+  </si>
+  <si>
     <t>2108-3403080-82</t>
   </si>
   <si>
     <t>SS70107</t>
   </si>
   <si>
     <t>2108-2906040 Подушка штанги стабилизатора SS20.72.04.001-02</t>
   </si>
   <si>
+    <t>Подушка штанги стабилизатора (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2906040, 21080-2906040-00</t>
   </si>
   <si>
     <t>SS70108</t>
   </si>
   <si>
     <t>2110-2906040 Подушка штанги стабилизатора SS20.72.25.001-02</t>
   </si>
   <si>
     <t>2110-2906040, 21100-2906040-00</t>
   </si>
   <si>
     <t>SS70109</t>
   </si>
   <si>
     <t>1118-2906040 Подушка штанги стабилизатора SS20.72.11.001-02</t>
   </si>
   <si>
     <t>1118-2906040, 11180-2906040-00</t>
   </si>
   <si>
     <t>SS70110</t>
   </si>
   <si>
     <t>2108-2914054 Шарнир рычага задней балки SS20.72.02.000-02</t>
   </si>
   <si>
+    <t>Шарнир рычага задней балки (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2914054</t>
   </si>
   <si>
     <t>SS70111</t>
   </si>
   <si>
     <t>2110-2914054 Шарнир рычага задней балки SS20.72.26.000-02</t>
   </si>
   <si>
     <t>2110-2914054, 21100-2914054-00</t>
   </si>
   <si>
     <t>SS70112</t>
   </si>
   <si>
     <t>2108-010-2915446-01 Втулка амортизатора задней подвески SS20.72.01.000-03 Спорт</t>
   </si>
   <si>
+    <t>Втулка амортизатора задней подвески Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2915446-01, 2108-2915446, 21080-2915446-01</t>
   </si>
   <si>
     <t>SS70113</t>
   </si>
   <si>
     <t>2108-010-2904050 Подушка переднего шарнира SS20.72.07.000-03 Спорт</t>
   </si>
   <si>
+    <t>Подушка переднего шарнира Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS70114</t>
   </si>
   <si>
     <t>2108-010-2904040 Шарнир нижнего рычага передней подвески SS20.72.06.000-03 Спорт</t>
   </si>
   <si>
+    <t>Шарнир рычага передней подвески Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS70115</t>
   </si>
   <si>
     <t>2108-010-2904046 Шарнир растяжки задний SS20.72.05.000-03 Спорт</t>
   </si>
   <si>
+    <t>Шарнир растяжки задний Спорт (4 шт)</t>
+  </si>
+  <si>
     <t>SS70116</t>
   </si>
   <si>
     <t>2110-2915450 Подушка амортизатора задней подвески SS20.72.10.001-03 Спорт</t>
   </si>
   <si>
+    <t>Подушка амортизатора задней подвески Спорт (4 шт)</t>
+  </si>
+  <si>
     <t>SS70117</t>
   </si>
   <si>
     <t>2108-2906040 Подушка штанги стабилизатора SS20.72.04.001-03 Спорт</t>
   </si>
   <si>
+    <t>Подушка штанги стабилизатора Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS70118</t>
   </si>
   <si>
     <t>2110-2906040 Подушка штанги стабилизатора SS20.72.25.001-03 Спорт</t>
   </si>
   <si>
     <t>SS70119</t>
   </si>
   <si>
     <t>1118-2906040 Подушка штанги стабилизатора SS20.72.11.001-03 Спорт</t>
   </si>
   <si>
     <t>SS70120</t>
   </si>
   <si>
     <t>2108-2914054 Шарнир рычага задней балки SS20.72.02.000-03 Спорт</t>
   </si>
   <si>
+    <t>Шарнир рычага задней балки Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS70121</t>
   </si>
   <si>
     <t>2110-2914054 Шарнир рычага задней балки SS20.72.26.000-03 Спорт</t>
   </si>
   <si>
     <t>SS70122</t>
   </si>
   <si>
     <t>2101-2906231 Подушка амортизатора конусная SS20.72.16.001-02 (4 шт.)</t>
   </si>
   <si>
+    <t>Подушка амортизатора конусная (4 шт)</t>
+  </si>
+  <si>
     <t>2101-2906231</t>
   </si>
   <si>
     <t>SS70123</t>
   </si>
   <si>
     <t>2101-2906040 Подушка поперечного стабилизатора SS20.72.17.001-02 (2 шт.)</t>
   </si>
   <si>
+    <t>Подушка поперечного стабилизатора (2 шт)</t>
+  </si>
+  <si>
     <t>2101-2906040</t>
   </si>
   <si>
     <t>SS70124</t>
   </si>
   <si>
     <t>2101-2919108 Втулка реактивной тяги (малая) SS20.72.15.001-02 (6 шт.)</t>
   </si>
   <si>
+    <t>Втулка реактивной тяги малая (6 шт)</t>
+  </si>
+  <si>
     <t>2101-2919108</t>
   </si>
   <si>
     <t>6 шт.</t>
   </si>
   <si>
     <t>SS70125</t>
   </si>
   <si>
     <t>2101-2919042 Втулка реактивной тяги (большая) SS20.72.14.001-02 (4 шт.)</t>
   </si>
   <si>
+    <t>Втулка реактивной тяги большая (4 шт)</t>
+  </si>
+  <si>
     <t>2101-2919042</t>
   </si>
   <si>
     <t>SS70126</t>
   </si>
   <si>
     <t>2101-2904180 Шарнир верхнего рычага SS20.72.12.000-02 (4 шт.)</t>
   </si>
   <si>
+    <t>Шарнир верхнего рычага (4 шт)</t>
+  </si>
+  <si>
     <t>2101-2904180</t>
   </si>
   <si>
     <t>SS70127</t>
   </si>
   <si>
     <t>2101(2121)-2904040 Шарнир нижнего рычага SS20.72.22.000-02 (4 шт.)</t>
   </si>
   <si>
+    <t>Шарнир нижнего рычага (4 шт)</t>
+  </si>
+  <si>
     <t>2101-2904040</t>
   </si>
   <si>
     <t>SS70128</t>
   </si>
   <si>
     <t>2121-2906040 Подушка стабилизатора концевая SS20.72.19.001-02 (2 шт.)</t>
   </si>
   <si>
+    <t>Подушка стабилизатора концевая (2 шт)</t>
+  </si>
+  <si>
     <t>2121-2906040</t>
   </si>
   <si>
     <t>SS70129</t>
   </si>
   <si>
     <t>2121-2904040 Шарнир рычага SS20.72.20.000-02 (4 шт.)</t>
   </si>
   <si>
+    <t>Шарнир рычага (4 шт)</t>
+  </si>
+  <si>
     <t>2121-2904040</t>
   </si>
   <si>
     <t>SS70130</t>
   </si>
   <si>
     <t>2121-2906046 Подушка стабилизатора центральная SS20.72.18.001-02 (2 шт.)</t>
   </si>
   <si>
+    <t>Подушка стабилизатора центральная (2 шт)</t>
+  </si>
+  <si>
     <t>2121-2906046</t>
   </si>
   <si>
     <t>SS70131</t>
   </si>
   <si>
     <t>2123-2906040 Подушка поперечного стабилизатора SS20.72.24.001-02 (4 шт.)</t>
   </si>
   <si>
+    <t>Подушка поперечного стабилизатора (4 шт)</t>
+  </si>
+  <si>
     <t>2123-2906040</t>
   </si>
   <si>
     <t>SS70132</t>
   </si>
   <si>
     <t>2123-2906046 Подушка стабилизатора центральная SS20.72.23.001-02 (2 шт.)</t>
   </si>
   <si>
     <t>2123-2906046</t>
   </si>
   <si>
     <t>SS70133</t>
   </si>
   <si>
     <t xml:space="preserve">2190-2906040 Подушка штанги стабилизатора SS20.72.25.001-04 </t>
   </si>
   <si>
     <t>2190-2906040, 21900-2906040-00</t>
   </si>
   <si>
     <t>SS70134</t>
   </si>
   <si>
     <t>2192-2906040 Подушка штанги стабилизатора SS20.72.11.001-04</t>
   </si>
   <si>
     <t>2192-2906040</t>
   </si>
   <si>
     <t>SS70135</t>
   </si>
   <si>
     <t>2180-8450006748 Подушка штанги переднего стабилизатора поперечной устойчивости SS20.72.42.001 для а/м LADA Vesta</t>
   </si>
   <si>
+    <t>Подушка штанги переднего стабилизатора (2шт)</t>
+  </si>
+  <si>
     <t>SS70136</t>
   </si>
   <si>
     <t>21214-2904040 Шарнир рычага SS20.72.43.000-02 (4 шт.)</t>
   </si>
   <si>
     <t>21214-2904040</t>
   </si>
   <si>
     <t>сайлентблоки</t>
   </si>
   <si>
     <t>Сайлентблоки амортизаторов для а/м ВАЗ 2101-07, 2121, 2123</t>
   </si>
   <si>
     <t>Сайлентблоки</t>
   </si>
   <si>
     <t>SS60101</t>
   </si>
   <si>
     <t>Сайлентблок амортизатора SS20.42.03.000-05 для а/м ВАЗ 2101-07, 2121, 2123</t>
   </si>
   <si>
+    <t>Сайлентблок амортизатора (2 шт)</t>
+  </si>
+  <si>
     <t>2101-2905448</t>
   </si>
   <si>
     <t>Шумоизоляторы</t>
   </si>
   <si>
     <t>ВиброШумоизоляторы</t>
   </si>
   <si>
     <t>SS76101</t>
   </si>
   <si>
     <t>ВиброШумоизолятор передней подвески SS20.70.00.004 для а/м ВАЗ 1118</t>
   </si>
   <si>
+    <t>ВиброШумоизолятор передней подвески (2 шт)</t>
+  </si>
+  <si>
     <t>1118-2902723-00, 1118-2902723-01</t>
   </si>
   <si>
     <t>SS76102</t>
   </si>
   <si>
     <t>ВиброШумоизолятор передней подвески SS20.70.00.005 для а/м ВАЗ 1119, 2170, 2190</t>
   </si>
   <si>
     <t>1119-2902723-00, 1119-2902723-01</t>
   </si>
   <si>
     <t>SS64101</t>
   </si>
   <si>
     <t>Шумоизолятор передней подвески SS20.70.00.003-01 для а/м ВАЗ 2108-2110 (4 шт.)</t>
   </si>
   <si>
+    <t>Шумоизолятор переднего амортизатора (4 шт)</t>
+  </si>
+  <si>
     <t>2108-2902712</t>
   </si>
   <si>
     <t>SS64102</t>
   </si>
   <si>
     <t>Шумоизолятор передней подвески SS20.70.00.004-02 для а/м ВАЗ 2108-2110 (2 шт.)</t>
   </si>
   <si>
+    <t>Шумоизолятор переднего амортизатора (2 шт)</t>
+  </si>
+  <si>
     <t>2110-2902712</t>
   </si>
   <si>
     <t>SS64103</t>
   </si>
   <si>
     <t>Шумоизолятор задней подвески SS20.71.00.001-01 для а/м ВАЗ 2108-2110</t>
   </si>
   <si>
+    <t>Шумоизолятор заднего амортизатора (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2912712</t>
   </si>
   <si>
     <t>SS64104</t>
   </si>
   <si>
     <t>Шумоизолятор передней подвески SS20.70.00.003-03 для а/м ВАЗ 1118</t>
   </si>
   <si>
     <t>1118-2902712</t>
   </si>
   <si>
     <t>Универсальные</t>
   </si>
   <si>
     <t>Комлектующие</t>
   </si>
   <si>
     <t>Комплектующие амортизаторов</t>
   </si>
   <si>
     <t>SS82103</t>
   </si>
   <si>
     <t>Поршень c юбочкой амортизаторной стойки передней подвески SS20.24.01.000-02</t>
@@ -2566,139 +2884,160 @@
   <si>
     <t>2108-2915635</t>
   </si>
   <si>
     <t>SS86101</t>
   </si>
   <si>
     <t>Пружина клапана сжатия коническая SS20.66.01.001</t>
   </si>
   <si>
     <t>2108-2905650</t>
   </si>
   <si>
     <t>50 шт.</t>
   </si>
   <si>
     <t>Пружина тарельчатая</t>
   </si>
   <si>
     <t>SS84101</t>
   </si>
   <si>
     <t>Пружина рулевого механизма тарельчатая SS20.81.00.001</t>
   </si>
   <si>
+    <t xml:space="preserve">Пружина тарельчатая рулевой рейки  </t>
+  </si>
+  <si>
     <t>2110-3401044</t>
   </si>
   <si>
     <t>SS84102</t>
   </si>
   <si>
     <t>Пружина рулевого механизма тарельчатая SS20 (5 шт.)</t>
   </si>
   <si>
+    <t>Пружина тарельчатая рулевой рейки (5 шт)</t>
+  </si>
+  <si>
     <t>5 шт.</t>
   </si>
   <si>
     <t>Комплект крепления штока заднего амортизатора</t>
   </si>
   <si>
     <t>SS62101</t>
   </si>
   <si>
     <t>Комплект крепления штока амортизатора задней подвески SS20.74.00.000</t>
   </si>
   <si>
+    <t>Комплект крепления штока заднего амортизатора (2 шт)</t>
+  </si>
+  <si>
     <t>2110-2905450</t>
   </si>
   <si>
     <t>Пружины</t>
   </si>
   <si>
     <t>Пружины холодной навивки Gold Progressive</t>
   </si>
   <si>
     <t>SS30117</t>
   </si>
   <si>
     <t>Пружина холодной навивки передней подвески SS20.160.00.001-01 Gold Progressive для 8-кл. а/м ВАЗ 1118, 1119, 2190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Пружина передней подвески (2 шт) </t>
   </si>
   <si>
     <t>1119-2902712
 11190-2902712
 11190-2902712-00</t>
   </si>
   <si>
     <t>SS30118</t>
   </si>
   <si>
     <t>Пружина холодной навивки передней подвески SS20.164.00.001-01 Gold Progressive для а/м ВАЗ 2170, 1117-1119, 2190</t>
   </si>
   <si>
     <t>2170-2902712
 21700-2902712-00
 11196-2902712
 11196-2902712-00</t>
   </si>
   <si>
     <t>SS30142</t>
   </si>
   <si>
     <t>Пружина холодной навивки передней подвески SS20.165.00.001-01 Gold Progressive для а/м LADA Vesta, LADA Vesta SW</t>
   </si>
   <si>
     <t>SS30143</t>
   </si>
   <si>
     <t>Пружина холодной навивки задней подвески SS20.166.00.001-01 Gold Progressive для а/м LADA Vesta, LADA Vesta SW</t>
   </si>
   <si>
+    <t xml:space="preserve">Пружина задней подвески (2 шт) </t>
+  </si>
+  <si>
     <t>SS30101</t>
   </si>
   <si>
     <t xml:space="preserve">Пружина передней подвески SS20.33.00.001-01 для а/м ВАЗ 2108-10 </t>
   </si>
   <si>
+    <t>Пружина передней подвески (2шт)</t>
+  </si>
+  <si>
     <t>2108-2902712, 21080-2902712</t>
   </si>
   <si>
     <t>SS30102</t>
   </si>
   <si>
     <t xml:space="preserve">Пружина передней подвески SS20.34.00.001-01 для а/м ВАЗ 2110-12 </t>
   </si>
   <si>
     <t>2112-2902712, 21120-2902712</t>
   </si>
   <si>
     <t>SS30103</t>
   </si>
   <si>
     <t xml:space="preserve">Пружина задней подвески SS20.35.00.001-01 для а/м ВАЗ 2108 </t>
   </si>
   <si>
+    <t>Пружина задней подвески (2шт)</t>
+  </si>
+  <si>
     <t>SS30104</t>
   </si>
   <si>
     <t>Пружина задней подвески SS20.36.00.001-01 для а/м ВАЗ 2110, 1117, 1118, 1119, 2190, 2191, 2192, Datsun on-Do, Datsun mi-DO, Granta FL (седан, лифтбек), Granta Cross FL (универсал)</t>
   </si>
   <si>
     <t>2110-2912712, 2110-2912712-00, 21100-2912712-00, 21100-2912712-10, 1118-2912712, 11180-2912712-10, 21928-2912712-00</t>
   </si>
   <si>
     <t>SS30105</t>
   </si>
   <si>
     <t xml:space="preserve">Пружина задней подвески SS20.37.00.001-01 для а/м ВАЗ 2111  </t>
   </si>
   <si>
     <t>2111-2912712</t>
   </si>
   <si>
     <t>SS30106</t>
   </si>
   <si>
     <t xml:space="preserve">Пружина передней подвески SS20.150.00.001-01 для а/м ВАЗ 2101 </t>
   </si>
   <si>
     <t>2101-2902712</t>
@@ -2748,206 +3087,248 @@
   <si>
     <t>2123-2902712</t>
   </si>
   <si>
     <t>SS30112</t>
   </si>
   <si>
     <t>Пружина задней подвески SS20.155.00.001-01 для а/м ВАЗ 2123, Chevrolet NIVA</t>
   </si>
   <si>
     <t>2123-2912712</t>
   </si>
   <si>
     <t>Модули подвески</t>
   </si>
   <si>
     <t>Модули передней подвески</t>
   </si>
   <si>
     <t>SS99101</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Комфорт с опорой Стандарт (2шт)</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 2108-2905003, 2108-2905002</t>
   </si>
   <si>
     <t>до 4-х лет</t>
   </si>
   <si>
     <t>SS99102</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Комфорт с опорой Мастер (2шт)</t>
+  </si>
+  <si>
     <t>SS99103</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Queen для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Комфорт с опорой Queen (2шт)</t>
+  </si>
+  <si>
     <t>до 3-х лет</t>
   </si>
   <si>
     <t>SS99104</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт c опорой Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Комфорт с опорой Спорт (2шт)</t>
+  </si>
+  <si>
     <t>SS99105</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Стандарт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>2110-2905003, 2110-2905002</t>
   </si>
   <si>
     <t>SS99106</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99107</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Queen для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99108</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Спорт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99109</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Шоссе с опорой Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Шоссе с опорой Стандарт (2шт)</t>
+  </si>
+  <si>
     <t>SS99110</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Шоссе с опорой Мастер для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Шоссе с опорой Мастер (2шт)</t>
+  </si>
+  <si>
     <t>SS99112</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Шоссе c опорой Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Шоссе с опорой Спорт (2шт)</t>
+  </si>
+  <si>
     <t>SS99113</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Шоссе с опорой Стандарт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99114</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Шоссе с опорой Мастер для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99116</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Шоссе с опорой Спорт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99117</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт с опорой Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Стандарт с опорой Стандарт (2шт)</t>
+  </si>
+  <si>
     <t>SS99118</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт с опорой Мастер для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Стандарт с опорой Мастер (2шт)</t>
+  </si>
+  <si>
     <t>SS99119</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт с опорой Queen для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Стандарт с опорой Queen (2шт)</t>
+  </si>
+  <si>
     <t>SS99120</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт c опорой Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Стандарт с опорой Спорт (2шт)</t>
+  </si>
+  <si>
     <t>SS99121</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт с опорой Стандарт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99122</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт с опорой Мастер для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99123</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт с опорой Queen для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99124</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Стандарт с опорой Спорт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99125</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт с опорой Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Спорт с опорой Стандарт (2шт)</t>
+  </si>
+  <si>
     <t>SS99126</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт с опорой Мастер для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Спорт с опорой Мастер (2шт)</t>
+  </si>
+  <si>
     <t>SS99128</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт c опорой Спорт для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Модуль передней подвески Спорт с опорой Спорт (2шт)</t>
+  </si>
+  <si>
     <t>SS99129</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт с опорой Стандарт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99130</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт с опорой Мастер для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99132</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт с опорой Спорт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99133</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2170</t>
   </si>
   <si>
     <t>2170-2905003; 2170-2905002; 21700-2905003; 21700-2905002; 21700-2905003-00; 21700-2905002-00; 21700-2905003-03; 21700-2905002-03</t>
@@ -2988,139 +3369,169 @@
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 1118, 1119 с 8-кл.двигателем</t>
   </si>
   <si>
     <t>1118-2905002; 1118-2905003; 11180-2905002; 11180-2905003; 1118-2905402; 1118-2905403; 11180-2905402-00; 11180-2905403-00;  11180-2905402-03; 11180-2905403-03; 1119-2905002; 1119-2905003; 11190-2905002; 11190-2905003; 1119-2905402; 1119-2905403; 11190-2905402-00; 11190-2905403-00;  11190-2905402-03; 11190-2905403-03</t>
   </si>
   <si>
     <t>SS99139</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 1117, 1118, 1119</t>
   </si>
   <si>
     <t>Подшипники</t>
   </si>
   <si>
     <t>Подшипники ступицы</t>
   </si>
   <si>
     <t>SS52101</t>
   </si>
   <si>
     <t>Подшипник передней ступицы SS20 для а/м ВАЗ 2101-07 (ремонтный комплект)</t>
   </si>
   <si>
+    <t xml:space="preserve">Подшипник передней ступицы (рем.компл) </t>
+  </si>
+  <si>
     <t>00001-0040441-71, 14044871, 00001-0040448-71, 14044171, 2101-3103079, 21010-3103079-00, 2101-3103025, 21010-3103025-00, 21010-3103025-01, 21010-3103025-02, 2101-3103020, 21010-3103020-00, 21010-3103020-01, 21010-3103020-02, 2101-3103034, 21010-3103034-00, 2101-3103038, 21010-3103038-00</t>
   </si>
   <si>
     <t>SS52102</t>
   </si>
   <si>
     <t xml:space="preserve">Подшипник передней ступицы SS20 для а/м ВАЗ 2121, 2123 (ремонтный комплект) </t>
   </si>
   <si>
+    <t xml:space="preserve">Подшипник  передней ступицы (рем.компл) </t>
+  </si>
+  <si>
     <t>00001-0040441-71, 14044171, 2121-3103034, 21210-3103034-00, 2121-3103038, 21210-3103038-00, 2121-3103020, 21210-3103020-10, 21210-3103020-11</t>
   </si>
   <si>
     <t>SS52103</t>
   </si>
   <si>
     <t>Подшипник полуоси SS20 для а/м ВАЗ 2121 (ремонтный комплект)</t>
   </si>
   <si>
+    <t xml:space="preserve">Подшипник задней полуоси (рем.компл) </t>
+  </si>
+  <si>
     <t>2121-2403080</t>
   </si>
   <si>
     <t>SS52104</t>
   </si>
   <si>
     <t>Подшипник левой полуоси SS20 для а/м ВАЗ 2123 (ремонтный комплект)</t>
   </si>
   <si>
+    <t>Подшипник левой полуоси (рем.компл)</t>
+  </si>
+  <si>
     <t>2121-2403080, 2110-2301035</t>
   </si>
   <si>
     <t>SS52105</t>
   </si>
   <si>
     <t xml:space="preserve">Подшипник правой полуоси SS20 для а/м ВАЗ 2123 (ремонтный комплект) </t>
   </si>
   <si>
+    <t xml:space="preserve">Подшипник правой полуоси (рем.компл) </t>
+  </si>
+  <si>
     <t>2121-2403080, 2110-2301034</t>
   </si>
   <si>
     <t>SS52106</t>
   </si>
   <si>
     <t>Подшипник задней ступицы SS20 для а/м ВАЗ 2108-2110 (ремонтный комплект)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подшипник задней ступицы (рем.компл) </t>
   </si>
   <si>
     <t xml:space="preserve">2108-3104020, 21080-3104020, 21080-3104020-00, 21080-3104020-02, 21080-3104020-04, 432105PA0A, 432105PA0B, 432105PA0C, 432105PA0D
  </t>
   </si>
   <si>
     <t>SS52107</t>
   </si>
   <si>
     <t xml:space="preserve">Подшипник передней ступицы SS20 для ВАЗ 2108-2110 (ремонтный комплект) </t>
   </si>
   <si>
     <t>2108-3103020, 21080-3103020-00, 21080-3103020-01, 21080-3103020-02</t>
   </si>
   <si>
     <t>SS52108</t>
   </si>
   <si>
     <t xml:space="preserve">Подшипник передней ступицы SS20 для ВАЗ 2170 (ремонтный комплект) </t>
   </si>
   <si>
     <t>11180-3103020-00, 11180-3103020-02, 11180-3103020-03, 11180-3103020-04, 402105PA0A, 402105PA0B, 402105PA0G</t>
   </si>
   <si>
     <t>SS52109</t>
   </si>
   <si>
     <t>Подшипник левой полуоси SS20 для а/м ВАЗ 2123 с АБС (ремонтный комплект)</t>
   </si>
   <si>
+    <t>Подшипник левой полуоси (для АБС рем.компл)</t>
+  </si>
+  <si>
     <t>SS52110</t>
   </si>
   <si>
     <t xml:space="preserve">Подшипник правой полуоси SS20 для а/м ВАЗ 2123 с АБС (ремонтный комплект) </t>
   </si>
   <si>
+    <t>Подшипник правой полуоси (для АБС рем.компл)</t>
+  </si>
+  <si>
+    <t>Renault</t>
+  </si>
+  <si>
     <t>Тормозные системы</t>
   </si>
   <si>
     <t>Тормозные колодки</t>
   </si>
   <si>
     <t>SS54102</t>
   </si>
   <si>
     <t>Колодки переднего тормоза SS20.246.10.000-01 для ВАЗ 2101-07 (комплект)</t>
+  </si>
+  <si>
+    <t>Колодки тормозные</t>
   </si>
   <si>
     <t>21010350180081, 21010350180082, 21010350180083, 2101350109005, 2101350109002, 2101350109060, 21013501090</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>SS54103</t>
   </si>
   <si>
     <t>Колодки переднего тормоза SS20.247.10.000-01 для ВАЗ 2108, 2110, Калина, Приора, Гранта, Datsun (комплект)</t>
   </si>
   <si>
     <t xml:space="preserve">2108-3501080; 2108-3501080-01;
 21080-3501080-00; 21080-3501800-81;
 21080-3501800-82; 21080-3501800-83;
 2110-3501080; 21100350108000;
 21100350108900; 21100-3501800-81;
 21100-3501800-82; 21100-3501800-83;
 21920-3501800-83; 2108-3501090-02;
 2108-3501080-60; 2108-3501080-02;
 2108-3501080-05; 2110-3501090;
 2110-3501090-10; 1118-3501090;
 1118-350180-05; 21128-3501080-01;
@@ -3140,125 +3551,137 @@
 21210-3501800-83; 21233501090;
 21230-3501089-00; 21230-3501089-010;
 21230-3501089-000; 212303501090000;
 212303501090010; 21230-3501090-00;
 21230-3501090-03; 21230-3501090-030; 
 2121-3501090-01; 2121-3501090-60;
 2121-3501090-05; 2123-3501090;
 2123-3501090-01; 2123-3501090-05</t>
   </si>
   <si>
     <t>SS54105</t>
   </si>
   <si>
     <t>Колодки переднего тормоза SS20.249.10.000-01 для ВАЗ Lada Vesta, LADA Largus, Renault Logan (комплект с накладками)</t>
   </si>
   <si>
     <t>8200432336, 410608481R, 8450108101, 8450038536</t>
   </si>
   <si>
     <t>EM20899</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески ЭМ-70П/Л.00.000-01 для а/м ВАЗ 2108 (2108-2905002-03)</t>
   </si>
   <si>
+    <t>Амортизатор передний (2шт)</t>
+  </si>
+  <si>
     <t>6 мес.</t>
   </si>
   <si>
     <t>EM20898</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески ЭМ-71П/Л.00.000-01 для а/м ВАЗ 2110 (2110-2905002-03)</t>
   </si>
   <si>
     <t>EM20893</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески ЭМ-72П/Л.00.000-01 для а/м ВАЗ 1118 (1118-2905002-03)</t>
   </si>
   <si>
     <t>EM20894</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески ЭМ-73П/Л.00.000-01 для а/м ВАЗ 1119 (1119-2905002-03)</t>
   </si>
   <si>
     <t>EM20895</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески ЭМ-74П/Л.00.000-01 для а/м ВАЗ 2170 (2170-2905002-03)</t>
   </si>
   <si>
     <t>EM20892</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески ЭМ-75П/Л.00.000-01 для а/м ВАЗ 2190 (2190-2905002/3)</t>
   </si>
   <si>
     <t>2190-2905003,  2190-2905002, 21900-2905003,  21900-2905002</t>
   </si>
   <si>
     <t>EM20915</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески ЭМ.51П/Л.10.000-01 для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
+    <t>Амортизатор передний (2 шт)</t>
+  </si>
+  <si>
     <t>EM20897</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-87.00.000-01 для а/м ВАЗ 2108 (2108-2915004)</t>
   </si>
   <si>
+    <t>Амортизатор задний (2шт)</t>
+  </si>
+  <si>
     <t>EM20896</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-88.00.000-01 для а/м ВАЗ 2110, 1119 (2110-2915004)</t>
   </si>
   <si>
     <t>EM20910</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-34.00.000-01 для а/м ВАЗ 2170 (21700-2915004)</t>
   </si>
   <si>
     <t>EM20891</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-89.00.000-01 для а/м ВАЗ 2190 (2190-2915004)</t>
   </si>
   <si>
     <t>2190-2915004, 21900-2915004</t>
   </si>
   <si>
     <t>EM20916</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ.52.10.000-01 для а/м LADA Vesta, Vesta SW</t>
   </si>
   <si>
+    <t>Амортизатор задний (2 шт)</t>
+  </si>
+  <si>
     <t>EM20901</t>
   </si>
   <si>
     <t>Амортизатор передней подвески ЭМ-80.00.000-01 для а/м Chevrolet Niva (21230-2905402)</t>
   </si>
   <si>
     <t>EM20902</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-81.00.000-01 для а/м Chevrolet Niva (21230-2915004)</t>
   </si>
   <si>
     <t>EM20912</t>
   </si>
   <si>
     <t>Амортизатор передней подвески ЭМ-85.00.000-01 для а/м 2121, 2131, 21213, 21214 (2121-2905004)</t>
   </si>
   <si>
     <t>EM20911</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-86.00.000-01 для а/м 2121, 2131, 21213, 21214 (2121-2915004)</t>
   </si>
   <si>
     <t>EM20890</t>
@@ -3272,504 +3695,744 @@
   <si>
     <t>Амортизатор задней подвески ЭМ-84.00.000-01 для а/м 2101-2107 (2101-2915402-04)</t>
   </si>
   <si>
     <t>EM20913</t>
   </si>
   <si>
     <t>Амортизатор передней подвески ЭМ-45.00.000-01 для а/м UAZ Patriot</t>
   </si>
   <si>
     <t>EM20914</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-46.00.000-01 для а/м UAZ Patriot (UAZ Hunter, УАЗ 469 передней-задней подвески)</t>
   </si>
   <si>
     <t>3159-2915006</t>
   </si>
   <si>
     <t>EM10899</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ для а/м ВАЗ 2108 (2108-2902820)</t>
   </si>
   <si>
+    <t>Опора передней стойки (2 шт)</t>
+  </si>
+  <si>
     <t>EM10898</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ Комфорт для а/м ВАЗ 2108 (2108-2902820-01)</t>
   </si>
   <si>
+    <t>Опора Комфорт передней стойки (2 шт)</t>
+  </si>
+  <si>
     <t>EM10897</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ для а/м ВАЗ 2110 (2110-2902820)</t>
   </si>
   <si>
     <t>1118-2902821, 11180-2902821</t>
   </si>
   <si>
     <t>1118-2902821, 11180-2902821, 11198-2902821</t>
   </si>
   <si>
     <t>EM10894</t>
   </si>
   <si>
     <t>Прокладка опоры стойки передней ШумоВиброизолирующая ЭМ для а/м ВАЗ (универсальная)</t>
   </si>
   <si>
+    <t>Шумовиброизолятор опоры передейх стойки (2 шт)</t>
+  </si>
+  <si>
     <t>EM10890</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ для а/м ВАЗ 2170 без подшипника</t>
   </si>
   <si>
     <t>EM10889</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ Комфорт для а/м ВАЗ 1118 без подшипника</t>
   </si>
   <si>
     <t>EM10888</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ для а/м с ЭУР ВАЗ 2190, Datsun без подшипника</t>
   </si>
   <si>
     <t>EM10887</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ Комфорт для а/м c ЭУР ВАЗ 1118 без подшипника</t>
   </si>
   <si>
     <t>Шаровые опоры</t>
   </si>
   <si>
     <t>EM30001</t>
   </si>
   <si>
     <t>Шаровая опора верхняя ЭМ для а/м 2101-2107, 2121 (2101-2904192)</t>
   </si>
   <si>
+    <t>Шаровая опора верхняя</t>
+  </si>
+  <si>
     <t>2101-2904192</t>
   </si>
   <si>
     <t>EM30002</t>
   </si>
   <si>
     <t>Шаровая опора нижняя ЭМ для а/м 2101-2107 (2101-2904082)</t>
   </si>
   <si>
+    <t>Шаровая опора нижняя</t>
+  </si>
+  <si>
     <t>2101-2904082</t>
   </si>
   <si>
     <t>EM30003</t>
   </si>
   <si>
     <t>Шаровая опора ЭМ для а/м 2108, 2110, 1117-19, 2170, 2190-91, 2192-94, Datsun on-DO, Datsun mi-DO (2110-2904192)</t>
   </si>
   <si>
+    <t>Шаровая опора</t>
+  </si>
+  <si>
     <t>2110-2904192</t>
   </si>
   <si>
     <t>EM30004</t>
   </si>
   <si>
     <t>Шаровая опора ЭМ для а/м 2123, 21214М, Lada 4x4, Lada Urban (2123-2904192)</t>
   </si>
   <si>
     <t>2123-2904192, 21230-2904192, 21230-2904192-00, 21230-2904192-04</t>
   </si>
   <si>
     <t>EM40899</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 2108 (2108-2906050) усиленная</t>
   </si>
   <si>
+    <t>Стойка стабилизатора усиленные (2 шт)</t>
+  </si>
+  <si>
     <t>EM40898</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 2110 (2110-2906050) усиленная</t>
   </si>
   <si>
     <t>EM40897</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 1118, 2170 (1118-2906050) усиленная</t>
   </si>
   <si>
     <t>EM40889</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 2190 (2190-2906050) усиленная</t>
   </si>
   <si>
     <t>EM40894</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 2108 (2108-2906050)</t>
   </si>
   <si>
+    <t xml:space="preserve">Стойка стабилизатора (2 шт) </t>
+  </si>
+  <si>
     <t>EM40893</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 2110 (2110-2906050)</t>
   </si>
   <si>
     <t>EM40892</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 1118, 2170 (1118-2906050)</t>
   </si>
   <si>
     <t>EM40891</t>
   </si>
   <si>
     <t>Стойка стабилизатора ЭМ для а/м ВАЗ 2190 (2190-2906050)</t>
   </si>
   <si>
     <t>EM52202</t>
   </si>
   <si>
     <t>Подшипники передней ступицы ЭМ для а/м ВАЗ 2101-07 (внутренний, внешний)</t>
   </si>
   <si>
+    <t xml:space="preserve">Подшипник передней ступицы (компл) </t>
+  </si>
+  <si>
     <t>21010-3103025-01, 21010-3103020-01</t>
   </si>
   <si>
     <t>EM52203</t>
   </si>
   <si>
     <t>Подшипник передней ступицы ЭМ для а/м ВАЗ 2121, 2123 (комплект)</t>
   </si>
   <si>
     <t>2121-3103020-11</t>
   </si>
   <si>
     <t>EM52204</t>
   </si>
   <si>
     <t>Подшипник полуоси ЭМ для а/м ВАЗ 2121, 2123</t>
   </si>
   <si>
+    <t>Подшипник полуоси</t>
+  </si>
+  <si>
     <t>EM52205</t>
   </si>
   <si>
     <t>Подшипник задней ступицы ЭМ для а/м ВАЗ 2108-2110</t>
   </si>
   <si>
+    <t xml:space="preserve">Подшипник задней ступицы </t>
+  </si>
+  <si>
     <t>EM52206</t>
   </si>
   <si>
     <t>Подшипник передней ступицы ЭМ для а/м ВАЗ 2108-2110</t>
   </si>
   <si>
+    <t>Подшипник  передней ступицы</t>
+  </si>
+  <si>
     <t>EM52207</t>
   </si>
   <si>
     <t>Подшипник передней ступицы ЭМ для а/м ВАЗ 2170</t>
   </si>
   <si>
+    <t>Сайлентблоки и РТИ</t>
+  </si>
+  <si>
     <t>EM60899</t>
   </si>
   <si>
     <t>Шарнир растяжки передней подвески ЭМ для а/м ВАЗ (2108 -2904046)</t>
   </si>
   <si>
+    <t>Шарнир растяжки (4 шт)</t>
+  </si>
+  <si>
     <t>2108 -2904046</t>
   </si>
   <si>
     <t>EM60898</t>
   </si>
   <si>
     <t>Шарнир нижнего рычага передней подвески ЭМ для а/м ВАЗ (2108-2904040)</t>
   </si>
   <si>
+    <t>Шарнир нижнего рычага (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2904040</t>
   </si>
   <si>
     <t>EM60897</t>
   </si>
   <si>
     <t>Втулка амортизатора задней подвески ЭМ для а/м ВАЗ (2108-2915446)</t>
   </si>
   <si>
+    <t>Втулка амортизатора (2 шт)</t>
+  </si>
+  <si>
     <t>2108-2915446</t>
   </si>
   <si>
     <t>EM60896</t>
   </si>
   <si>
     <t>Втулка стойки переднего стабилизатора поперечной устойчивости верхняя ЭМ для а/м ВАЗ 2108 (2108-2906078)</t>
   </si>
   <si>
+    <t>Втулка переднего стабилизатора</t>
+  </si>
+  <si>
     <t>2108-2906078</t>
   </si>
   <si>
     <t>EM60895</t>
   </si>
   <si>
     <t>Втулка стойки переднего стабилизатора поперечной устойчивости верхняя ЭМ для а/м ВАЗ 2110 (2110-2906078)</t>
   </si>
   <si>
     <t>2110-2906078</t>
   </si>
   <si>
     <t>EM60894</t>
   </si>
   <si>
     <t>Втулка стойки переднего стабилизатора поперечной устойчивости верхняя ЭМ для а/м ВАЗ 1118, 2170 (1118-2906078)</t>
   </si>
   <si>
     <t>1118-2906078</t>
   </si>
   <si>
     <t>EM60892</t>
   </si>
   <si>
     <t>Втулка стойки переднего стабилизатора поперечной устойчивости верхняя ЭМ для а/м ВАЗ 2190 (2190-2906050)</t>
   </si>
   <si>
     <t>2190-2906050</t>
   </si>
   <si>
     <t>EM60893</t>
   </si>
   <si>
     <t>Втулка стойки переднего стабилизатора поперечной устойчивости нижняя в сборе ЭМ (2108-2906079)</t>
   </si>
   <si>
     <t>2108-2906079</t>
   </si>
   <si>
     <t>EM60890</t>
   </si>
   <si>
     <t>Сайлентблоки верхнего (2101-2904180) и нижнего (2101-2904040) рычагов подвески ЭМ для ВАЗ 2101-2107</t>
   </si>
   <si>
+    <t>Сайлентблоки верхнего и нижнего рычагов (4 шт)</t>
+  </si>
+  <si>
     <t>2101-2904180, 2101-2904040</t>
   </si>
   <si>
     <t>EM60891</t>
   </si>
   <si>
     <t>Сайлентблоки верхнего (2101-2904040) и нижнего (2121-2904040) рычагов подвески ЭМ для ВАЗ 2121, 2123</t>
   </si>
   <si>
     <t>2101-2904040, 2121-2904040</t>
   </si>
   <si>
     <t>EM60902</t>
   </si>
   <si>
     <t>Сайлентблок рессоры ЭМ для а/м "Газель" (3302-2902027)</t>
   </si>
   <si>
+    <t>Сайлентблок рессоры</t>
+  </si>
+  <si>
     <t>3302-2902027</t>
   </si>
   <si>
     <t>EM60888</t>
   </si>
   <si>
     <t>Сайлентблок верхнего рычага для а/м "Газель" (А21R23-2904172)</t>
   </si>
   <si>
+    <t>Сайлентблок верхнего рычага</t>
+  </si>
+  <si>
     <t>А21R23-2904172</t>
   </si>
   <si>
     <t>EM60889</t>
   </si>
   <si>
     <t>Сайлентблок нижнего рычага для а/м "Газель" (А21R23-2904152)</t>
   </si>
   <si>
+    <t>Сайлентблок нижнего рычага</t>
+  </si>
+  <si>
     <t>А21R23-2904152</t>
   </si>
   <si>
+    <t>EM60903</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Подушка крепления кабины для а/м ГАЗель, Соболь, ГАЗон, Валдай, ГАЗель-Бизнес, ГАЗель NEXT, ГАЗон NEXT. </t>
+  </si>
+  <si>
+    <t>Подушка крепления кабины</t>
+  </si>
+  <si>
+    <t>53-12-1001020</t>
+  </si>
+  <si>
+    <t>EM60904</t>
+  </si>
+  <si>
+    <t>Буфер передней рессоры для а/м Газель, Валдай, ГАЗель-Бизнес, ГАЗель NEXT, ГАЗон NEXT</t>
+  </si>
+  <si>
+    <t>Буфер передней рессоры</t>
+  </si>
+  <si>
+    <t>14-2912622</t>
+  </si>
+  <si>
+    <t>EM60905</t>
+  </si>
+  <si>
+    <t>Подушка крепления передних амортизаторов для а/м ГАЗ-2217 Соболь</t>
+  </si>
+  <si>
+    <t>Втулка передних амортизаторов</t>
+  </si>
+  <si>
+    <t>2217-2905460</t>
+  </si>
+  <si>
+    <t>EM60906</t>
+  </si>
+  <si>
+    <t>Буфер капота регулировочный для а/м ВАЗ 2110, 2170, 1117-19, 2190, Vesta, 2123, Niva Travel</t>
+  </si>
+  <si>
+    <t>Буфер капота</t>
+  </si>
+  <si>
+    <t>2110-8402214-00</t>
+  </si>
+  <si>
+    <t>EM60907</t>
+  </si>
+  <si>
+    <t>Подушка подвески глушителя для а/м ВАЗ 1117-19</t>
+  </si>
+  <si>
+    <t>Подушка глушителя</t>
+  </si>
+  <si>
+    <t>1118-1203073-01</t>
+  </si>
+  <si>
+    <t>EM60908</t>
+  </si>
+  <si>
+    <t>Подушка подвески глушителя для а/м ВАЗ 2170</t>
+  </si>
+  <si>
+    <t>2170-1203073</t>
+  </si>
+  <si>
+    <t>EM60909</t>
+  </si>
+  <si>
+    <t>Клапан-трубка сливная моторного щита для а/м ВАЗ-2108, 2110, Vesta, 2123</t>
+  </si>
+  <si>
+    <t>Клапан слива</t>
+  </si>
+  <si>
+    <t>2108-5301392-01</t>
+  </si>
+  <si>
+    <t>EM60910</t>
+  </si>
+  <si>
+    <t>Чехол вилки сцепления для а/м ВАЗ 2110, 2170, 2113-15, 1117-19</t>
+  </si>
+  <si>
+    <t>Чехол вилки сцепления</t>
+  </si>
+  <si>
+    <t>2110-1601211-01 (21100160121100)</t>
+  </si>
+  <si>
+    <t>EM60911</t>
+  </si>
+  <si>
+    <t>Правый пыльник рулевой рейки для а/м ВАЗ 2110, 2170, 1117-19, 2190</t>
+  </si>
+  <si>
+    <t>Пыльник рулевой рейки</t>
+  </si>
+  <si>
+    <t>2110-3401225-01; 21100-3401225-00</t>
+  </si>
+  <si>
+    <t>EM60912</t>
+  </si>
+  <si>
+    <t>Шланг-муфта воздухозаборника воздушного фильтра для а/м ВАЗ 2190</t>
+  </si>
+  <si>
+    <t>Муфта воздухозаборника</t>
+  </si>
+  <si>
+    <t>2190-1109348</t>
+  </si>
+  <si>
+    <t>EM60913</t>
+  </si>
+  <si>
+    <t>Патрубок воздушного фильтра для а/м ВАЗ 2190, 1117-1119, Калина 2 с 16-кл. дв. с держателями</t>
+  </si>
+  <si>
+    <t>Патрубок воздушного фильтра</t>
+  </si>
+  <si>
+    <t>11184-1148035-02</t>
+  </si>
+  <si>
+    <t>EM60914</t>
+  </si>
+  <si>
+    <t>Патрубок воздушного фильтра для а/м ВАЗ 2190, 1117-1119, Калина 2 с 8-кл. дв.</t>
+  </si>
+  <si>
+    <t>11184-1148035-12</t>
+  </si>
+  <si>
+    <t>EM60915</t>
+  </si>
+  <si>
+    <t>Патрубок воздушного фильтра для а/м ВАЗ 2170 с 16-кл. дв.</t>
+  </si>
+  <si>
+    <t>2170-1148035-02</t>
+  </si>
+  <si>
     <t>Проставки пружин</t>
   </si>
   <si>
     <t>EM50899</t>
   </si>
   <si>
     <t>Проставка под заднюю пружину ЭМ для а/м Chevrolet Niva, Нива 4х4 (лифт +50)</t>
   </si>
   <si>
+    <t xml:space="preserve">Лифт проставка задней подвески +50 (2 шт) </t>
+  </si>
+  <si>
     <t>EM50898</t>
   </si>
   <si>
     <t>Проставка пружины межвитковая ЭМ (универсальная)</t>
   </si>
   <si>
+    <t>Проставка межвитковая усилитель пружин (2 шт)</t>
+  </si>
+  <si>
     <t>EM50901</t>
   </si>
   <si>
     <t>Проставка верхняя резинометаллическая передней пружины ЭМ для а/м 2101-07 (2101-2904195, 2101-2904193)</t>
   </si>
   <si>
+    <t>Проставка верхняя передней пружины (2 шт)</t>
+  </si>
+  <si>
     <t>2101-2904195</t>
   </si>
   <si>
     <t>EM50902</t>
   </si>
   <si>
     <t>Проставка верхняя резинометаллическая задней пружины ЭМ для а/м 2101-07 (2101-2912652, 2101-2912655)</t>
   </si>
   <si>
+    <t>Проставка верхняя задней пружины (2 шт)</t>
+  </si>
+  <si>
     <t>2101-2912652</t>
   </si>
   <si>
     <t>EM74899</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески ЭМ для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник передний (2шт)</t>
+  </si>
+  <si>
     <t>2108-2902816</t>
   </si>
   <si>
     <t>EM74898</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески ЭМ для а/м ВАЗ 2110, 2170, 2190</t>
   </si>
   <si>
     <t>2110-2902816, 540505PA0A</t>
   </si>
   <si>
     <t>EM74897</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески ЭМ для а/м ВАЗ 1118, 1119</t>
   </si>
   <si>
     <t>EM74896</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески ЭМ с защитным кожухом в сборе для а/м ВАЗ 1118</t>
   </si>
   <si>
+    <t>Отбойник с кожухом передний (2шт)</t>
+  </si>
+  <si>
     <t>1118-2902812</t>
   </si>
   <si>
     <t>EM74895</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески ЭМ с защитным кожухом в сборе для а/м ВАЗ 1119</t>
   </si>
   <si>
     <t>11190-2902812-01,1119-2902812-00, 11180-2902812-00</t>
   </si>
   <si>
     <t>EM74894</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески ЭМ с защитным кожухом в сборе для а/м ВАЗ 2170, 2190</t>
   </si>
   <si>
     <t>2170-2902912, 540505PA0A</t>
   </si>
   <si>
     <t>EM74893</t>
   </si>
   <si>
     <t>Буфер хода сжатия передней подвески ЭМ с защитным кожухом в сборе для а/м LADA Vesta</t>
   </si>
   <si>
     <t>EM74892</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески ЭМ для а/м ВАЗ 2108</t>
   </si>
   <si>
+    <t>Отбойник задний (2шт)</t>
+  </si>
+  <si>
     <t>2108-2912622</t>
   </si>
   <si>
     <t>EM74891</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески ЭМ для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>EM74890</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески ЭМ для а/м ВАЗ 1118, 1119</t>
   </si>
   <si>
     <t>1118-2912622</t>
   </si>
   <si>
     <t>EM74889</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески ЭМ для а/м ВАЗ 2170, 2190</t>
   </si>
   <si>
     <t>EM74888</t>
   </si>
   <si>
     <t>Буфер хода сжатия задней подвески ЭМ с защитным кожухом для а/м LADA Vesta</t>
   </si>
   <si>
     <t>Амортизаторы и др. продукция для иномарок</t>
   </si>
   <si>
     <t>Chevrolet</t>
   </si>
   <si>
     <t>SS25101</t>
   </si>
   <si>
     <t>Патрон амортизаторной стойки передней подвески SS20.142.01.000-01 Стандарт для а/м Chevrolet Lanos, Daewoo Nexia, Daewoo Espero</t>
   </si>
   <si>
+    <t>Патрон амортизатора Стандарт (2шт)</t>
+  </si>
+  <si>
     <t>96208555, 96208556, 96445038, 96226992, 96214332, 96179847, 96187438, 96187439</t>
   </si>
   <si>
     <t>SS25102</t>
   </si>
   <si>
     <t>Патрон амортизаторной стойки передней подвески SS20.142.01.000-02 Комфорт ОПТИМА для а/м Chevrolet Lanos, Daewoo Nexia, Daewoo Espero</t>
   </si>
   <si>
+    <t>Патрон амортизатора Комфорт (2шт)</t>
+  </si>
+  <si>
     <t>SS25103</t>
   </si>
   <si>
     <t>Патрон амортизаторной стойки передней подвески SS20.142.01.000-03 Шоссе для а/м Chevrolet Lanos, Daewoo Nexia, Daewoo Espero</t>
   </si>
   <si>
+    <t>Патрон амортизатора Шоссе (2шт)</t>
+  </si>
+  <si>
     <t>SS25104</t>
   </si>
   <si>
     <t>Патрон амортизаторной стойки передней подвески SS20.142.01.000-04 Спорт для а/м Chevrolet Lanos, Daewoo Nexia, Daewoo Espero</t>
   </si>
   <si>
-    <t>Renault</t>
+    <t>Патрон амортизатора Спорт (2шт)</t>
   </si>
   <si>
     <t>SS20381</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.601.10.000-01 Стандарт для а/м Renault Logan, Sandero</t>
   </si>
   <si>
     <t>6001550751, 8200779885</t>
   </si>
   <si>
     <t>SS20382</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.601.10.000-02 Комфорт ОПТИМА для а/м Renault Logan, Sandero</t>
   </si>
   <si>
     <t>SS20383</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.601.10.000-03 Шоссе для а/м Renault Logan, Sandero</t>
   </si>
   <si>
     <t>SS20384</t>
   </si>
@@ -4653,263 +5316,371 @@
   <si>
     <t>Амортизаторная стойка передней подвески SS20.572П(Л).10.000-02 Комфорт ОПТИМА для а/м Nissan Qashqai (J10)</t>
   </si>
   <si>
     <t>SS20486</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.572П(Л).10.000-03 Шоссе для а/м Nissan Qashqai (J10)</t>
   </si>
   <si>
     <t>SS20487</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.572П(Л).10.000-04 Спорт для а/м Nissan Qashqai (J10)</t>
   </si>
   <si>
     <t>Skoda</t>
   </si>
   <si>
     <t>SS20536</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.624.10.000-01 Стандарт для а/м Skoda Octavia A5, Skoda Yeti, VW Golf IV-V (D=50mm)</t>
   </si>
   <si>
-    <t>1K0413031BK</t>
+    <t>1K0413031AD; 1K0413031AJ; 1K0413031BG; 1K0413031BJ; 1K0413031BK; 1K0413031BL</t>
   </si>
   <si>
     <t>SS20537</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.624.10.000-02 Комфорт ОПТИМА для а/м Skoda Octavia A5, Skoda Yeti, VW Golf IV-V (D=50mm)</t>
   </si>
   <si>
     <t>SS20538</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.624.10.000-03 Шоссе для а/м Skoda Octavia A5, Skoda Yeti, VW Golf IV-V (D=50mm)</t>
   </si>
   <si>
     <t>SS20540</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.623.10.000-01 Стандарт для а/м Skoda Octavia A5, Skoda Yeti, Skoda Superb II, VW Golf IV-V, VW Jetta V-VI</t>
   </si>
   <si>
-    <t>1K0513029ER, 1K0513029EN</t>
+    <t>1K0513029ER, 1K0513029EN, 1K0513029MP, 1K0513029GP, 1K0513029MC</t>
   </si>
   <si>
     <t>SS20541</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.623.10.000-02 Комфорт ОПТИМА для а/м Skoda Octavia A5, Skoda Yeti, Skoda Superb II, VW Golf IV-V, VW Jetta V-VI</t>
   </si>
   <si>
     <t>SS20542</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.623.10.000-03 Шоссе для а/м Skoda Octavia A5, Skoda Yeti, Skoda Superb II, VW Golf IV-V, VW Jetta V-VI</t>
   </si>
   <si>
+    <t>SS20528</t>
+  </si>
+  <si>
+    <t>Амортизаторная стойка передней подвески SS20.407.10.000-01 Стандарт для а/м Skoda Octavia A7 (D=50mm)</t>
+  </si>
+  <si>
+    <t>5Q0413023FJ, 5Q0413023GK, 5Q0413023HC, 5Q0413023HH</t>
+  </si>
+  <si>
+    <t>SS20529</t>
+  </si>
+  <si>
+    <t>Амортизаторная стойка передней подвески SS20.407.10.000-02 Комфорт ОПТИМА для а/м Skoda Octavia A7 (D=50mm)</t>
+  </si>
+  <si>
+    <t>SS20530</t>
+  </si>
+  <si>
+    <t>Амортизаторная стойка передней подвески SS20.407.10.000-03 Шоссе для а/м Skoda Octavia A7 (D=50mm)</t>
+  </si>
+  <si>
+    <t>SS20532</t>
+  </si>
+  <si>
+    <t>Амортизатор задней подвески SS20.408.10.000-01 Стандарт для а/м Skoda Octavia A7</t>
+  </si>
+  <si>
+    <t>5Q0513049DL, 5Q0513049FJ</t>
+  </si>
+  <si>
+    <t>SS20533</t>
+  </si>
+  <si>
+    <t>Амортизатор задней подвески SS20.408.10.000-02 Комфорт ОПТИМА для а/м Skoda Octavia A7</t>
+  </si>
+  <si>
+    <t>SS20534</t>
+  </si>
+  <si>
+    <t>Амортизатор задней подвески SS20.408.10.000-03 Шоссе для а/м Skoda Octavia A7</t>
+  </si>
+  <si>
     <t>SS64106</t>
   </si>
   <si>
     <t>Защитная оплетка витка пружины полиуретановая d 80-120 мм SS20.70.00.003-04</t>
   </si>
   <si>
+    <t>Оплетка витка пружины полиуретановая d 80-120 мм (2 шт)</t>
+  </si>
+  <si>
     <t>SS64107</t>
   </si>
   <si>
     <t>Защитная оплетка витка пружины полиуретановая d 120-160 мм SS20.70.00.003-05</t>
   </si>
   <si>
+    <t>Оплетка витка пружины полиуретановая d 120-160 мм (2 шт)</t>
+  </si>
+  <si>
     <t>SS50104</t>
   </si>
   <si>
     <t>Проставка колесная расширения колеи SS20.111.00.001-05 для а/м Chevrolet Lacetti (8 мм)</t>
   </si>
   <si>
+    <t>Проставка расширения колеи 8 мм (2 шт)</t>
+  </si>
+  <si>
     <t>96407819; 96407820</t>
   </si>
   <si>
     <t>SS62102</t>
   </si>
   <si>
     <t>Комплект подушки крепления амортизатора SS20.75.00.000 для а/м Chevrolet Lanos (96175444, 96246673, 90343956, 96231920)</t>
   </si>
   <si>
+    <t>Комплект подушки крепления амортизатора</t>
+  </si>
+  <si>
     <t>96175444, 96246673, 90343956, 96231920</t>
   </si>
   <si>
     <t>EM20908</t>
   </si>
   <si>
     <t>Амортизатор передней подвески ЭМ-27.00.000-01 для а/м Hyundai County (54300-5A000)</t>
   </si>
   <si>
     <t>54300-5A000, EX543005A000</t>
   </si>
   <si>
     <t>EM20909</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-28.00.000-01 для а/м Hyundai County (55300-5A000)</t>
   </si>
   <si>
     <t>55300-5A000, EX553005A000</t>
   </si>
   <si>
     <t>EM20903</t>
   </si>
   <si>
     <t>Амортизатор передней подвески правый ЭМ-75П.00.000-01 для а/м Ford Focus II (седан, хетчбек), C-Max (1570032, 1595284, 1619275)</t>
   </si>
   <si>
+    <t>Амортизатор передний правый</t>
+  </si>
+  <si>
     <t>1570032, 1595284, 1619275</t>
   </si>
   <si>
     <t>EM20904</t>
   </si>
   <si>
     <t>Амортизатор передней подвески левый ЭМ-75Л.00.000-01 для а/м Ford Focus II (седан, хетчбек), C-Max (1595298, 1595305, 1619274)</t>
   </si>
   <si>
+    <t>Амортизатор передний левый</t>
+  </si>
+  <si>
     <t>1595298, 1595305, 1619274</t>
   </si>
   <si>
     <t>EM20905</t>
   </si>
   <si>
     <t>Амортизатор передней подвески ЭМ-105.00.000-05 для а/м Renault Logan, Sandero, Nissan Almera, Lada Largus (543024989R, 543027245R, 543020641R)</t>
   </si>
   <si>
+    <t>Амортизатор передний</t>
+  </si>
+  <si>
     <t>543024989R, 543027245R, 5611000Q0B, 6001550751, 8200779885</t>
   </si>
   <si>
     <t>EM20906</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески ЭМ-97.00.000-01 для а/м Ford Focus 2, Ford Focus 3 (седан, хетчбек), C-Max </t>
   </si>
   <si>
+    <t>Амортизатор задний</t>
+  </si>
+  <si>
     <t>EM20907</t>
   </si>
   <si>
     <t>Амортизатор задней подвески ЭМ-26.00.000-01 для а/м Renault Logan, Sandero (8200953294, 6001549248, 8200779901, 5621000Q2H)</t>
   </si>
   <si>
     <t>8200953294, 6001549248, 8200779901, 5621000Q2H, 6001547072, 8200742812</t>
   </si>
   <si>
     <t>Daewoo</t>
   </si>
   <si>
     <t>EM40896</t>
   </si>
   <si>
     <t>Стойка стабилизатора в сборе ЭМ для а/м Daewoo Nexia</t>
   </si>
   <si>
+    <t xml:space="preserve">Стойки стабилизатора (2 шт) </t>
+  </si>
+  <si>
     <t>2875013; 08311-28082; 11068358; 90209277; 96129839; 09100-08001</t>
   </si>
   <si>
     <t>2 шт. в сборе</t>
   </si>
   <si>
     <t>EM40895</t>
   </si>
   <si>
     <t>Ремкомплект стойки стабилизатора поперечной устойчивости ЭМ для а/м Daewoo Nexia, Chevrolet Lanos (02875013)</t>
   </si>
   <si>
+    <t>Ремонтный комплект стойки стабилизатора</t>
+  </si>
+  <si>
     <t>EM60901</t>
   </si>
   <si>
     <t>Втулка рессоры ЭМ для а/м Hyundai (5414645000)</t>
   </si>
   <si>
+    <t>Втулка рессоры (4шт)</t>
+  </si>
+  <si>
     <t>EM66899</t>
   </si>
   <si>
-    <t>Серьга крепления дополнительного глушителя ЭМ для а/м Daewoo Nexia</t>
+    <t>Серьга крепления дополнительного глушителя ЭМ для а/м Daewoo Nexia (резина)</t>
+  </si>
+  <si>
+    <t>Серьга крепления дополнительного глушителя</t>
   </si>
   <si>
     <t>EM66898</t>
   </si>
   <si>
-    <t>Подушка крепления основного глушителя ЭМ для а/м Daewoo Nexia</t>
+    <t>Подушка крепления основного глушителя ЭМ для а/м Daewoo Nexia (резина)</t>
+  </si>
+  <si>
+    <t>Подушка крепления основного глушителя</t>
+  </si>
+  <si>
+    <t>EM60916</t>
+  </si>
+  <si>
+    <t>Серьга крепления дополнительного глушителя ЭМ для а/м Daewoo Nexia (силикон)</t>
+  </si>
+  <si>
+    <t>EM60917</t>
+  </si>
+  <si>
+    <t>Подушка крепления основного глушителя ЭМ для а/м Daewoo Nexia (силикон)</t>
   </si>
   <si>
     <t>Мототехника (квадроциклы и снегоходы)</t>
   </si>
   <si>
     <t>Baltmotors</t>
   </si>
   <si>
     <t>SS25005</t>
   </si>
   <si>
     <t>Ключ переключатель амортизатора SS20 для ATV BM 700 Jumbo</t>
   </si>
   <si>
+    <t>Ключ переключатель</t>
+  </si>
+  <si>
     <t>42126-max-00, 32210-max-00</t>
   </si>
   <si>
     <t>CFMOTO</t>
   </si>
   <si>
     <t>SS25010</t>
   </si>
   <si>
     <t>Амортизатор передний в сборе SS20 Cross Комфорт для ATV CFMOTO X8</t>
   </si>
   <si>
+    <t>Амортизатор передний Cross Комфорт (2 шт)</t>
+  </si>
+  <si>
     <t>401B-050500</t>
   </si>
   <si>
     <t>SS25011</t>
   </si>
   <si>
     <t>Амортизатор задний в сборе SS20 Cross Комфорт для ATV CFMOTO X8</t>
   </si>
   <si>
+    <t>Амортизатор задний Cross Комфорт (2 шт)</t>
+  </si>
+  <si>
     <t>401B-060500</t>
   </si>
   <si>
     <t>SS25012</t>
   </si>
   <si>
     <t>Амортизатор передний в сборе SS20 Cross Спорт для ATV CFMOTO X8</t>
   </si>
   <si>
+    <t>Амортизатор передний Cross Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>SS25013</t>
   </si>
   <si>
     <t>Амортизатор задний в сборе SS20 Cross Спорт для ATV CFMOTO X8</t>
   </si>
   <si>
+    <t>Амортизатор задний Cross Спорт (2 шт)</t>
+  </si>
+  <si>
     <t>РМ</t>
   </si>
   <si>
     <t>SS25014</t>
   </si>
   <si>
     <t>Амортизатор передний в сборе SS20 Cross Комфорт для ATV PM 500, Gamax 600</t>
   </si>
   <si>
     <t>52100-AX300-000</t>
   </si>
   <si>
     <t>SS25015</t>
   </si>
   <si>
     <t>Амортизатор задний в сборе SS20 Cross Комфорт для ATV PM 500, Gamax 600</t>
   </si>
   <si>
     <t>62100-AX401-000</t>
   </si>
   <si>
     <t>SS25020</t>
   </si>
   <si>
     <t>Амортизатор передний в сборе SS20 Cross Спорт для ATV PM 500, Gamax 600</t>
@@ -4935,77 +5706,86 @@
   <si>
     <t>SS25017</t>
   </si>
   <si>
     <t>Амортизатор задний в сборе SS20 Cross Комфорт для Stels ATV 650/800/850 Guepard (ШС17)</t>
   </si>
   <si>
     <t>SS25018</t>
   </si>
   <si>
     <t>Амортизатор передний в сборе SS20 Cross Спорт для Stels ATV 650/800/850 Guepard (ШС17)</t>
   </si>
   <si>
     <t>SS25019</t>
   </si>
   <si>
     <t>Амортизатор задний в сборе SS20 Cross Спорт для Stels ATV 650/800/850 Guepard (ШС17)</t>
   </si>
   <si>
     <t>SS20264</t>
   </si>
   <si>
     <t>Амортизатор передний ходовой части задней подвески SS20.530.10.000 для снегохода "Тайга"</t>
   </si>
   <si>
+    <t>Амортизатор передний ходовой части задней подвески</t>
+  </si>
+  <si>
     <t>АВ 337.00.00</t>
   </si>
   <si>
     <t>SS20312</t>
   </si>
   <si>
     <t>Амортизатор задний ходовой части задней подвески SS20.531.10.000 для снегохода "Тайга"</t>
   </si>
   <si>
     <t>АВ. 338.00.00</t>
   </si>
   <si>
     <t>SS20262</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.532.10.000 для снегохода "Тайга" (передний рычаг)</t>
   </si>
   <si>
+    <t>Амортизатор задний (передний рычаг)</t>
+  </si>
+  <si>
     <t>ДА74.2915004</t>
   </si>
   <si>
     <t>SS20263</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.533.10.000 для снегохода "Тайга" (задний рычаг)</t>
   </si>
   <si>
+    <t>Амортизатор задний (задний рычаг)</t>
+  </si>
+  <si>
     <t>ДА74.2915004-10</t>
   </si>
   <si>
     <t>SS20265</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.534.10.000 для снегохода "Тайга"</t>
   </si>
   <si>
     <t>ДА74.2905004</t>
   </si>
   <si>
     <t>SS20407</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.535.20.000 для снегохода "Тайга"</t>
   </si>
   <si>
     <t>АВ 158.00.00</t>
   </si>
   <si>
     <t>SS20311</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.536.10.000 для снегохода "Тайга"</t>
@@ -5070,50 +5850,53 @@
   <si>
     <t>SS20337</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.596.10.000 для снегохода "Витязь"</t>
   </si>
   <si>
     <t>SS20338</t>
   </si>
   <si>
     <t>Амортизатор задний ходовой части задней подвески SS20.597.10.000 для снегохода "Витязь"</t>
   </si>
   <si>
     <t>SS20339</t>
   </si>
   <si>
     <t>Амортизатор передний ходовой части задней подвески SS20.598.10.000 для снегохода "Витязь"</t>
   </si>
   <si>
     <t>SS20340</t>
   </si>
   <si>
     <t>Направляющая задней подвески SS20.599.10.000 для снегохода "Витязь"</t>
   </si>
   <si>
+    <t>Направляющая задней подвески</t>
+  </si>
+  <si>
     <t>SS20474</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.595.10.000 для снегохода "Витязь"</t>
   </si>
   <si>
     <t>SS20475</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.609.10.000 для снегохода "Атаман"</t>
   </si>
   <si>
     <t>SS20478</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.600.10.000 для снегохода "Viking S600/S800"</t>
   </si>
   <si>
     <t>SS20477</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.629.10.000 для снегохода "Ставр MS600"</t>
   </si>
   <si>
     <t>SS20476</t>
@@ -5121,79 +5904,85 @@
   <si>
     <t>Амортизатор передней подвески SS20.630.10.000 для снегохода"Ставр MS600"</t>
   </si>
   <si>
     <t>SS20479</t>
   </si>
   <si>
     <t>Амортизатор передний ходовой части задней подвески SS20.631.10.000 для снегохода "Атаман"</t>
   </si>
   <si>
     <t>Диагностическое оборудование</t>
   </si>
   <si>
     <t>SS20</t>
   </si>
   <si>
     <t>Стенд диагностики</t>
   </si>
   <si>
     <t>SS90101</t>
   </si>
   <si>
     <t>Стенд диагностики амортизаторов "CENTURION" S400AM (до 400 кг)</t>
   </si>
   <si>
+    <t>Стенд диагностики амортизаторов</t>
+  </si>
+  <si>
     <t>SS90102</t>
   </si>
   <si>
     <t>Стенд диагностики амортизаторов "CENTURION" S1000AM (до 1000 кг)</t>
   </si>
   <si>
     <t>SS90104</t>
   </si>
   <si>
     <t>Стенд диагностики амортизаторов "CENTURION" S1000AMR (до 1000 кг, с регулировкой хода)</t>
   </si>
   <si>
+    <t>Стенд диагностики амортизаторов с регулировкой хода</t>
+  </si>
+  <si>
     <t>SS90103</t>
   </si>
   <si>
     <t>Стенд диагностики пружин S005PR (до 1000 кг)</t>
+  </si>
+  <si>
+    <t>Стенд диагностики пружин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...4 lines deleted...]
-    <numFmt numFmtId="168" formatCode="#,##0_ ;\-#,##0\ "/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -5221,50 +6010,57 @@
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color rgb="FF002060"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="18"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="11"/>
       <color theme="3"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
@@ -5273,50 +6069,57 @@
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="8">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFF0000"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
@@ -5362,398 +6165,414 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="97">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="13" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="14" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="15" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="14" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="14" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="167" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="168" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="15" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="10" fontId="4" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="13" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="14" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="15" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="16" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...2 lines deleted...]
-      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="10" fontId="15" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="14" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="7" fillId="3" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="16" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -5781,51 +6600,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -5958,22491 +6777,23129 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J745"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A1:J766"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="50" zoomScaleNormal="50" workbookViewId="0">
-      <selection activeCell="H4" sqref="H4"/>
+    <sheetView tabSelected="1" topLeftCell="A477" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="D497" sqref="D497"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="21.85546875" style="3" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="22.140625" style="82" customWidth="1"/>
     <col min="5" max="5" width="91.42578125" style="2" customWidth="1"/>
-    <col min="6" max="6" width="36.7109375" style="92" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="10" max="10" width="15.42578125" customWidth="1"/>
+    <col min="6" max="6" width="55.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="36.7109375" style="78" customWidth="1"/>
+    <col min="8" max="8" width="14" style="3" customWidth="1"/>
+    <col min="9" max="9" width="16.7109375" style="4" customWidth="1"/>
+    <col min="10" max="10" width="16.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="22.5" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="4"/>
-      <c r="G1" s="2"/>
+      <c r="G1" s="3"/>
+      <c r="H1" s="2"/>
+      <c r="J1" s="81"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="6" t="s">
+      <c r="A2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="F2" s="4"/>
-[...2 lines deleted...]
-      <c r="J2" s="94"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="2"/>
+      <c r="J2" s="81"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="8" t="s">
+      <c r="A3" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="4"/>
-[...2 lines deleted...]
-      <c r="J3" s="94"/>
+      <c r="F3" s="8"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="2"/>
+      <c r="J3" s="81"/>
     </row>
     <row r="4" spans="1:10" ht="22.5" x14ac:dyDescent="0.3">
-      <c r="F4" s="95"/>
-[...6 lines deleted...]
-      <c r="E5" s="9" t="s">
+      <c r="F4" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="F5" s="4"/>
-[...2 lines deleted...]
-      <c r="J5" s="94"/>
+      <c r="G4" s="79"/>
+      <c r="H4" s="80"/>
+      <c r="J4" s="81"/>
+    </row>
+    <row r="5" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A5" s="9"/>
+      <c r="E5" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="G5" s="3"/>
+      <c r="H5" s="2"/>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="B6" s="11"/>
-      <c r="F6" s="4"/>
-      <c r="G6" s="2"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="2"/>
     </row>
     <row r="7" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A7" s="12" t="s">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B7" s="7"/>
+        <v>5</v>
+      </c>
+      <c r="B7" s="6"/>
       <c r="C7" s="13"/>
-      <c r="D7" s="14"/>
+      <c r="D7" s="83"/>
       <c r="E7" s="13"/>
-      <c r="F7" s="4"/>
-[...6 lines deleted...]
-      <c r="B8" s="15" t="s">
+      <c r="F7" s="13"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="2"/>
+    </row>
+    <row r="8" spans="1:10" ht="45" x14ac:dyDescent="0.25">
+      <c r="A8" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="16" t="s">
+      <c r="B8" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="D8" s="16" t="s">
+      <c r="C8" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="E8" s="16" t="s">
+      <c r="D8" s="84" t="s">
         <v>9</v>
       </c>
-      <c r="F8" s="16" t="s">
+      <c r="E8" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="16" t="s">
+      <c r="F8" s="15" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="16" t="s">
+      <c r="G8" s="15" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="17" t="s">
+      <c r="H8" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="17" t="s">
+      <c r="I8" s="15" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="J8" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B9" s="18" t="s">
-[...4 lines deleted...]
-      <c r="E9" s="18" t="s">
+    </row>
+    <row r="9" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B9" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="F9" s="20"/>
-[...12 lines deleted...]
-      <c r="C10" s="26" t="s">
+      <c r="C9" s="17"/>
+      <c r="D9" s="85"/>
+      <c r="E9" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="D10" s="27">
+      <c r="F9" s="17"/>
+      <c r="G9" s="18"/>
+      <c r="H9" s="19"/>
+      <c r="I9" s="20"/>
+      <c r="J9" s="21"/>
+    </row>
+    <row r="10" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="86">
         <v>4627190930014</v>
       </c>
-      <c r="E10" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="28" t="s">
+      <c r="E10" s="24" t="s">
         <v>20</v>
       </c>
-      <c r="G10" s="29" t="s">
+      <c r="F10" s="24" t="s">
         <v>21</v>
       </c>
-      <c r="H10" s="30" t="s">
+      <c r="G10" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="I10" s="31">
+      <c r="H10" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I10" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J10" s="28">
         <v>4880</v>
       </c>
-      <c r="J10" s="31">
+    </row>
+    <row r="11" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B11" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="24" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" s="86">
+        <v>4627190930021</v>
+      </c>
+      <c r="E11" s="24" t="s">
+        <v>26</v>
+      </c>
+      <c r="F11" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H11" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I11" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J11" s="28">
+        <v>5180</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" s="24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" s="86">
+        <v>4627190930038</v>
+      </c>
+      <c r="E12" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="F12" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I12" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J12" s="28">
+        <v>4860</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B13" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" s="24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="86">
+        <v>4627190930045</v>
+      </c>
+      <c r="E13" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="F13" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H13" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I13" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J13" s="28">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D14" s="86">
+        <v>4627190930052</v>
+      </c>
+      <c r="E14" s="24" t="s">
+        <v>34</v>
+      </c>
+      <c r="F14" s="24" t="s">
+        <v>35</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="H14" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J14" s="28">
+        <v>5860</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" s="24" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" s="86">
+        <v>4627190930069</v>
+      </c>
+      <c r="E15" s="24" t="s">
+        <v>38</v>
+      </c>
+      <c r="F15" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="I15" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J15" s="28">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A16" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" s="24" t="s">
+        <v>41</v>
+      </c>
+      <c r="D16" s="86">
+        <v>4627190930076</v>
+      </c>
+      <c r="E16" s="24" t="s">
+        <v>42</v>
+      </c>
+      <c r="F16" s="24" t="s">
+        <v>39</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H16" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J16" s="28">
+        <v>5280</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="24" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" s="86">
+        <v>4627190930090</v>
+      </c>
+      <c r="E17" s="24" t="s">
+        <v>44</v>
+      </c>
+      <c r="F17" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="H17" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I17" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J17" s="28">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A18" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" s="24" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="86">
+        <v>4627190930106</v>
+      </c>
+      <c r="E18" s="24" t="s">
+        <v>48</v>
+      </c>
+      <c r="F18" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G18" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="H18" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J18" s="28">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A19" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="D19" s="86">
+        <v>4627190930113</v>
+      </c>
+      <c r="E19" s="24" t="s">
+        <v>51</v>
+      </c>
+      <c r="F19" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G19" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H19" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I19" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J19" s="28">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" s="24" t="s">
+        <v>53</v>
+      </c>
+      <c r="D20" s="86">
+        <v>4627190930120</v>
+      </c>
+      <c r="E20" s="24" t="s">
+        <v>54</v>
+      </c>
+      <c r="F20" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="H20" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I20" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J20" s="28">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" s="24" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" s="86">
+        <v>4627190930137</v>
+      </c>
+      <c r="E21" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="H21" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I21" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J21" s="28">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A22" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" s="24" t="s">
+        <v>59</v>
+      </c>
+      <c r="D22" s="86">
+        <v>4627190930144</v>
+      </c>
+      <c r="E22" s="24" t="s">
+        <v>60</v>
+      </c>
+      <c r="F22" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G22" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H22" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I22" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J22" s="28">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B23" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" s="24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D23" s="86">
+        <v>4627190930151</v>
+      </c>
+      <c r="E23" s="24" t="s">
+        <v>63</v>
+      </c>
+      <c r="F23" s="24" t="s">
+        <v>49</v>
+      </c>
+      <c r="G23" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H23" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I23" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J23" s="28">
+        <v>5450</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A24" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" s="24" t="s">
+        <v>64</v>
+      </c>
+      <c r="D24" s="86">
+        <v>4627190930168</v>
+      </c>
+      <c r="E24" s="24" t="s">
+        <v>65</v>
+      </c>
+      <c r="F24" s="24" t="s">
+        <v>30</v>
+      </c>
+      <c r="G24" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H24" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I24" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J24" s="28">
+        <v>5360</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" s="86">
+        <v>4627190930182</v>
+      </c>
+      <c r="E25" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="F25" s="24" t="s">
+        <v>68</v>
+      </c>
+      <c r="G25" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="H25" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I25" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J25" s="28">
+        <v>2190</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A26" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" s="17"/>
+      <c r="D26" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E26" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="F26" s="17"/>
+      <c r="G26" s="18"/>
+      <c r="H26" s="31"/>
+      <c r="I26" s="31"/>
+      <c r="J26" s="21"/>
+    </row>
+    <row r="27" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A27" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="24" t="s">
+        <v>73</v>
+      </c>
+      <c r="D27" s="86">
+        <v>4627190930199</v>
+      </c>
+      <c r="E27" s="24" t="s">
+        <v>74</v>
+      </c>
+      <c r="F27" s="24" t="s">
+        <v>75</v>
+      </c>
+      <c r="G27" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I27" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J27" s="28">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A28" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" s="24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D28" s="86">
+        <v>4627190930205</v>
+      </c>
+      <c r="E28" s="24" t="s">
+        <v>77</v>
+      </c>
+      <c r="F28" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="G28" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I28" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J28" s="28">
+        <v>16000</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A29" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B29" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" s="24" t="s">
+        <v>79</v>
+      </c>
+      <c r="D29" s="86">
+        <v>4627190930212</v>
+      </c>
+      <c r="E29" s="24" t="s">
+        <v>80</v>
+      </c>
+      <c r="F29" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="G29" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="H29" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I29" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J29" s="28">
+        <v>14000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A30" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B30" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="24" t="s">
+        <v>81</v>
+      </c>
+      <c r="D30" s="86">
+        <v>4627190930229</v>
+      </c>
+      <c r="E30" s="24" t="s">
+        <v>82</v>
+      </c>
+      <c r="F30" s="24" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H30" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I30" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J30" s="28">
+        <v>14790</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A31" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B31" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C31" s="17"/>
+      <c r="D31" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E31" s="17" t="s">
+        <v>84</v>
+      </c>
+      <c r="F31" s="17"/>
+      <c r="G31" s="18"/>
+      <c r="H31" s="31"/>
+      <c r="I31" s="31"/>
+      <c r="J31" s="33"/>
+    </row>
+    <row r="32" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C32" s="24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D32" s="86">
+        <v>4627190920015</v>
+      </c>
+      <c r="E32" s="24" t="s">
+        <v>86</v>
+      </c>
+      <c r="F32" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G32" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="H32" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I32" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J32" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C33" s="24" t="s">
+        <v>89</v>
+      </c>
+      <c r="D33" s="86">
+        <v>4627190920022</v>
+      </c>
+      <c r="E33" s="24" t="s">
+        <v>90</v>
+      </c>
+      <c r="F33" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G33" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="H33" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I33" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J33" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A34" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C34" s="24" t="s">
+        <v>92</v>
+      </c>
+      <c r="D34" s="86">
+        <v>4627190920039</v>
+      </c>
+      <c r="E34" s="24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F34" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G34" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="H34" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I34" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J34" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A35" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C35" s="24" t="s">
+        <v>95</v>
+      </c>
+      <c r="D35" s="86">
+        <v>4627190920046</v>
+      </c>
+      <c r="E35" s="24" t="s">
+        <v>96</v>
+      </c>
+      <c r="F35" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G35" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="H35" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I35" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J35" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A36" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B36" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C36" s="24" t="s">
+        <v>98</v>
+      </c>
+      <c r="D36" s="86">
+        <v>4627190920053</v>
+      </c>
+      <c r="E36" s="24" t="s">
+        <v>99</v>
+      </c>
+      <c r="F36" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G36" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="H36" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I36" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J36" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A37" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B37" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C37" s="24" t="s">
+        <v>101</v>
+      </c>
+      <c r="D37" s="86">
+        <v>4627190920060</v>
+      </c>
+      <c r="E37" s="24" t="s">
+        <v>102</v>
+      </c>
+      <c r="F37" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G37" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="H37" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I37" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J37" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A38" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B38" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C38" s="24" t="s">
+        <v>103</v>
+      </c>
+      <c r="D38" s="86">
+        <v>4627190920077</v>
+      </c>
+      <c r="E38" s="24" t="s">
+        <v>104</v>
+      </c>
+      <c r="F38" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G38" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="H38" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I38" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J38" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A39" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B39" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C39" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="D39" s="86">
+        <v>4627190920084</v>
+      </c>
+      <c r="E39" s="24" t="s">
+        <v>106</v>
+      </c>
+      <c r="F39" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G39" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="H39" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J39" s="28">
+        <v>9090</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B40" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C40" s="24" t="s">
+        <v>107</v>
+      </c>
+      <c r="D40" s="86">
+        <v>4627190920091</v>
+      </c>
+      <c r="E40" s="24" t="s">
+        <v>108</v>
+      </c>
+      <c r="F40" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G40" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="H40" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I40" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J40" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A41" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B41" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C41" s="24" t="s">
+        <v>110</v>
+      </c>
+      <c r="D41" s="86">
+        <v>4627190920107</v>
+      </c>
+      <c r="E41" s="24" t="s">
+        <v>111</v>
+      </c>
+      <c r="F41" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G41" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="H41" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I41" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J41" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B42" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C42" s="24" t="s">
+        <v>112</v>
+      </c>
+      <c r="D42" s="86">
+        <v>4627190920114</v>
+      </c>
+      <c r="E42" s="24" t="s">
+        <v>113</v>
+      </c>
+      <c r="F42" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G42" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="H42" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I42" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J42" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A43" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B43" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C43" s="24" t="s">
+        <v>114</v>
+      </c>
+      <c r="D43" s="86">
+        <v>4627190920121</v>
+      </c>
+      <c r="E43" s="24" t="s">
+        <v>115</v>
+      </c>
+      <c r="F43" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G43" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="H43" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I43" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J43" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B44" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C44" s="24" t="s">
+        <v>116</v>
+      </c>
+      <c r="D44" s="86">
+        <v>4627190920138</v>
+      </c>
+      <c r="E44" s="24" t="s">
+        <v>117</v>
+      </c>
+      <c r="F44" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G44" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H44" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I44" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J44" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A45" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B45" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C45" s="24" t="s">
+        <v>119</v>
+      </c>
+      <c r="D45" s="86">
+        <v>4627190920145</v>
+      </c>
+      <c r="E45" s="24" t="s">
+        <v>120</v>
+      </c>
+      <c r="F45" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G45" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H45" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I45" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J45" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A46" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B46" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C46" s="24" t="s">
+        <v>121</v>
+      </c>
+      <c r="D46" s="86">
+        <v>4627190920152</v>
+      </c>
+      <c r="E46" s="24" t="s">
+        <v>122</v>
+      </c>
+      <c r="F46" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G46" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H46" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I46" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J46" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A47" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B47" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C47" s="24" t="s">
+        <v>123</v>
+      </c>
+      <c r="D47" s="86">
+        <v>4627190920169</v>
+      </c>
+      <c r="E47" s="24" t="s">
+        <v>124</v>
+      </c>
+      <c r="F47" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G47" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H47" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I47" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J47" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A48" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B48" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>125</v>
+      </c>
+      <c r="D48" s="86">
+        <v>4627190920176</v>
+      </c>
+      <c r="E48" s="24" t="s">
+        <v>126</v>
+      </c>
+      <c r="F48" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G48" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="H48" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I48" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J48" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A49" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B49" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C49" s="24" t="s">
+        <v>128</v>
+      </c>
+      <c r="D49" s="86">
+        <v>4627190920183</v>
+      </c>
+      <c r="E49" s="24" t="s">
+        <v>129</v>
+      </c>
+      <c r="F49" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G49" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="H49" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I49" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J49" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B50" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C50" s="24" t="s">
+        <v>130</v>
+      </c>
+      <c r="D50" s="86">
+        <v>4627190920190</v>
+      </c>
+      <c r="E50" s="24" t="s">
+        <v>131</v>
+      </c>
+      <c r="F50" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G50" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="H50" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I50" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J50" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A51" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B51" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C51" s="24" t="s">
+        <v>132</v>
+      </c>
+      <c r="D51" s="86">
+        <v>4627190920206</v>
+      </c>
+      <c r="E51" s="24" t="s">
+        <v>133</v>
+      </c>
+      <c r="F51" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G51" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="H51" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I51" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J51" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A52" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B52" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C52" s="24" t="s">
+        <v>134</v>
+      </c>
+      <c r="D52" s="86">
+        <v>4627190920213</v>
+      </c>
+      <c r="E52" s="24" t="s">
+        <v>135</v>
+      </c>
+      <c r="F52" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G52" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="H52" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I52" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J52" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A53" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B53" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C53" s="24" t="s">
+        <v>137</v>
+      </c>
+      <c r="D53" s="86">
+        <v>4627190920220</v>
+      </c>
+      <c r="E53" s="24" t="s">
+        <v>138</v>
+      </c>
+      <c r="F53" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G53" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="H53" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I53" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J53" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A54" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B54" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C54" s="24" t="s">
+        <v>139</v>
+      </c>
+      <c r="D54" s="86">
+        <v>4627190920237</v>
+      </c>
+      <c r="E54" s="24" t="s">
+        <v>140</v>
+      </c>
+      <c r="F54" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G54" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="H54" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I54" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J54" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A55" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B55" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C55" s="24" t="s">
+        <v>141</v>
+      </c>
+      <c r="D55" s="86">
+        <v>4627190920244</v>
+      </c>
+      <c r="E55" s="24" t="s">
+        <v>142</v>
+      </c>
+      <c r="F55" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G55" s="25" t="s">
+        <v>136</v>
+      </c>
+      <c r="H55" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I55" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J55" s="28">
+        <v>9840</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A56" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B56" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C56" s="24" t="s">
+        <v>143</v>
+      </c>
+      <c r="D56" s="86">
+        <v>4627190920299</v>
+      </c>
+      <c r="E56" s="24" t="s">
+        <v>144</v>
+      </c>
+      <c r="F56" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G56" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="H56" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="I56" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J56" s="28">
+        <v>10080</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A57" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C57" s="24" t="s">
+        <v>146</v>
+      </c>
+      <c r="D57" s="86">
+        <v>4627190920305</v>
+      </c>
+      <c r="E57" s="24" t="s">
+        <v>147</v>
+      </c>
+      <c r="F57" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G57" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="H57" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="I57" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J57" s="28">
+        <v>10080</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A58" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B58" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C58" s="24" t="s">
+        <v>148</v>
+      </c>
+      <c r="D58" s="86">
+        <v>4627190920312</v>
+      </c>
+      <c r="E58" s="24" t="s">
+        <v>149</v>
+      </c>
+      <c r="F58" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G58" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="H58" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="I58" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J58" s="28">
+        <v>10080</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A59" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B59" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C59" s="24" t="s">
+        <v>150</v>
+      </c>
+      <c r="D59" s="86">
+        <v>4627190920329</v>
+      </c>
+      <c r="E59" s="24" t="s">
+        <v>151</v>
+      </c>
+      <c r="F59" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G59" s="29" t="s">
+        <v>145</v>
+      </c>
+      <c r="H59" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="I59" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J59" s="28">
+        <v>10080</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A60" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B60" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C60" s="35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D60" s="87">
+        <v>4627190923450</v>
+      </c>
+      <c r="E60" s="35" t="s">
+        <v>153</v>
+      </c>
+      <c r="F60" s="35" t="s">
+        <v>154</v>
+      </c>
+      <c r="G60" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="H60" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I60" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J60" s="28">
+        <v>11420</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A61" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B61" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C61" s="35" t="s">
+        <v>156</v>
+      </c>
+      <c r="D61" s="87">
+        <v>4627190923467</v>
+      </c>
+      <c r="E61" s="35" t="s">
+        <v>157</v>
+      </c>
+      <c r="F61" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G61" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="H61" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I61" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J61" s="28">
+        <v>11420</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A62" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B62" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C62" s="35" t="s">
+        <v>158</v>
+      </c>
+      <c r="D62" s="87">
+        <v>4627190923474</v>
+      </c>
+      <c r="E62" s="35" t="s">
+        <v>159</v>
+      </c>
+      <c r="F62" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G62" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="H62" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I62" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J62" s="28">
+        <v>11420</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A63" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B63" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C63" s="35" t="s">
+        <v>160</v>
+      </c>
+      <c r="D63" s="87">
+        <v>4627190923481</v>
+      </c>
+      <c r="E63" s="35" t="s">
+        <v>161</v>
+      </c>
+      <c r="F63" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G63" s="36" t="s">
+        <v>155</v>
+      </c>
+      <c r="H63" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I63" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J63" s="28">
+        <v>11420</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A64" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B64" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C64" s="24" t="s">
+        <v>162</v>
+      </c>
+      <c r="D64" s="86">
+        <v>4627190920336</v>
+      </c>
+      <c r="E64" s="24" t="s">
+        <v>163</v>
+      </c>
+      <c r="F64" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G64" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="H64" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I64" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J64" s="28">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A65" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B65" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C65" s="24" t="s">
+        <v>165</v>
+      </c>
+      <c r="D65" s="86">
+        <v>4627190920343</v>
+      </c>
+      <c r="E65" s="24" t="s">
+        <v>166</v>
+      </c>
+      <c r="F65" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G65" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="H65" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I65" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J65" s="28">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A66" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B66" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C66" s="24" t="s">
+        <v>167</v>
+      </c>
+      <c r="D66" s="86">
+        <v>4627190920350</v>
+      </c>
+      <c r="E66" s="24" t="s">
+        <v>168</v>
+      </c>
+      <c r="F66" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G66" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="H66" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I66" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J66" s="28">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A67" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B67" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C67" s="24" t="s">
+        <v>169</v>
+      </c>
+      <c r="D67" s="86">
+        <v>4627190920367</v>
+      </c>
+      <c r="E67" s="24" t="s">
+        <v>170</v>
+      </c>
+      <c r="F67" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G67" s="25" t="s">
+        <v>164</v>
+      </c>
+      <c r="H67" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I67" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J67" s="28">
+        <v>9020</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A68" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B68" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C68" s="35" t="s">
+        <v>171</v>
+      </c>
+      <c r="D68" s="88">
+        <v>4627190924709</v>
+      </c>
+      <c r="E68" s="35" t="s">
+        <v>172</v>
+      </c>
+      <c r="F68" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G68" s="36">
+        <v>8450009394</v>
+      </c>
+      <c r="H68" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I68" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J68" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A69" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B69" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C69" s="35" t="s">
+        <v>173</v>
+      </c>
+      <c r="D69" s="88">
+        <v>4627190924716</v>
+      </c>
+      <c r="E69" s="35" t="s">
+        <v>174</v>
+      </c>
+      <c r="F69" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G69" s="36">
+        <v>8450009394</v>
+      </c>
+      <c r="H69" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I69" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J69" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A70" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B70" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C70" s="35" t="s">
+        <v>175</v>
+      </c>
+      <c r="D70" s="88">
+        <v>4627190924723</v>
+      </c>
+      <c r="E70" s="35" t="s">
+        <v>176</v>
+      </c>
+      <c r="F70" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G70" s="36">
+        <v>8450009394</v>
+      </c>
+      <c r="H70" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I70" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J70" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A71" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B71" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C71" s="35" t="s">
+        <v>177</v>
+      </c>
+      <c r="D71" s="88">
+        <v>4627190924730</v>
+      </c>
+      <c r="E71" s="35" t="s">
+        <v>178</v>
+      </c>
+      <c r="F71" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G71" s="36">
+        <v>8450009394</v>
+      </c>
+      <c r="H71" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I71" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J71" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A72" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B72" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C72" s="35" t="s">
+        <v>179</v>
+      </c>
+      <c r="D72" s="88">
+        <v>4627190923733</v>
+      </c>
+      <c r="E72" s="35" t="s">
+        <v>180</v>
+      </c>
+      <c r="F72" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G72" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="H72" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I72" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J72" s="28">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A73" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B73" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C73" s="35" t="s">
+        <v>182</v>
+      </c>
+      <c r="D73" s="88">
+        <v>4627190923740</v>
+      </c>
+      <c r="E73" s="35" t="s">
+        <v>183</v>
+      </c>
+      <c r="F73" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G73" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="H73" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I73" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J73" s="28">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A74" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B74" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C74" s="35" t="s">
+        <v>184</v>
+      </c>
+      <c r="D74" s="88">
+        <v>4627190923757</v>
+      </c>
+      <c r="E74" s="35" t="s">
+        <v>185</v>
+      </c>
+      <c r="F74" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G74" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="H74" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I74" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J74" s="28">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A75" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B75" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C75" s="35" t="s">
+        <v>186</v>
+      </c>
+      <c r="D75" s="88">
+        <v>4627190923764</v>
+      </c>
+      <c r="E75" s="35" t="s">
+        <v>187</v>
+      </c>
+      <c r="F75" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G75" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="H75" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I75" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J75" s="28">
+        <v>9430</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A76" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B76" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C76" s="35" t="s">
+        <v>188</v>
+      </c>
+      <c r="D76" s="88">
+        <v>4627190924785</v>
+      </c>
+      <c r="E76" s="35" t="s">
+        <v>189</v>
+      </c>
+      <c r="F76" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G76" s="36" t="s">
+        <v>190</v>
+      </c>
+      <c r="H76" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I76" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J76" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A77" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B77" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C77" s="35" t="s">
+        <v>191</v>
+      </c>
+      <c r="D77" s="88">
+        <v>4627190924792</v>
+      </c>
+      <c r="E77" s="35" t="s">
+        <v>192</v>
+      </c>
+      <c r="F77" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G77" s="36" t="s">
+        <v>190</v>
+      </c>
+      <c r="H77" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I77" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J77" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A78" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B78" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C78" s="35" t="s">
+        <v>193</v>
+      </c>
+      <c r="D78" s="88">
+        <v>4627190924808</v>
+      </c>
+      <c r="E78" s="35" t="s">
+        <v>194</v>
+      </c>
+      <c r="F78" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G78" s="36" t="s">
+        <v>190</v>
+      </c>
+      <c r="H78" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I78" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J78" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A79" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B79" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C79" s="35" t="s">
+        <v>195</v>
+      </c>
+      <c r="D79" s="88">
+        <v>4627190924815</v>
+      </c>
+      <c r="E79" s="35" t="s">
+        <v>196</v>
+      </c>
+      <c r="F79" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G79" s="36" t="s">
+        <v>190</v>
+      </c>
+      <c r="H79" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="I79" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J79" s="28">
+        <v>10400</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A80" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B80" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C80" s="17"/>
+      <c r="D80" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E80" s="17" t="s">
+        <v>197</v>
+      </c>
+      <c r="F80" s="17"/>
+      <c r="G80" s="18"/>
+      <c r="H80" s="31"/>
+      <c r="I80" s="31"/>
+      <c r="J80" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A81" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B81" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C81" s="24" t="s">
+        <v>198</v>
+      </c>
+      <c r="D81" s="86">
+        <v>4627190920374</v>
+      </c>
+      <c r="E81" s="24" t="s">
+        <v>199</v>
+      </c>
+      <c r="F81" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G81" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H81" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I81" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J81" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A82" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B82" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C82" s="24" t="s">
+        <v>203</v>
+      </c>
+      <c r="D82" s="86">
+        <v>4627190920381</v>
+      </c>
+      <c r="E82" s="24" t="s">
+        <v>204</v>
+      </c>
+      <c r="F82" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G82" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H82" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I82" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J82" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A83" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B83" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C83" s="24" t="s">
+        <v>206</v>
+      </c>
+      <c r="D83" s="86">
+        <v>4627190920398</v>
+      </c>
+      <c r="E83" s="24" t="s">
+        <v>207</v>
+      </c>
+      <c r="F83" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G83" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H83" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I83" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J83" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A84" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B84" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C84" s="24" t="s">
+        <v>209</v>
+      </c>
+      <c r="D84" s="86">
+        <v>4627190920404</v>
+      </c>
+      <c r="E84" s="24" t="s">
+        <v>210</v>
+      </c>
+      <c r="F84" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G84" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H84" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I84" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J84" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A85" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B85" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C85" s="24" t="s">
+        <v>212</v>
+      </c>
+      <c r="D85" s="86">
+        <v>4627190920411</v>
+      </c>
+      <c r="E85" s="24" t="s">
+        <v>213</v>
+      </c>
+      <c r="F85" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G85" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="H85" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I85" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J85" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A86" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B86" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C86" s="24" t="s">
+        <v>215</v>
+      </c>
+      <c r="D86" s="86">
+        <v>4627190920428</v>
+      </c>
+      <c r="E86" s="24" t="s">
+        <v>216</v>
+      </c>
+      <c r="F86" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G86" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="H86" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I86" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J86" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A87" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B87" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C87" s="24" t="s">
+        <v>217</v>
+      </c>
+      <c r="D87" s="86">
+        <v>4627190920435</v>
+      </c>
+      <c r="E87" s="24" t="s">
+        <v>218</v>
+      </c>
+      <c r="F87" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G87" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="H87" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I87" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J87" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A88" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B88" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C88" s="24" t="s">
+        <v>219</v>
+      </c>
+      <c r="D88" s="86">
+        <v>4627190920442</v>
+      </c>
+      <c r="E88" s="24" t="s">
+        <v>220</v>
+      </c>
+      <c r="F88" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G88" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="H88" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I88" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J88" s="28">
+        <v>6300</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A89" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B89" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C89" s="24" t="s">
+        <v>221</v>
+      </c>
+      <c r="D89" s="86">
+        <v>4627190920459</v>
+      </c>
+      <c r="E89" s="24" t="s">
+        <v>222</v>
+      </c>
+      <c r="F89" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G89" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="H89" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I89" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J89" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A90" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B90" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C90" s="24" t="s">
+        <v>224</v>
+      </c>
+      <c r="D90" s="86">
+        <v>4627190920466</v>
+      </c>
+      <c r="E90" s="24" t="s">
+        <v>225</v>
+      </c>
+      <c r="F90" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G90" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="H90" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I90" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J90" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A91" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B91" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C91" s="24" t="s">
+        <v>226</v>
+      </c>
+      <c r="D91" s="86">
+        <v>4627190920473</v>
+      </c>
+      <c r="E91" s="24" t="s">
+        <v>227</v>
+      </c>
+      <c r="F91" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G91" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="H91" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I91" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J91" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A92" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B92" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C92" s="24" t="s">
+        <v>228</v>
+      </c>
+      <c r="D92" s="86">
+        <v>4627190920480</v>
+      </c>
+      <c r="E92" s="24" t="s">
+        <v>229</v>
+      </c>
+      <c r="F92" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G92" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="H92" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I92" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J92" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A93" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B93" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C93" s="24" t="s">
+        <v>230</v>
+      </c>
+      <c r="D93" s="86">
+        <v>4627190920497</v>
+      </c>
+      <c r="E93" s="24" t="s">
+        <v>231</v>
+      </c>
+      <c r="F93" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G93" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="H93" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I93" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J93" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A94" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B94" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C94" s="24" t="s">
+        <v>233</v>
+      </c>
+      <c r="D94" s="86">
+        <v>4627190920503</v>
+      </c>
+      <c r="E94" s="24" t="s">
+        <v>234</v>
+      </c>
+      <c r="F94" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G94" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="H94" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I94" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J94" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A95" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B95" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C95" s="24" t="s">
+        <v>235</v>
+      </c>
+      <c r="D95" s="86">
+        <v>4627190920510</v>
+      </c>
+      <c r="E95" s="24" t="s">
+        <v>236</v>
+      </c>
+      <c r="F95" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G95" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="H95" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I95" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J95" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A96" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B96" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C96" s="24" t="s">
+        <v>237</v>
+      </c>
+      <c r="D96" s="86">
+        <v>4627190920527</v>
+      </c>
+      <c r="E96" s="24" t="s">
+        <v>238</v>
+      </c>
+      <c r="F96" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G96" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="H96" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I96" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J96" s="28">
+        <v>6340</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A97" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B97" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C97" s="38" t="s">
+        <v>239</v>
+      </c>
+      <c r="D97" s="89">
+        <v>4627190924822</v>
+      </c>
+      <c r="E97" s="38" t="s">
+        <v>240</v>
+      </c>
+      <c r="F97" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="G97" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="H97" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I97" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J97" s="39">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A98" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B98" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C98" s="38" t="s">
+        <v>242</v>
+      </c>
+      <c r="D98" s="89">
+        <v>4627190924839</v>
+      </c>
+      <c r="E98" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="F98" s="38" t="s">
+        <v>205</v>
+      </c>
+      <c r="G98" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="H98" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I98" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J98" s="39">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A99" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B99" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C99" s="38" t="s">
+        <v>244</v>
+      </c>
+      <c r="D99" s="89">
+        <v>4627190924846</v>
+      </c>
+      <c r="E99" s="38" t="s">
+        <v>245</v>
+      </c>
+      <c r="F99" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="G99" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="H99" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I99" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J99" s="39">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A100" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B100" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C100" s="38" t="s">
+        <v>246</v>
+      </c>
+      <c r="D100" s="89">
+        <v>4627190924853</v>
+      </c>
+      <c r="E100" s="38" t="s">
+        <v>247</v>
+      </c>
+      <c r="F100" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="G100" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="H100" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I100" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J100" s="39">
+        <v>7390</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A101" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B101" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C101" s="24" t="s">
+        <v>248</v>
+      </c>
+      <c r="D101" s="86">
+        <v>4627190920534</v>
+      </c>
+      <c r="E101" s="24" t="s">
+        <v>249</v>
+      </c>
+      <c r="F101" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G101" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="H101" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I101" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J101" s="28">
+        <v>7140</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A102" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B102" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C102" s="24" t="s">
+        <v>251</v>
+      </c>
+      <c r="D102" s="86">
+        <v>4627190920541</v>
+      </c>
+      <c r="E102" s="24" t="s">
+        <v>252</v>
+      </c>
+      <c r="F102" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G102" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="H102" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I102" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J102" s="28">
+        <v>7140</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A103" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B103" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C103" s="24" t="s">
+        <v>253</v>
+      </c>
+      <c r="D103" s="86">
+        <v>4627190920558</v>
+      </c>
+      <c r="E103" s="24" t="s">
+        <v>254</v>
+      </c>
+      <c r="F103" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G103" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="H103" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I103" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J103" s="28">
+        <v>7140</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A104" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B104" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C104" s="24" t="s">
+        <v>255</v>
+      </c>
+      <c r="D104" s="86">
+        <v>4627190920565</v>
+      </c>
+      <c r="E104" s="24" t="s">
+        <v>256</v>
+      </c>
+      <c r="F104" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G104" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="H104" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I104" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J104" s="28">
+        <v>7140</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A105" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B105" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C105" s="38" t="s">
+        <v>257</v>
+      </c>
+      <c r="D105" s="89">
+        <v>4627190924747</v>
+      </c>
+      <c r="E105" s="38" t="s">
+        <v>258</v>
+      </c>
+      <c r="F105" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="G105" s="36">
+        <v>8450009395</v>
+      </c>
+      <c r="H105" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I105" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J105" s="39">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A106" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B106" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C106" s="38" t="s">
+        <v>259</v>
+      </c>
+      <c r="D106" s="89">
+        <v>4627190924754</v>
+      </c>
+      <c r="E106" s="38" t="s">
+        <v>260</v>
+      </c>
+      <c r="F106" s="38" t="s">
+        <v>205</v>
+      </c>
+      <c r="G106" s="36">
+        <v>8450009395</v>
+      </c>
+      <c r="H106" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I106" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J106" s="39">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A107" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B107" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C107" s="38" t="s">
+        <v>261</v>
+      </c>
+      <c r="D107" s="89">
+        <v>4627190924761</v>
+      </c>
+      <c r="E107" s="38" t="s">
+        <v>262</v>
+      </c>
+      <c r="F107" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="G107" s="36">
+        <v>8450009395</v>
+      </c>
+      <c r="H107" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I107" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J107" s="39">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A108" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B108" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C108" s="38" t="s">
+        <v>263</v>
+      </c>
+      <c r="D108" s="89">
+        <v>4627190924778</v>
+      </c>
+      <c r="E108" s="38" t="s">
+        <v>264</v>
+      </c>
+      <c r="F108" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="G108" s="36">
+        <v>8450009395</v>
+      </c>
+      <c r="H108" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I108" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J108" s="39">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A109" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B109" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C109" s="40" t="s">
+        <v>265</v>
+      </c>
+      <c r="D109" s="90">
+        <v>4627190924266</v>
+      </c>
+      <c r="E109" s="40" t="s">
+        <v>266</v>
+      </c>
+      <c r="F109" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="G109" s="29">
+        <v>8450006786</v>
+      </c>
+      <c r="H109" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="I109" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J109" s="39">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A110" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B110" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C110" s="40" t="s">
+        <v>268</v>
+      </c>
+      <c r="D110" s="90">
+        <v>4627190924273</v>
+      </c>
+      <c r="E110" s="40" t="s">
+        <v>269</v>
+      </c>
+      <c r="F110" s="40" t="s">
+        <v>270</v>
+      </c>
+      <c r="G110" s="29">
+        <v>8450006786</v>
+      </c>
+      <c r="H110" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="I110" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J110" s="39">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A111" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B111" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C111" s="40" t="s">
+        <v>271</v>
+      </c>
+      <c r="D111" s="90">
+        <v>4627190924280</v>
+      </c>
+      <c r="E111" s="40" t="s">
+        <v>272</v>
+      </c>
+      <c r="F111" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G111" s="29">
+        <v>8450006786</v>
+      </c>
+      <c r="H111" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="I111" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J111" s="39">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A112" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B112" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C112" s="40" t="s">
+        <v>273</v>
+      </c>
+      <c r="D112" s="90">
+        <v>4627190924297</v>
+      </c>
+      <c r="E112" s="40" t="s">
+        <v>274</v>
+      </c>
+      <c r="F112" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G112" s="29">
+        <v>8450006786</v>
+      </c>
+      <c r="H112" s="29" t="s">
+        <v>202</v>
+      </c>
+      <c r="I112" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J112" s="39">
+        <v>6330</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A113" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B113" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C113" s="38" t="s">
+        <v>275</v>
+      </c>
+      <c r="D113" s="89">
+        <v>4627190923498</v>
+      </c>
+      <c r="E113" s="38" t="s">
+        <v>276</v>
+      </c>
+      <c r="F113" s="38" t="s">
+        <v>267</v>
+      </c>
+      <c r="G113" s="36">
+        <v>8450031059</v>
+      </c>
+      <c r="H113" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I113" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J113" s="39">
+        <v>8200</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A114" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B114" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C114" s="38" t="s">
+        <v>277</v>
+      </c>
+      <c r="D114" s="89">
+        <v>4627190923504</v>
+      </c>
+      <c r="E114" s="38" t="s">
+        <v>278</v>
+      </c>
+      <c r="F114" s="38" t="s">
+        <v>205</v>
+      </c>
+      <c r="G114" s="36">
+        <v>8450031059</v>
+      </c>
+      <c r="H114" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I114" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J114" s="39">
+        <v>8200</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A115" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B115" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C115" s="38" t="s">
+        <v>279</v>
+      </c>
+      <c r="D115" s="89">
+        <v>4627190923511</v>
+      </c>
+      <c r="E115" s="38" t="s">
+        <v>280</v>
+      </c>
+      <c r="F115" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="G115" s="36">
+        <v>8450031059</v>
+      </c>
+      <c r="H115" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I115" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J115" s="39">
+        <v>8200</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A116" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B116" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C116" s="38" t="s">
+        <v>281</v>
+      </c>
+      <c r="D116" s="89">
+        <v>4627190923528</v>
+      </c>
+      <c r="E116" s="38" t="s">
+        <v>282</v>
+      </c>
+      <c r="F116" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="G116" s="36">
+        <v>8450031059</v>
+      </c>
+      <c r="H116" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I116" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J116" s="39">
+        <v>8200</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A117" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B117" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C117" s="38" t="s">
+        <v>283</v>
+      </c>
+      <c r="D117" s="89">
+        <v>4627190923771</v>
+      </c>
+      <c r="E117" s="38" t="s">
+        <v>284</v>
+      </c>
+      <c r="F117" s="38" t="s">
+        <v>267</v>
+      </c>
+      <c r="G117" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="H117" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I117" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J117" s="39">
+        <v>8860</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A118" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B118" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C118" s="38" t="s">
+        <v>286</v>
+      </c>
+      <c r="D118" s="89">
+        <v>4627190923788</v>
+      </c>
+      <c r="E118" s="38" t="s">
+        <v>287</v>
+      </c>
+      <c r="F118" s="38" t="s">
+        <v>270</v>
+      </c>
+      <c r="G118" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="H118" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I118" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J118" s="39">
+        <v>8860</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A119" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B119" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C119" s="38" t="s">
+        <v>288</v>
+      </c>
+      <c r="D119" s="89">
+        <v>4627190923795</v>
+      </c>
+      <c r="E119" s="38" t="s">
+        <v>289</v>
+      </c>
+      <c r="F119" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="G119" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="H119" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I119" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J119" s="39">
+        <v>8860</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A120" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B120" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C120" s="38" t="s">
+        <v>290</v>
+      </c>
+      <c r="D120" s="89">
+        <v>4627190923801</v>
+      </c>
+      <c r="E120" s="38" t="s">
+        <v>291</v>
+      </c>
+      <c r="F120" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="G120" s="36" t="s">
+        <v>285</v>
+      </c>
+      <c r="H120" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="I120" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J120" s="39">
+        <v>8860</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A121" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B121" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C121" s="17"/>
+      <c r="D121" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E121" s="17" t="s">
+        <v>292</v>
+      </c>
+      <c r="F121" s="17"/>
+      <c r="G121" s="18"/>
+      <c r="H121" s="31"/>
+      <c r="I121" s="31"/>
+      <c r="J121" s="33"/>
+    </row>
+    <row r="122" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A122" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B122" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C122" s="24" t="s">
+        <v>293</v>
+      </c>
+      <c r="D122" s="86">
+        <v>4627190920619</v>
+      </c>
+      <c r="E122" s="24" t="s">
+        <v>294</v>
+      </c>
+      <c r="F122" s="24" t="s">
+        <v>295</v>
+      </c>
+      <c r="G122" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H122" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I122" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J122" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A123" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B123" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C123" s="24" t="s">
+        <v>296</v>
+      </c>
+      <c r="D123" s="86">
+        <v>4627190920626</v>
+      </c>
+      <c r="E123" s="24" t="s">
+        <v>297</v>
+      </c>
+      <c r="F123" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="G123" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H123" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I123" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J123" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A124" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B124" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C124" s="24" t="s">
+        <v>299</v>
+      </c>
+      <c r="D124" s="86">
+        <v>4627190920633</v>
+      </c>
+      <c r="E124" s="24" t="s">
+        <v>300</v>
+      </c>
+      <c r="F124" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="G124" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H124" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I124" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J124" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A125" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B125" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C125" s="24" t="s">
+        <v>302</v>
+      </c>
+      <c r="D125" s="86">
+        <v>4627190920640</v>
+      </c>
+      <c r="E125" s="24" t="s">
+        <v>303</v>
+      </c>
+      <c r="F125" s="24" t="s">
+        <v>304</v>
+      </c>
+      <c r="G125" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H125" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I125" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J125" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A126" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B126" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C126" s="24" t="s">
+        <v>305</v>
+      </c>
+      <c r="D126" s="86">
+        <v>4627190920657</v>
+      </c>
+      <c r="E126" s="24" t="s">
+        <v>306</v>
+      </c>
+      <c r="F126" s="24" t="s">
+        <v>295</v>
+      </c>
+      <c r="G126" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="H126" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I126" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J126" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A127" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B127" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C127" s="24" t="s">
+        <v>308</v>
+      </c>
+      <c r="D127" s="86">
+        <v>4627190920664</v>
+      </c>
+      <c r="E127" s="24" t="s">
+        <v>309</v>
+      </c>
+      <c r="F127" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="G127" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="H127" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I127" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J127" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A128" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B128" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C128" s="24" t="s">
+        <v>310</v>
+      </c>
+      <c r="D128" s="86">
+        <v>4627190920671</v>
+      </c>
+      <c r="E128" s="24" t="s">
+        <v>311</v>
+      </c>
+      <c r="F128" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="G128" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="H128" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I128" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J128" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A129" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B129" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C129" s="24" t="s">
+        <v>312</v>
+      </c>
+      <c r="D129" s="86">
+        <v>4627190920688</v>
+      </c>
+      <c r="E129" s="24" t="s">
+        <v>313</v>
+      </c>
+      <c r="F129" s="24" t="s">
+        <v>304</v>
+      </c>
+      <c r="G129" s="25" t="s">
+        <v>307</v>
+      </c>
+      <c r="H129" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I129" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J129" s="28">
+        <v>8630</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A130" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B130" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C130" s="17"/>
+      <c r="D130" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E130" s="17" t="s">
+        <v>314</v>
+      </c>
+      <c r="F130" s="17"/>
+      <c r="G130" s="18"/>
+      <c r="H130" s="31"/>
+      <c r="I130" s="31"/>
+      <c r="J130" s="33"/>
+    </row>
+    <row r="131" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A131" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B131" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C131" s="40" t="s">
+        <v>315</v>
+      </c>
+      <c r="D131" s="90">
+        <v>4627190920695</v>
+      </c>
+      <c r="E131" s="40" t="s">
+        <v>316</v>
+      </c>
+      <c r="F131" s="40" t="s">
+        <v>317</v>
+      </c>
+      <c r="G131" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="H131" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I131" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J131" s="28">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A132" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B132" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C132" s="40" t="s">
+        <v>319</v>
+      </c>
+      <c r="D132" s="90">
+        <v>4627190920701</v>
+      </c>
+      <c r="E132" s="40" t="s">
+        <v>320</v>
+      </c>
+      <c r="F132" s="40" t="s">
+        <v>321</v>
+      </c>
+      <c r="G132" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="H132" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I132" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J132" s="28">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A133" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B133" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C133" s="40" t="s">
+        <v>322</v>
+      </c>
+      <c r="D133" s="90">
+        <v>4627190920718</v>
+      </c>
+      <c r="E133" s="40" t="s">
+        <v>323</v>
+      </c>
+      <c r="F133" s="40" t="s">
+        <v>324</v>
+      </c>
+      <c r="G133" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="H133" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I133" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J133" s="28">
+        <v>9940</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A134" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B134" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C134" s="24" t="s">
+        <v>325</v>
+      </c>
+      <c r="D134" s="86">
+        <v>4627190920725</v>
+      </c>
+      <c r="E134" s="24" t="s">
+        <v>326</v>
+      </c>
+      <c r="F134" s="24" t="s">
+        <v>317</v>
+      </c>
+      <c r="G134" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H134" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I134" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J134" s="28">
+        <v>10600</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A135" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B135" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C135" s="24" t="s">
+        <v>327</v>
+      </c>
+      <c r="D135" s="86">
+        <v>4627190920732</v>
+      </c>
+      <c r="E135" s="24" t="s">
+        <v>328</v>
+      </c>
+      <c r="F135" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="G135" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H135" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I135" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J135" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A136" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B136" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C136" s="24" t="s">
+        <v>329</v>
+      </c>
+      <c r="D136" s="86">
+        <v>4627190920749</v>
+      </c>
+      <c r="E136" s="24" t="s">
+        <v>330</v>
+      </c>
+      <c r="F136" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="G136" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H136" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I136" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J136" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A137" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B137" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C137" s="24" t="s">
+        <v>331</v>
+      </c>
+      <c r="D137" s="86">
+        <v>4627190920756</v>
+      </c>
+      <c r="E137" s="24" t="s">
+        <v>332</v>
+      </c>
+      <c r="F137" s="24" t="s">
+        <v>317</v>
+      </c>
+      <c r="G137" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="H137" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I137" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J137" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A138" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B138" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C138" s="24" t="s">
+        <v>334</v>
+      </c>
+      <c r="D138" s="86">
+        <v>4627190920763</v>
+      </c>
+      <c r="E138" s="24" t="s">
+        <v>335</v>
+      </c>
+      <c r="F138" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="G138" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="H138" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I138" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J138" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A139" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B139" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C139" s="24" t="s">
+        <v>336</v>
+      </c>
+      <c r="D139" s="86">
+        <v>4627190920770</v>
+      </c>
+      <c r="E139" s="24" t="s">
+        <v>337</v>
+      </c>
+      <c r="F139" s="24" t="s">
+        <v>324</v>
+      </c>
+      <c r="G139" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="H139" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I139" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J139" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A140" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B140" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C140" s="40" t="s">
+        <v>338</v>
+      </c>
+      <c r="D140" s="90">
+        <v>4627190920787</v>
+      </c>
+      <c r="E140" s="40" t="s">
+        <v>339</v>
+      </c>
+      <c r="F140" s="40" t="s">
+        <v>340</v>
+      </c>
+      <c r="G140" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="H140" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I140" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J140" s="28">
+        <v>9670</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A141" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B141" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C141" s="40" t="s">
+        <v>341</v>
+      </c>
+      <c r="D141" s="90">
+        <v>4627190920794</v>
+      </c>
+      <c r="E141" s="40" t="s">
+        <v>342</v>
+      </c>
+      <c r="F141" s="40" t="s">
+        <v>343</v>
+      </c>
+      <c r="G141" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="H141" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I141" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J141" s="28">
+        <v>9670</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A142" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B142" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C142" s="40" t="s">
+        <v>344</v>
+      </c>
+      <c r="D142" s="90">
+        <v>4627190920800</v>
+      </c>
+      <c r="E142" s="40" t="s">
+        <v>345</v>
+      </c>
+      <c r="F142" s="40" t="s">
+        <v>346</v>
+      </c>
+      <c r="G142" s="29" t="s">
+        <v>318</v>
+      </c>
+      <c r="H142" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I142" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J142" s="28">
+        <v>9670</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A143" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B143" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C143" s="24" t="s">
+        <v>347</v>
+      </c>
+      <c r="D143" s="86">
+        <v>4627190920817</v>
+      </c>
+      <c r="E143" s="24" t="s">
+        <v>348</v>
+      </c>
+      <c r="F143" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="G143" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H143" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I143" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J143" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A144" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B144" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C144" s="24" t="s">
+        <v>349</v>
+      </c>
+      <c r="D144" s="86">
+        <v>4627190920824</v>
+      </c>
+      <c r="E144" s="24" t="s">
+        <v>350</v>
+      </c>
+      <c r="F144" s="24" t="s">
+        <v>343</v>
+      </c>
+      <c r="G144" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H144" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I144" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J144" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A145" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B145" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C145" s="24" t="s">
+        <v>351</v>
+      </c>
+      <c r="D145" s="86">
+        <v>4627190920831</v>
+      </c>
+      <c r="E145" s="24" t="s">
+        <v>352</v>
+      </c>
+      <c r="F145" s="24" t="s">
+        <v>346</v>
+      </c>
+      <c r="G145" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H145" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I145" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J145" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A146" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B146" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C146" s="24" t="s">
+        <v>353</v>
+      </c>
+      <c r="D146" s="86">
+        <v>4627190920848</v>
+      </c>
+      <c r="E146" s="24" t="s">
+        <v>354</v>
+      </c>
+      <c r="F146" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="G146" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="H146" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I146" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J146" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A147" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B147" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C147" s="24" t="s">
+        <v>355</v>
+      </c>
+      <c r="D147" s="86">
+        <v>4627190920855</v>
+      </c>
+      <c r="E147" s="24" t="s">
+        <v>356</v>
+      </c>
+      <c r="F147" s="24" t="s">
+        <v>343</v>
+      </c>
+      <c r="G147" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="H147" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I147" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J147" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A148" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B148" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C148" s="24" t="s">
+        <v>357</v>
+      </c>
+      <c r="D148" s="86">
+        <v>4627190920862</v>
+      </c>
+      <c r="E148" s="24" t="s">
+        <v>358</v>
+      </c>
+      <c r="F148" s="24" t="s">
+        <v>346</v>
+      </c>
+      <c r="G148" s="25" t="s">
+        <v>333</v>
+      </c>
+      <c r="H148" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I148" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J148" s="28">
+        <v>10500</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A149" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B149" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C149" s="40" t="s">
+        <v>359</v>
+      </c>
+      <c r="D149" s="90">
+        <v>4627190923245</v>
+      </c>
+      <c r="E149" s="24" t="s">
+        <v>360</v>
+      </c>
+      <c r="F149" s="24" t="s">
+        <v>317</v>
+      </c>
+      <c r="G149" s="29" t="s">
+        <v>361</v>
+      </c>
+      <c r="H149" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I149" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J149" s="28">
+        <v>10760</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A150" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B150" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C150" s="40" t="s">
+        <v>362</v>
+      </c>
+      <c r="D150" s="90">
+        <v>4627190923252</v>
+      </c>
+      <c r="E150" s="24" t="s">
+        <v>363</v>
+      </c>
+      <c r="F150" s="24" t="s">
+        <v>321</v>
+      </c>
+      <c r="G150" s="29" t="s">
+        <v>361</v>
+      </c>
+      <c r="H150" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I150" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J150" s="28">
+        <v>10760</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A151" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B151" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C151" s="40" t="s">
+        <v>364</v>
+      </c>
+      <c r="D151" s="90">
+        <v>4627190923269</v>
+      </c>
+      <c r="E151" s="24" t="s">
+        <v>365</v>
+      </c>
+      <c r="F151" s="24" t="s">
+        <v>340</v>
+      </c>
+      <c r="G151" s="29" t="s">
+        <v>361</v>
+      </c>
+      <c r="H151" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I151" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J151" s="28">
+        <v>10760</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A152" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B152" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C152" s="40" t="s">
+        <v>366</v>
+      </c>
+      <c r="D152" s="90">
+        <v>4627190923276</v>
+      </c>
+      <c r="E152" s="24" t="s">
+        <v>367</v>
+      </c>
+      <c r="F152" s="24" t="s">
+        <v>343</v>
+      </c>
+      <c r="G152" s="29" t="s">
+        <v>361</v>
+      </c>
+      <c r="H152" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I152" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J152" s="28">
+        <v>10760</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A153" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B153" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C153" s="24" t="s">
+        <v>368</v>
+      </c>
+      <c r="D153" s="86">
+        <v>4627190920879</v>
+      </c>
+      <c r="E153" s="24" t="s">
+        <v>369</v>
+      </c>
+      <c r="F153" s="24" t="s">
+        <v>370</v>
+      </c>
+      <c r="G153" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H153" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I153" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J153" s="28">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A154" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B154" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C154" s="24" t="s">
+        <v>372</v>
+      </c>
+      <c r="D154" s="86">
+        <v>4627190920886</v>
+      </c>
+      <c r="E154" s="24" t="s">
+        <v>373</v>
+      </c>
+      <c r="F154" s="24" t="s">
+        <v>374</v>
+      </c>
+      <c r="G154" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H154" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I154" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J154" s="28">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A155" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B155" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C155" s="24" t="s">
+        <v>375</v>
+      </c>
+      <c r="D155" s="86">
+        <v>4627190920893</v>
+      </c>
+      <c r="E155" s="24" t="s">
+        <v>376</v>
+      </c>
+      <c r="F155" s="24" t="s">
+        <v>377</v>
+      </c>
+      <c r="G155" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H155" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I155" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J155" s="28">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A156" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B156" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C156" s="24" t="s">
+        <v>378</v>
+      </c>
+      <c r="D156" s="86">
+        <v>4627190920909</v>
+      </c>
+      <c r="E156" s="24" t="s">
+        <v>379</v>
+      </c>
+      <c r="F156" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="G156" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H156" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I156" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J156" s="28">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A157" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B157" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C157" s="24" t="s">
+        <v>381</v>
+      </c>
+      <c r="D157" s="86">
+        <v>4627190920916</v>
+      </c>
+      <c r="E157" s="24" t="s">
+        <v>382</v>
+      </c>
+      <c r="F157" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="G157" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H157" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I157" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J157" s="28">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A158" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B158" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C158" s="24" t="s">
+        <v>384</v>
+      </c>
+      <c r="D158" s="86">
+        <v>4627190920923</v>
+      </c>
+      <c r="E158" s="24" t="s">
+        <v>385</v>
+      </c>
+      <c r="F158" s="24" t="s">
+        <v>386</v>
+      </c>
+      <c r="G158" s="29" t="s">
+        <v>371</v>
+      </c>
+      <c r="H158" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I158" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J158" s="28">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A159" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B159" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C159" s="40" t="s">
+        <v>387</v>
+      </c>
+      <c r="D159" s="90">
+        <v>4627190923283</v>
+      </c>
+      <c r="E159" s="24" t="s">
+        <v>388</v>
+      </c>
+      <c r="F159" s="24" t="s">
+        <v>370</v>
+      </c>
+      <c r="G159" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="H159" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I159" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J159" s="28">
+        <v>7910</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A160" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B160" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C160" s="40" t="s">
+        <v>390</v>
+      </c>
+      <c r="D160" s="90">
+        <v>4627190923290</v>
+      </c>
+      <c r="E160" s="24" t="s">
+        <v>391</v>
+      </c>
+      <c r="F160" s="24" t="s">
+        <v>374</v>
+      </c>
+      <c r="G160" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="H160" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I160" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J160" s="28">
+        <v>7910</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A161" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B161" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C161" s="40" t="s">
+        <v>392</v>
+      </c>
+      <c r="D161" s="90">
+        <v>4627190923306</v>
+      </c>
+      <c r="E161" s="24" t="s">
+        <v>393</v>
+      </c>
+      <c r="F161" s="24" t="s">
+        <v>380</v>
+      </c>
+      <c r="G161" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="H161" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I161" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J161" s="28">
+        <v>7910</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A162" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B162" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C162" s="40" t="s">
+        <v>394</v>
+      </c>
+      <c r="D162" s="90">
+        <v>4627190923313</v>
+      </c>
+      <c r="E162" s="24" t="s">
+        <v>395</v>
+      </c>
+      <c r="F162" s="24" t="s">
+        <v>383</v>
+      </c>
+      <c r="G162" s="29" t="s">
+        <v>389</v>
+      </c>
+      <c r="H162" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I162" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J162" s="28">
+        <v>7910</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A163" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B163" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C163" s="17"/>
+      <c r="D163" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E163" s="17" t="s">
+        <v>396</v>
+      </c>
+      <c r="F163" s="17"/>
+      <c r="G163" s="18" t="e">
+        <v>#N/A</v>
+      </c>
+      <c r="H163" s="31"/>
+      <c r="I163" s="31"/>
+      <c r="J163" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A164" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B164" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C164" s="24" t="s">
+        <v>397</v>
+      </c>
+      <c r="D164" s="86">
+        <v>4627190920930</v>
+      </c>
+      <c r="E164" s="24" t="s">
+        <v>398</v>
+      </c>
+      <c r="F164" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G164" s="25" t="s">
+        <v>399</v>
+      </c>
+      <c r="H164" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I164" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J164" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A165" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B165" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C165" s="24" t="s">
+        <v>400</v>
+      </c>
+      <c r="D165" s="86">
+        <v>4627190920947</v>
+      </c>
+      <c r="E165" s="24" t="s">
+        <v>401</v>
+      </c>
+      <c r="F165" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G165" s="25" t="s">
+        <v>399</v>
+      </c>
+      <c r="H165" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I165" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J165" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A166" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B166" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C166" s="24" t="s">
+        <v>403</v>
+      </c>
+      <c r="D166" s="86">
+        <v>4627190920954</v>
+      </c>
+      <c r="E166" s="24" t="s">
+        <v>404</v>
+      </c>
+      <c r="F166" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="G166" s="25" t="s">
+        <v>399</v>
+      </c>
+      <c r="H166" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I166" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J166" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A167" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B167" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C167" s="24" t="s">
+        <v>406</v>
+      </c>
+      <c r="D167" s="86">
+        <v>4627190920961</v>
+      </c>
+      <c r="E167" s="24" t="s">
+        <v>407</v>
+      </c>
+      <c r="F167" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="G167" s="25" t="s">
+        <v>399</v>
+      </c>
+      <c r="H167" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I167" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J167" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A168" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B168" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C168" s="24" t="s">
+        <v>409</v>
+      </c>
+      <c r="D168" s="86">
+        <v>4627190920978</v>
+      </c>
+      <c r="E168" s="24" t="s">
+        <v>410</v>
+      </c>
+      <c r="F168" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G168" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="H168" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I168" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J168" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A169" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B169" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C169" s="24" t="s">
+        <v>412</v>
+      </c>
+      <c r="D169" s="86">
+        <v>4627190920985</v>
+      </c>
+      <c r="E169" s="24" t="s">
+        <v>413</v>
+      </c>
+      <c r="F169" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G169" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="H169" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I169" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J169" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A170" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B170" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C170" s="24" t="s">
+        <v>414</v>
+      </c>
+      <c r="D170" s="86">
+        <v>4627190920992</v>
+      </c>
+      <c r="E170" s="24" t="s">
+        <v>415</v>
+      </c>
+      <c r="F170" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G170" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="H170" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I170" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J170" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A171" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B171" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C171" s="24" t="s">
+        <v>416</v>
+      </c>
+      <c r="D171" s="86">
+        <v>4627190921005</v>
+      </c>
+      <c r="E171" s="24" t="s">
+        <v>417</v>
+      </c>
+      <c r="F171" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G171" s="25" t="s">
+        <v>411</v>
+      </c>
+      <c r="H171" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I171" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J171" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A172" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B172" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C172" s="17"/>
+      <c r="D172" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E172" s="17" t="s">
+        <v>418</v>
+      </c>
+      <c r="F172" s="17"/>
+      <c r="G172" s="18"/>
+      <c r="H172" s="31"/>
+      <c r="I172" s="31"/>
+      <c r="J172" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="173" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A173" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B173" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C173" s="40" t="s">
+        <v>419</v>
+      </c>
+      <c r="D173" s="90">
+        <v>4627190921012</v>
+      </c>
+      <c r="E173" s="40" t="s">
+        <v>420</v>
+      </c>
+      <c r="F173" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="G173" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="H173" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I173" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J173" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A174" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B174" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C174" s="40" t="s">
+        <v>422</v>
+      </c>
+      <c r="D174" s="90">
+        <v>4627190921029</v>
+      </c>
+      <c r="E174" s="40" t="s">
+        <v>423</v>
+      </c>
+      <c r="F174" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="G174" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="H174" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I174" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J174" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A175" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B175" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C175" s="40" t="s">
+        <v>424</v>
+      </c>
+      <c r="D175" s="90">
+        <v>4627190921036</v>
+      </c>
+      <c r="E175" s="40" t="s">
+        <v>425</v>
+      </c>
+      <c r="F175" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="G175" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="H175" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I175" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J175" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A176" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B176" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C176" s="40" t="s">
+        <v>426</v>
+      </c>
+      <c r="D176" s="90">
+        <v>4627190921043</v>
+      </c>
+      <c r="E176" s="40" t="s">
+        <v>427</v>
+      </c>
+      <c r="F176" s="40" t="s">
+        <v>97</v>
+      </c>
+      <c r="G176" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="H176" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I176" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J176" s="28">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A177" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B177" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C177" s="40" t="s">
+        <v>428</v>
+      </c>
+      <c r="D177" s="90">
+        <v>4627190921050</v>
+      </c>
+      <c r="E177" s="40" t="s">
+        <v>429</v>
+      </c>
+      <c r="F177" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="G177" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="H177" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I177" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J177" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A178" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B178" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C178" s="40" t="s">
+        <v>431</v>
+      </c>
+      <c r="D178" s="90">
+        <v>4627190921067</v>
+      </c>
+      <c r="E178" s="40" t="s">
+        <v>432</v>
+      </c>
+      <c r="F178" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G178" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="H178" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I178" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J178" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A179" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B179" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C179" s="40" t="s">
+        <v>433</v>
+      </c>
+      <c r="D179" s="90">
+        <v>4627190921074</v>
+      </c>
+      <c r="E179" s="40" t="s">
+        <v>434</v>
+      </c>
+      <c r="F179" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G179" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="H179" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I179" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J179" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A180" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B180" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C180" s="40" t="s">
+        <v>435</v>
+      </c>
+      <c r="D180" s="90">
+        <v>4627190921081</v>
+      </c>
+      <c r="E180" s="40" t="s">
+        <v>436</v>
+      </c>
+      <c r="F180" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G180" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="H180" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I180" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J180" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A181" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B181" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C181" s="17"/>
+      <c r="D181" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E181" s="17" t="s">
+        <v>437</v>
+      </c>
+      <c r="F181" s="17"/>
+      <c r="G181" s="18"/>
+      <c r="H181" s="31"/>
+      <c r="I181" s="31"/>
+      <c r="J181" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="182" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A182" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B182" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C182" s="24" t="s">
+        <v>438</v>
+      </c>
+      <c r="D182" s="86">
+        <v>4627190921098</v>
+      </c>
+      <c r="E182" s="24" t="s">
+        <v>439</v>
+      </c>
+      <c r="F182" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G182" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="H182" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I182" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J182" s="28">
+        <v>5940</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A183" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B183" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C183" s="24" t="s">
+        <v>441</v>
+      </c>
+      <c r="D183" s="86">
+        <v>4627190921104</v>
+      </c>
+      <c r="E183" s="24" t="s">
+        <v>442</v>
+      </c>
+      <c r="F183" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G183" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="H183" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I183" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J183" s="28">
+        <v>5940</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A184" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B184" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C184" s="24" t="s">
+        <v>443</v>
+      </c>
+      <c r="D184" s="86">
+        <v>4627190921111</v>
+      </c>
+      <c r="E184" s="24" t="s">
+        <v>444</v>
+      </c>
+      <c r="F184" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="G184" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="H184" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I184" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J184" s="28">
+        <v>5940</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A185" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B185" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C185" s="24" t="s">
+        <v>445</v>
+      </c>
+      <c r="D185" s="86">
+        <v>4627190921128</v>
+      </c>
+      <c r="E185" s="24" t="s">
+        <v>446</v>
+      </c>
+      <c r="F185" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="G185" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="H185" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I185" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J185" s="28">
+        <v>5940</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A186" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B186" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C186" s="24" t="s">
+        <v>447</v>
+      </c>
+      <c r="D186" s="86">
+        <v>4627190921135</v>
+      </c>
+      <c r="E186" s="24" t="s">
+        <v>448</v>
+      </c>
+      <c r="F186" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G186" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="H186" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I186" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J186" s="28">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A187" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B187" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C187" s="24" t="s">
+        <v>450</v>
+      </c>
+      <c r="D187" s="86">
+        <v>4627190921142</v>
+      </c>
+      <c r="E187" s="24" t="s">
+        <v>451</v>
+      </c>
+      <c r="F187" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="G187" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="H187" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I187" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J187" s="28">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A188" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B188" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C188" s="24" t="s">
+        <v>453</v>
+      </c>
+      <c r="D188" s="86">
+        <v>4627190921159</v>
+      </c>
+      <c r="E188" s="24" t="s">
+        <v>454</v>
+      </c>
+      <c r="F188" s="24" t="s">
+        <v>455</v>
+      </c>
+      <c r="G188" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="H188" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I188" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J188" s="28">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A189" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B189" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C189" s="24" t="s">
+        <v>456</v>
+      </c>
+      <c r="D189" s="86">
+        <v>4627190921166</v>
+      </c>
+      <c r="E189" s="24" t="s">
+        <v>457</v>
+      </c>
+      <c r="F189" s="24" t="s">
+        <v>458</v>
+      </c>
+      <c r="G189" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="H189" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I189" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J189" s="28">
+        <v>6020</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A190" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B190" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C190" s="17"/>
+      <c r="D190" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E190" s="17" t="s">
+        <v>459</v>
+      </c>
+      <c r="F190" s="17"/>
+      <c r="G190" s="18"/>
+      <c r="H190" s="31"/>
+      <c r="I190" s="31"/>
+      <c r="J190" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="191" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A191" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B191" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C191" s="35" t="s">
+        <v>460</v>
+      </c>
+      <c r="D191" s="87">
+        <v>4627190924136</v>
+      </c>
+      <c r="E191" s="35" t="s">
+        <v>461</v>
+      </c>
+      <c r="F191" s="35" t="s">
+        <v>462</v>
+      </c>
+      <c r="G191" s="37" t="s">
+        <v>463</v>
+      </c>
+      <c r="H191" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I191" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J191" s="28">
+        <v>7730</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A192" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B192" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C192" s="35" t="s">
+        <v>464</v>
+      </c>
+      <c r="D192" s="87">
+        <v>4627190924143</v>
+      </c>
+      <c r="E192" s="35" t="s">
+        <v>465</v>
+      </c>
+      <c r="F192" s="35" t="s">
+        <v>466</v>
+      </c>
+      <c r="G192" s="37" t="s">
+        <v>463</v>
+      </c>
+      <c r="H192" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I192" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J192" s="28">
+        <v>7730</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A193" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B193" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C193" s="35" t="s">
+        <v>467</v>
+      </c>
+      <c r="D193" s="87">
+        <v>4627190924198</v>
+      </c>
+      <c r="E193" s="35" t="s">
+        <v>468</v>
+      </c>
+      <c r="F193" s="35" t="s">
+        <v>462</v>
+      </c>
+      <c r="G193" s="37" t="s">
+        <v>469</v>
+      </c>
+      <c r="H193" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I193" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J193" s="28">
+        <v>7730</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A194" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B194" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C194" s="35" t="s">
+        <v>470</v>
+      </c>
+      <c r="D194" s="87">
+        <v>4627190924204</v>
+      </c>
+      <c r="E194" s="35" t="s">
+        <v>471</v>
+      </c>
+      <c r="F194" s="35" t="s">
+        <v>466</v>
+      </c>
+      <c r="G194" s="37" t="s">
+        <v>469</v>
+      </c>
+      <c r="H194" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I194" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J194" s="28">
+        <v>7730</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A195" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B195" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C195" s="35" t="s">
+        <v>472</v>
+      </c>
+      <c r="D195" s="87">
+        <v>4627190924174</v>
+      </c>
+      <c r="E195" s="35" t="s">
+        <v>473</v>
+      </c>
+      <c r="F195" s="35" t="s">
+        <v>462</v>
+      </c>
+      <c r="G195" s="37" t="s">
+        <v>474</v>
+      </c>
+      <c r="H195" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I195" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J195" s="28">
+        <v>7730</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A196" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B196" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C196" s="35" t="s">
+        <v>475</v>
+      </c>
+      <c r="D196" s="87">
+        <v>4627190924181</v>
+      </c>
+      <c r="E196" s="35" t="s">
+        <v>476</v>
+      </c>
+      <c r="F196" s="35" t="s">
+        <v>466</v>
+      </c>
+      <c r="G196" s="37" t="s">
+        <v>474</v>
+      </c>
+      <c r="H196" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I196" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J196" s="28">
+        <v>7730</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A197" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B197" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C197" s="35" t="s">
+        <v>477</v>
+      </c>
+      <c r="D197" s="87">
+        <v>4627190924150</v>
+      </c>
+      <c r="E197" s="35" t="s">
+        <v>478</v>
+      </c>
+      <c r="F197" s="35" t="s">
+        <v>479</v>
+      </c>
+      <c r="G197" s="37" t="s">
+        <v>480</v>
+      </c>
+      <c r="H197" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I197" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J197" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A198" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B198" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C198" s="35" t="s">
+        <v>481</v>
+      </c>
+      <c r="D198" s="87">
+        <v>4627190924167</v>
+      </c>
+      <c r="E198" s="35" t="s">
+        <v>482</v>
+      </c>
+      <c r="F198" s="35" t="s">
+        <v>483</v>
+      </c>
+      <c r="G198" s="37" t="s">
+        <v>480</v>
+      </c>
+      <c r="H198" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I198" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J198" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A199" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B199" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C199" s="35" t="s">
+        <v>484</v>
+      </c>
+      <c r="D199" s="87">
+        <v>4627190924235</v>
+      </c>
+      <c r="E199" s="35" t="s">
+        <v>485</v>
+      </c>
+      <c r="F199" s="35" t="s">
+        <v>479</v>
+      </c>
+      <c r="G199" s="37" t="s">
+        <v>486</v>
+      </c>
+      <c r="H199" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I199" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J199" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A200" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B200" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C200" s="35" t="s">
+        <v>487</v>
+      </c>
+      <c r="D200" s="87">
+        <v>4627190924242</v>
+      </c>
+      <c r="E200" s="35" t="s">
+        <v>488</v>
+      </c>
+      <c r="F200" s="35" t="s">
+        <v>483</v>
+      </c>
+      <c r="G200" s="37" t="s">
+        <v>486</v>
+      </c>
+      <c r="H200" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I200" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J200" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A201" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B201" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C201" s="35" t="s">
+        <v>489</v>
+      </c>
+      <c r="D201" s="87">
+        <v>4627190924211</v>
+      </c>
+      <c r="E201" s="35" t="s">
+        <v>490</v>
+      </c>
+      <c r="F201" s="35" t="s">
+        <v>479</v>
+      </c>
+      <c r="G201" s="37" t="s">
+        <v>491</v>
+      </c>
+      <c r="H201" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I201" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J201" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A202" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B202" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C202" s="35" t="s">
+        <v>492</v>
+      </c>
+      <c r="D202" s="87">
+        <v>4627190924228</v>
+      </c>
+      <c r="E202" s="35" t="s">
+        <v>493</v>
+      </c>
+      <c r="F202" s="35" t="s">
+        <v>483</v>
+      </c>
+      <c r="G202" s="37" t="s">
+        <v>491</v>
+      </c>
+      <c r="H202" s="43" t="s">
+        <v>70</v>
+      </c>
+      <c r="I202" s="44" t="s">
+        <v>24</v>
+      </c>
+      <c r="J202" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A203" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B203" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C203" s="17"/>
+      <c r="D203" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E203" s="17" t="s">
+        <v>494</v>
+      </c>
+      <c r="F203" s="17"/>
+      <c r="G203" s="18"/>
+      <c r="H203" s="31"/>
+      <c r="I203" s="31"/>
+      <c r="J203" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A204" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B204" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C204" s="24" t="s">
+        <v>495</v>
+      </c>
+      <c r="D204" s="86">
+        <v>4627190921173</v>
+      </c>
+      <c r="E204" s="24" t="s">
+        <v>496</v>
+      </c>
+      <c r="F204" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G204" s="25" t="s">
+        <v>497</v>
+      </c>
+      <c r="H204" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I204" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J204" s="28">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A205" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B205" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C205" s="24" t="s">
+        <v>498</v>
+      </c>
+      <c r="D205" s="86">
+        <v>4627190921180</v>
+      </c>
+      <c r="E205" s="24" t="s">
+        <v>499</v>
+      </c>
+      <c r="F205" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G205" s="25" t="s">
+        <v>497</v>
+      </c>
+      <c r="H205" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I205" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J205" s="28">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A206" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B206" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C206" s="24" t="s">
+        <v>500</v>
+      </c>
+      <c r="D206" s="86">
+        <v>4627190921197</v>
+      </c>
+      <c r="E206" s="24" t="s">
+        <v>501</v>
+      </c>
+      <c r="F206" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="G206" s="25" t="s">
+        <v>497</v>
+      </c>
+      <c r="H206" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I206" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J206" s="28">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A207" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B207" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C207" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="D207" s="86">
+        <v>4627190921203</v>
+      </c>
+      <c r="E207" s="24" t="s">
+        <v>503</v>
+      </c>
+      <c r="F207" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="G207" s="25" t="s">
+        <v>497</v>
+      </c>
+      <c r="H207" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I207" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J207" s="28">
+        <v>4910</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A208" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B208" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C208" s="24" t="s">
+        <v>504</v>
+      </c>
+      <c r="D208" s="86">
+        <v>4627190921210</v>
+      </c>
+      <c r="E208" s="24" t="s">
+        <v>505</v>
+      </c>
+      <c r="F208" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G208" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H208" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I208" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J208" s="28">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A209" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B209" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C209" s="24" t="s">
+        <v>507</v>
+      </c>
+      <c r="D209" s="86">
+        <v>4627190921227</v>
+      </c>
+      <c r="E209" s="24" t="s">
+        <v>508</v>
+      </c>
+      <c r="F209" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="G209" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H209" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I209" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J209" s="28">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A210" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B210" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C210" s="24" t="s">
+        <v>509</v>
+      </c>
+      <c r="D210" s="86">
+        <v>4627190921234</v>
+      </c>
+      <c r="E210" s="24" t="s">
+        <v>510</v>
+      </c>
+      <c r="F210" s="24" t="s">
+        <v>455</v>
+      </c>
+      <c r="G210" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H210" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I210" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J210" s="28">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A211" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B211" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C211" s="24" t="s">
+        <v>511</v>
+      </c>
+      <c r="D211" s="86">
+        <v>4627190921241</v>
+      </c>
+      <c r="E211" s="24" t="s">
+        <v>512</v>
+      </c>
+      <c r="F211" s="24" t="s">
+        <v>458</v>
+      </c>
+      <c r="G211" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H211" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I211" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J211" s="28">
+        <v>5020</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A212" s="30" t="s">
+        <v>513</v>
+      </c>
+      <c r="B212" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C212" s="17"/>
+      <c r="D212" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E212" s="17" t="s">
+        <v>514</v>
+      </c>
+      <c r="F212" s="17"/>
+      <c r="G212" s="18"/>
+      <c r="H212" s="31"/>
+      <c r="I212" s="31"/>
+      <c r="J212" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A213" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="B213" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C213" s="24" t="s">
+        <v>515</v>
+      </c>
+      <c r="D213" s="86">
+        <v>4627190921258</v>
+      </c>
+      <c r="E213" s="24" t="s">
+        <v>516</v>
+      </c>
+      <c r="F213" s="24" t="s">
+        <v>517</v>
+      </c>
+      <c r="G213" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="H213" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I213" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J213" s="28">
+        <v>6560</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A214" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="B214" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C214" s="24" t="s">
+        <v>519</v>
+      </c>
+      <c r="D214" s="86">
+        <v>4627190921265</v>
+      </c>
+      <c r="E214" s="24" t="s">
+        <v>520</v>
+      </c>
+      <c r="F214" s="24" t="s">
+        <v>521</v>
+      </c>
+      <c r="G214" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="H214" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I214" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J214" s="28">
+        <v>6560</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A215" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="B215" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C215" s="24" t="s">
+        <v>522</v>
+      </c>
+      <c r="D215" s="86">
+        <v>4627190921272</v>
+      </c>
+      <c r="E215" s="24" t="s">
+        <v>523</v>
+      </c>
+      <c r="F215" s="24" t="s">
+        <v>524</v>
+      </c>
+      <c r="G215" s="25" t="s">
+        <v>518</v>
+      </c>
+      <c r="H215" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I215" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J215" s="28">
+        <v>6560</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A216" s="30" t="s">
+        <v>513</v>
+      </c>
+      <c r="B216" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C216" s="17"/>
+      <c r="D216" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E216" s="17" t="s">
+        <v>525</v>
+      </c>
+      <c r="F216" s="17"/>
+      <c r="G216" s="18"/>
+      <c r="H216" s="31"/>
+      <c r="I216" s="31"/>
+      <c r="J216" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="217" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A217" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="B217" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C217" s="40" t="s">
+        <v>526</v>
+      </c>
+      <c r="D217" s="91">
+        <v>4627190923573</v>
+      </c>
+      <c r="E217" s="40" t="s">
+        <v>527</v>
+      </c>
+      <c r="F217" s="40" t="s">
+        <v>402</v>
+      </c>
+      <c r="G217" s="29" t="s">
+        <v>528</v>
+      </c>
+      <c r="H217" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I217" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J217" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A218" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="B218" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C218" s="40" t="s">
+        <v>529</v>
+      </c>
+      <c r="D218" s="91">
+        <v>4627190923580</v>
+      </c>
+      <c r="E218" s="40" t="s">
+        <v>530</v>
+      </c>
+      <c r="F218" s="40" t="s">
+        <v>405</v>
+      </c>
+      <c r="G218" s="29" t="s">
+        <v>528</v>
+      </c>
+      <c r="H218" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I218" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J218" s="28">
+        <v>7930</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A219" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="B219" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C219" s="40" t="s">
+        <v>531</v>
+      </c>
+      <c r="D219" s="91">
+        <v>4627190923597</v>
+      </c>
+      <c r="E219" s="40" t="s">
+        <v>532</v>
+      </c>
+      <c r="F219" s="40" t="s">
+        <v>452</v>
+      </c>
+      <c r="G219" s="29" t="s">
+        <v>533</v>
+      </c>
+      <c r="H219" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I219" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J219" s="28">
+        <v>6990</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A220" s="23" t="s">
+        <v>513</v>
+      </c>
+      <c r="B220" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C220" s="40" t="s">
+        <v>534</v>
+      </c>
+      <c r="D220" s="91">
+        <v>4627190923603</v>
+      </c>
+      <c r="E220" s="40" t="s">
+        <v>535</v>
+      </c>
+      <c r="F220" s="40" t="s">
+        <v>455</v>
+      </c>
+      <c r="G220" s="29" t="s">
+        <v>533</v>
+      </c>
+      <c r="H220" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I220" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J220" s="28">
+        <v>6990</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A221" s="30" t="s">
+        <v>536</v>
+      </c>
+      <c r="B221" s="30" t="s">
+        <v>83</v>
+      </c>
+      <c r="C221" s="17"/>
+      <c r="D221" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E221" s="17" t="s">
+        <v>537</v>
+      </c>
+      <c r="F221" s="17"/>
+      <c r="G221" s="18"/>
+      <c r="H221" s="31"/>
+      <c r="I221" s="31"/>
+      <c r="J221" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A222" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B222" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C222" s="24" t="s">
+        <v>538</v>
+      </c>
+      <c r="D222" s="86">
+        <v>4627190921289</v>
+      </c>
+      <c r="E222" s="24" t="s">
+        <v>539</v>
+      </c>
+      <c r="F222" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G222" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="H222" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I222" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J222" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A223" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B223" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C223" s="24" t="s">
+        <v>541</v>
+      </c>
+      <c r="D223" s="86">
+        <v>4627190921296</v>
+      </c>
+      <c r="E223" s="24" t="s">
+        <v>542</v>
+      </c>
+      <c r="F223" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G223" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="H223" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I223" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J223" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A224" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B224" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C224" s="24" t="s">
+        <v>543</v>
+      </c>
+      <c r="D224" s="86">
+        <v>4627190921302</v>
+      </c>
+      <c r="E224" s="24" t="s">
+        <v>544</v>
+      </c>
+      <c r="F224" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="G224" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="H224" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I224" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J224" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A225" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B225" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C225" s="24" t="s">
+        <v>545</v>
+      </c>
+      <c r="D225" s="86">
+        <v>4627190921319</v>
+      </c>
+      <c r="E225" s="24" t="s">
+        <v>546</v>
+      </c>
+      <c r="F225" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="G225" s="25" t="s">
+        <v>540</v>
+      </c>
+      <c r="H225" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I225" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J225" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A226" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B226" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C226" s="24" t="s">
+        <v>547</v>
+      </c>
+      <c r="D226" s="86">
+        <v>4627190921326</v>
+      </c>
+      <c r="E226" s="24" t="s">
+        <v>548</v>
+      </c>
+      <c r="F226" s="24" t="s">
+        <v>549</v>
+      </c>
+      <c r="G226" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="H226" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I226" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J226" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A227" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B227" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C227" s="24" t="s">
+        <v>551</v>
+      </c>
+      <c r="D227" s="86">
+        <v>4627190921333</v>
+      </c>
+      <c r="E227" s="24" t="s">
+        <v>552</v>
+      </c>
+      <c r="F227" s="24" t="s">
+        <v>553</v>
+      </c>
+      <c r="G227" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="H227" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I227" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J227" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A228" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B228" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C228" s="24" t="s">
+        <v>554</v>
+      </c>
+      <c r="D228" s="86">
+        <v>4627190921340</v>
+      </c>
+      <c r="E228" s="24" t="s">
+        <v>555</v>
+      </c>
+      <c r="F228" s="24" t="s">
+        <v>556</v>
+      </c>
+      <c r="G228" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="H228" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I228" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J228" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A229" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B229" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C229" s="24" t="s">
+        <v>557</v>
+      </c>
+      <c r="D229" s="86">
+        <v>4627190921357</v>
+      </c>
+      <c r="E229" s="24" t="s">
+        <v>558</v>
+      </c>
+      <c r="F229" s="24" t="s">
+        <v>559</v>
+      </c>
+      <c r="G229" s="25" t="s">
+        <v>550</v>
+      </c>
+      <c r="H229" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I229" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J229" s="28">
+        <v>6500</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A230" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B230" s="30" t="s">
+        <v>560</v>
+      </c>
+      <c r="C230" s="17"/>
+      <c r="D230" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E230" s="17" t="s">
+        <v>561</v>
+      </c>
+      <c r="F230" s="17"/>
+      <c r="G230" s="18"/>
+      <c r="H230" s="31"/>
+      <c r="I230" s="31"/>
+      <c r="J230" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A231" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B231" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C231" s="40" t="s">
+        <v>562</v>
+      </c>
+      <c r="D231" s="90">
+        <v>4627190930236</v>
+      </c>
+      <c r="E231" s="40" t="s">
+        <v>563</v>
+      </c>
+      <c r="F231" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G231" s="45" t="s">
+        <v>565</v>
+      </c>
+      <c r="H231" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I231" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J231" s="28">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A232" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B232" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C232" s="40" t="s">
+        <v>566</v>
+      </c>
+      <c r="D232" s="90">
+        <v>4627190930243</v>
+      </c>
+      <c r="E232" s="40" t="s">
+        <v>567</v>
+      </c>
+      <c r="F232" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G232" s="45" t="s">
+        <v>569</v>
+      </c>
+      <c r="H232" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I232" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J232" s="28">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A233" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B233" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C233" s="40" t="s">
+        <v>570</v>
+      </c>
+      <c r="D233" s="90">
+        <v>4627190930250</v>
+      </c>
+      <c r="E233" s="40" t="s">
+        <v>571</v>
+      </c>
+      <c r="F233" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G233" s="45" t="s">
+        <v>572</v>
+      </c>
+      <c r="H233" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I233" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J233" s="28">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A234" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B234" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C234" s="40" t="s">
+        <v>573</v>
+      </c>
+      <c r="D234" s="90">
+        <v>4627190930267</v>
+      </c>
+      <c r="E234" s="40" t="s">
+        <v>574</v>
+      </c>
+      <c r="F234" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G234" s="45" t="s">
+        <v>575</v>
+      </c>
+      <c r="H234" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I234" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J234" s="28">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A235" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B235" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C235" s="40" t="s">
+        <v>576</v>
+      </c>
+      <c r="D235" s="90">
+        <v>4627190930274</v>
+      </c>
+      <c r="E235" s="40" t="s">
+        <v>577</v>
+      </c>
+      <c r="F235" s="40" t="s">
+        <v>578</v>
+      </c>
+      <c r="G235" s="45" t="s">
+        <v>565</v>
+      </c>
+      <c r="H235" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I235" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J235" s="28">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A236" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B236" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C236" s="40" t="s">
+        <v>579</v>
+      </c>
+      <c r="D236" s="90">
+        <v>4627190930281</v>
+      </c>
+      <c r="E236" s="40" t="s">
+        <v>580</v>
+      </c>
+      <c r="F236" s="40" t="s">
+        <v>581</v>
+      </c>
+      <c r="G236" s="45" t="s">
+        <v>569</v>
+      </c>
+      <c r="H236" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I236" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J236" s="28">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A237" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B237" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C237" s="40" t="s">
+        <v>582</v>
+      </c>
+      <c r="D237" s="90">
+        <v>4627190930298</v>
+      </c>
+      <c r="E237" s="40" t="s">
+        <v>583</v>
+      </c>
+      <c r="F237" s="40" t="s">
+        <v>578</v>
+      </c>
+      <c r="G237" s="45" t="s">
+        <v>572</v>
+      </c>
+      <c r="H237" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I237" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J237" s="28">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A238" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B238" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C238" s="40" t="s">
+        <v>584</v>
+      </c>
+      <c r="D238" s="90">
+        <v>4627190930304</v>
+      </c>
+      <c r="E238" s="40" t="s">
+        <v>585</v>
+      </c>
+      <c r="F238" s="40" t="s">
+        <v>581</v>
+      </c>
+      <c r="G238" s="45" t="s">
+        <v>575</v>
+      </c>
+      <c r="H238" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I238" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J238" s="28">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A239" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B239" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C239" s="40" t="s">
+        <v>586</v>
+      </c>
+      <c r="D239" s="90">
+        <v>4627190930311</v>
+      </c>
+      <c r="E239" s="40" t="s">
+        <v>587</v>
+      </c>
+      <c r="F239" s="40" t="s">
+        <v>588</v>
+      </c>
+      <c r="G239" s="45" t="s">
+        <v>565</v>
+      </c>
+      <c r="H239" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I239" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J239" s="28">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A240" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B240" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C240" s="40" t="s">
+        <v>589</v>
+      </c>
+      <c r="D240" s="90">
+        <v>4627190930328</v>
+      </c>
+      <c r="E240" s="40" t="s">
+        <v>590</v>
+      </c>
+      <c r="F240" s="40" t="s">
+        <v>591</v>
+      </c>
+      <c r="G240" s="45" t="s">
+        <v>569</v>
+      </c>
+      <c r="H240" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I240" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J240" s="28">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A241" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B241" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C241" s="40" t="s">
+        <v>592</v>
+      </c>
+      <c r="D241" s="90">
+        <v>4627190930335</v>
+      </c>
+      <c r="E241" s="40" t="s">
+        <v>593</v>
+      </c>
+      <c r="F241" s="40" t="s">
+        <v>588</v>
+      </c>
+      <c r="G241" s="45" t="s">
+        <v>572</v>
+      </c>
+      <c r="H241" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I241" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J241" s="28">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A242" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B242" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C242" s="40" t="s">
+        <v>594</v>
+      </c>
+      <c r="D242" s="90">
+        <v>4627190930342</v>
+      </c>
+      <c r="E242" s="40" t="s">
+        <v>595</v>
+      </c>
+      <c r="F242" s="40" t="s">
+        <v>591</v>
+      </c>
+      <c r="G242" s="45" t="s">
+        <v>575</v>
+      </c>
+      <c r="H242" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I242" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J242" s="28">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A243" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B243" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C243" s="40" t="s">
+        <v>596</v>
+      </c>
+      <c r="D243" s="90">
+        <v>4627190930359</v>
+      </c>
+      <c r="E243" s="40" t="s">
+        <v>597</v>
+      </c>
+      <c r="F243" s="40" t="s">
+        <v>598</v>
+      </c>
+      <c r="G243" s="45" t="s">
+        <v>565</v>
+      </c>
+      <c r="H243" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I243" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J243" s="28">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A244" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B244" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C244" s="40" t="s">
+        <v>599</v>
+      </c>
+      <c r="D244" s="90">
+        <v>4627190930366</v>
+      </c>
+      <c r="E244" s="40" t="s">
+        <v>600</v>
+      </c>
+      <c r="F244" s="40" t="s">
+        <v>601</v>
+      </c>
+      <c r="G244" s="45" t="s">
+        <v>569</v>
+      </c>
+      <c r="H244" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I244" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J244" s="28">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A245" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B245" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C245" s="40" t="s">
+        <v>602</v>
+      </c>
+      <c r="D245" s="90">
+        <v>4627190930373</v>
+      </c>
+      <c r="E245" s="40" t="s">
+        <v>603</v>
+      </c>
+      <c r="F245" s="40" t="s">
+        <v>598</v>
+      </c>
+      <c r="G245" s="45" t="s">
+        <v>572</v>
+      </c>
+      <c r="H245" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I245" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J245" s="28">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A246" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B246" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C246" s="40" t="s">
+        <v>604</v>
+      </c>
+      <c r="D246" s="90">
+        <v>4627190930380</v>
+      </c>
+      <c r="E246" s="40" t="s">
+        <v>605</v>
+      </c>
+      <c r="F246" s="40" t="s">
+        <v>601</v>
+      </c>
+      <c r="G246" s="45" t="s">
+        <v>575</v>
+      </c>
+      <c r="H246" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I246" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J246" s="28">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A247" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B247" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C247" s="40" t="s">
+        <v>606</v>
+      </c>
+      <c r="D247" s="90">
+        <v>4627190930397</v>
+      </c>
+      <c r="E247" s="40" t="s">
+        <v>607</v>
+      </c>
+      <c r="F247" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G247" s="45" t="s">
+        <v>608</v>
+      </c>
+      <c r="H247" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I247" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J247" s="28">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A248" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B248" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C248" s="40" t="s">
+        <v>609</v>
+      </c>
+      <c r="D248" s="90">
+        <v>4627190930403</v>
+      </c>
+      <c r="E248" s="40" t="s">
+        <v>610</v>
+      </c>
+      <c r="F248" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G248" s="45" t="s">
+        <v>611</v>
+      </c>
+      <c r="H248" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I248" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J248" s="28">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A249" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B249" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C249" s="40" t="s">
+        <v>612</v>
+      </c>
+      <c r="D249" s="90">
+        <v>4627190930410</v>
+      </c>
+      <c r="E249" s="40" t="s">
+        <v>613</v>
+      </c>
+      <c r="F249" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="G249" s="45" t="s">
+        <v>615</v>
+      </c>
+      <c r="H249" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I249" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J249" s="28">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A250" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B250" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C250" s="40" t="s">
+        <v>616</v>
+      </c>
+      <c r="D250" s="90">
+        <v>4627190930427</v>
+      </c>
+      <c r="E250" s="40" t="s">
+        <v>617</v>
+      </c>
+      <c r="F250" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G250" s="45" t="s">
+        <v>618</v>
+      </c>
+      <c r="H250" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I250" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J250" s="28">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A251" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B251" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C251" s="40" t="s">
+        <v>619</v>
+      </c>
+      <c r="D251" s="90">
+        <v>4627190930434</v>
+      </c>
+      <c r="E251" s="40" t="s">
+        <v>620</v>
+      </c>
+      <c r="F251" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="G251" s="45" t="s">
+        <v>621</v>
+      </c>
+      <c r="H251" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I251" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J251" s="28">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A252" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B252" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C252" s="40" t="s">
+        <v>622</v>
+      </c>
+      <c r="D252" s="90">
+        <v>4627190930441</v>
+      </c>
+      <c r="E252" s="40" t="s">
+        <v>623</v>
+      </c>
+      <c r="F252" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="G252" s="45" t="s">
+        <v>624</v>
+      </c>
+      <c r="H252" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I252" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J252" s="28">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A253" s="23" t="s">
+        <v>625</v>
+      </c>
+      <c r="B253" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C253" s="40" t="s">
+        <v>626</v>
+      </c>
+      <c r="D253" s="90">
+        <v>4627190930458</v>
+      </c>
+      <c r="E253" s="40" t="s">
+        <v>627</v>
+      </c>
+      <c r="F253" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G253" s="45" t="s">
+        <v>628</v>
+      </c>
+      <c r="H253" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I253" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J253" s="28">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A254" s="23" t="s">
+        <v>625</v>
+      </c>
+      <c r="B254" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C254" s="40" t="s">
+        <v>629</v>
+      </c>
+      <c r="D254" s="90">
+        <v>4627190930465</v>
+      </c>
+      <c r="E254" s="40" t="s">
+        <v>630</v>
+      </c>
+      <c r="F254" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G254" s="45" t="s">
+        <v>631</v>
+      </c>
+      <c r="H254" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I254" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J254" s="28">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A255" s="23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B255" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C255" s="40" t="s">
+        <v>633</v>
+      </c>
+      <c r="D255" s="90">
+        <v>4627190930472</v>
+      </c>
+      <c r="E255" s="40" t="s">
+        <v>634</v>
+      </c>
+      <c r="F255" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G255" s="45" t="s">
+        <v>635</v>
+      </c>
+      <c r="H255" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I255" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J255" s="28">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A256" s="23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B256" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C256" s="40" t="s">
+        <v>636</v>
+      </c>
+      <c r="D256" s="90">
+        <v>4627190930489</v>
+      </c>
+      <c r="E256" s="40" t="s">
+        <v>637</v>
+      </c>
+      <c r="F256" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G256" s="45" t="s">
+        <v>638</v>
+      </c>
+      <c r="H256" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I256" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J256" s="28">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A257" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B257" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C257" s="40" t="s">
+        <v>639</v>
+      </c>
+      <c r="D257" s="90">
+        <v>4627190930496</v>
+      </c>
+      <c r="E257" s="40" t="s">
+        <v>640</v>
+      </c>
+      <c r="F257" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G257" s="45">
+        <v>8450006728</v>
+      </c>
+      <c r="H257" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I257" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J257" s="28">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A258" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B258" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C258" s="40" t="s">
+        <v>641</v>
+      </c>
+      <c r="D258" s="90">
+        <v>4627190930502</v>
+      </c>
+      <c r="E258" s="40" t="s">
+        <v>642</v>
+      </c>
+      <c r="F258" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="G258" s="45">
+        <v>8450006728</v>
+      </c>
+      <c r="H258" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I258" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J258" s="28">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A259" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B259" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C259" s="40" t="s">
+        <v>643</v>
+      </c>
+      <c r="D259" s="90">
+        <v>4627190930519</v>
+      </c>
+      <c r="E259" s="40" t="s">
+        <v>644</v>
+      </c>
+      <c r="F259" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G259" s="45">
+        <v>8450006754</v>
+      </c>
+      <c r="H259" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I259" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J259" s="28">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A260" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B260" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C260" s="40" t="s">
+        <v>645</v>
+      </c>
+      <c r="D260" s="90">
+        <v>4627190930526</v>
+      </c>
+      <c r="E260" s="40" t="s">
+        <v>646</v>
+      </c>
+      <c r="F260" s="40" t="s">
+        <v>647</v>
+      </c>
+      <c r="G260" s="45">
+        <v>8450006754</v>
+      </c>
+      <c r="H260" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I260" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J260" s="28">
+        <v>1690</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A261" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B261" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C261" s="40" t="s">
+        <v>649</v>
+      </c>
+      <c r="D261" s="90">
+        <v>4627190930533</v>
+      </c>
+      <c r="E261" s="40" t="s">
+        <v>650</v>
+      </c>
+      <c r="F261" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G261" s="45" t="s">
+        <v>651</v>
+      </c>
+      <c r="H261" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I261" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J261" s="28">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A262" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B262" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C262" s="40" t="s">
+        <v>652</v>
+      </c>
+      <c r="D262" s="90">
+        <v>4627190930540</v>
+      </c>
+      <c r="E262" s="40" t="s">
+        <v>653</v>
+      </c>
+      <c r="F262" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="G262" s="45" t="s">
+        <v>651</v>
+      </c>
+      <c r="H262" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I262" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J262" s="28">
+        <v>1840</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A263" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B263" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C263" s="40" t="s">
+        <v>654</v>
+      </c>
+      <c r="D263" s="90">
+        <v>4627190932179</v>
+      </c>
+      <c r="E263" s="40" t="s">
+        <v>655</v>
+      </c>
+      <c r="F263" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G263" s="29" t="s">
+        <v>656</v>
+      </c>
+      <c r="H263" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I263" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J263" s="28">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A264" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B264" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C264" s="40" t="s">
+        <v>657</v>
+      </c>
+      <c r="D264" s="90">
+        <v>4627190932124</v>
+      </c>
+      <c r="E264" s="40" t="s">
+        <v>658</v>
+      </c>
+      <c r="F264" s="40" t="s">
+        <v>647</v>
+      </c>
+      <c r="G264" s="29" t="s">
+        <v>656</v>
+      </c>
+      <c r="H264" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I264" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J264" s="28">
+        <v>1930</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A265" s="23" t="s">
+        <v>659</v>
+      </c>
+      <c r="B265" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C265" s="40" t="s">
+        <v>660</v>
+      </c>
+      <c r="D265" s="90">
+        <v>4627190930557</v>
+      </c>
+      <c r="E265" s="40" t="s">
+        <v>661</v>
+      </c>
+      <c r="F265" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="G265" s="46" t="s">
+        <v>662</v>
+      </c>
+      <c r="H265" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I265" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J265" s="28">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A266" s="23" t="s">
+        <v>659</v>
+      </c>
+      <c r="B266" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C266" s="40" t="s">
+        <v>663</v>
+      </c>
+      <c r="D266" s="90">
+        <v>4627190930564</v>
+      </c>
+      <c r="E266" s="40" t="s">
+        <v>664</v>
+      </c>
+      <c r="F266" s="40" t="s">
+        <v>647</v>
+      </c>
+      <c r="G266" s="45" t="s">
+        <v>665</v>
+      </c>
+      <c r="H266" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I266" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J266" s="28">
+        <v>1970</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A267" s="47" t="s">
+        <v>666</v>
+      </c>
+      <c r="B267" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C267" s="40" t="s">
+        <v>667</v>
+      </c>
+      <c r="D267" s="90">
+        <v>4627190932131</v>
+      </c>
+      <c r="E267" s="40" t="s">
+        <v>668</v>
+      </c>
+      <c r="F267" s="40" t="s">
+        <v>564</v>
+      </c>
+      <c r="G267" s="45" t="s">
+        <v>669</v>
+      </c>
+      <c r="H267" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I267" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J267" s="28">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A268" s="47" t="s">
+        <v>666</v>
+      </c>
+      <c r="B268" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C268" s="40" t="s">
+        <v>670</v>
+      </c>
+      <c r="D268" s="90">
+        <v>4627190932148</v>
+      </c>
+      <c r="E268" s="40" t="s">
+        <v>671</v>
+      </c>
+      <c r="F268" s="40" t="s">
+        <v>614</v>
+      </c>
+      <c r="G268" s="45" t="s">
+        <v>669</v>
+      </c>
+      <c r="H268" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I268" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J268" s="28">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A269" s="47" t="s">
+        <v>666</v>
+      </c>
+      <c r="B269" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C269" s="40" t="s">
+        <v>672</v>
+      </c>
+      <c r="D269" s="90">
+        <v>4627190932155</v>
+      </c>
+      <c r="E269" s="40" t="s">
+        <v>673</v>
+      </c>
+      <c r="F269" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G269" s="45" t="s">
+        <v>674</v>
+      </c>
+      <c r="H269" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I269" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J269" s="28">
+        <v>1190</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A270" s="47" t="s">
+        <v>666</v>
+      </c>
+      <c r="B270" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C270" s="40" t="s">
+        <v>675</v>
+      </c>
+      <c r="D270" s="90">
+        <v>4627190932162</v>
+      </c>
+      <c r="E270" s="40" t="s">
+        <v>676</v>
+      </c>
+      <c r="F270" s="40" t="s">
+        <v>647</v>
+      </c>
+      <c r="G270" s="45" t="s">
+        <v>674</v>
+      </c>
+      <c r="H270" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I270" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J270" s="28">
+        <v>1660</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A271" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B271" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C271" s="40" t="s">
+        <v>677</v>
+      </c>
+      <c r="D271" s="90">
+        <v>4627190932261</v>
+      </c>
+      <c r="E271" s="40" t="s">
+        <v>678</v>
+      </c>
+      <c r="F271" s="40" t="s">
+        <v>568</v>
+      </c>
+      <c r="G271" s="45" t="s">
+        <v>679</v>
+      </c>
+      <c r="H271" s="29" t="s">
+        <v>46</v>
+      </c>
+      <c r="I271" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J271" s="28">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A272" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B272" s="30" t="s">
+        <v>680</v>
+      </c>
+      <c r="C272" s="17"/>
+      <c r="D272" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E272" s="17" t="s">
+        <v>681</v>
+      </c>
+      <c r="F272" s="17"/>
+      <c r="G272" s="18"/>
+      <c r="H272" s="31"/>
+      <c r="I272" s="31"/>
+      <c r="J272" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="273" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A273" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B273" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C273" s="24" t="s">
+        <v>682</v>
+      </c>
+      <c r="D273" s="86">
+        <v>4627190930571</v>
+      </c>
+      <c r="E273" s="24" t="s">
+        <v>683</v>
+      </c>
+      <c r="F273" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="G273" s="25" t="s">
+        <v>685</v>
+      </c>
+      <c r="H273" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I273" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J273" s="28">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A274" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B274" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C274" s="24" t="s">
+        <v>686</v>
+      </c>
+      <c r="D274" s="86">
+        <v>4627190930588</v>
+      </c>
+      <c r="E274" s="24" t="s">
+        <v>687</v>
+      </c>
+      <c r="F274" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="G274" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="H274" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I274" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J274" s="28">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A275" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B275" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C275" s="24" t="s">
+        <v>689</v>
+      </c>
+      <c r="D275" s="86">
+        <v>4627190930595</v>
+      </c>
+      <c r="E275" s="24" t="s">
+        <v>690</v>
+      </c>
+      <c r="F275" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="G275" s="25" t="s">
+        <v>691</v>
+      </c>
+      <c r="H275" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I275" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J275" s="28">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A276" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B276" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C276" s="24" t="s">
+        <v>692</v>
+      </c>
+      <c r="D276" s="86">
+        <v>4627190930601</v>
+      </c>
+      <c r="E276" s="24" t="s">
+        <v>693</v>
+      </c>
+      <c r="F276" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="G276" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="H276" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I276" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J276" s="28">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A277" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B277" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C277" s="24" t="s">
+        <v>695</v>
+      </c>
+      <c r="D277" s="86">
+        <v>4627190930618</v>
+      </c>
+      <c r="E277" s="24" t="s">
+        <v>696</v>
+      </c>
+      <c r="F277" s="24" t="s">
+        <v>684</v>
+      </c>
+      <c r="G277" s="25" t="s">
+        <v>697</v>
+      </c>
+      <c r="H277" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I277" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J277" s="28">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A278" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B278" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C278" s="24" t="s">
+        <v>698</v>
+      </c>
+      <c r="D278" s="86">
+        <v>4627190930625</v>
+      </c>
+      <c r="E278" s="24" t="s">
+        <v>699</v>
+      </c>
+      <c r="F278" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="G278" s="25" t="s">
+        <v>691</v>
+      </c>
+      <c r="H278" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I278" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J278" s="28">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A279" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B279" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C279" s="24" t="s">
+        <v>701</v>
+      </c>
+      <c r="D279" s="86">
+        <v>4627190930632</v>
+      </c>
+      <c r="E279" s="24" t="s">
+        <v>702</v>
+      </c>
+      <c r="F279" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="G279" s="25" t="s">
+        <v>685</v>
+      </c>
+      <c r="H279" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I279" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J279" s="28">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A280" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B280" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C280" s="24" t="s">
+        <v>703</v>
+      </c>
+      <c r="D280" s="86">
+        <v>4627190930649</v>
+      </c>
+      <c r="E280" s="24" t="s">
+        <v>704</v>
+      </c>
+      <c r="F280" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="G280" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="H280" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I280" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J280" s="28">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A281" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B281" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C281" s="24" t="s">
+        <v>705</v>
+      </c>
+      <c r="D281" s="86">
+        <v>4627190930656</v>
+      </c>
+      <c r="E281" s="24" t="s">
+        <v>706</v>
+      </c>
+      <c r="F281" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="G281" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="H281" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I281" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J281" s="28">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A282" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B282" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C282" s="24" t="s">
+        <v>707</v>
+      </c>
+      <c r="D282" s="86">
+        <v>4627190930663</v>
+      </c>
+      <c r="E282" s="24" t="s">
+        <v>708</v>
+      </c>
+      <c r="F282" s="24" t="s">
+        <v>700</v>
+      </c>
+      <c r="G282" s="25" t="s">
+        <v>697</v>
+      </c>
+      <c r="H282" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I282" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J282" s="28">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A283" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B283" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C283" s="24" t="s">
+        <v>709</v>
+      </c>
+      <c r="D283" s="86">
+        <v>4627190930670</v>
+      </c>
+      <c r="E283" s="24" t="s">
+        <v>710</v>
+      </c>
+      <c r="F283" s="24" t="s">
+        <v>711</v>
+      </c>
+      <c r="G283" s="25" t="s">
+        <v>691</v>
+      </c>
+      <c r="H283" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I283" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J283" s="28">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A284" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B284" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C284" s="24" t="s">
+        <v>712</v>
+      </c>
+      <c r="D284" s="86">
+        <v>4627190930687</v>
+      </c>
+      <c r="E284" s="24" t="s">
+        <v>713</v>
+      </c>
+      <c r="F284" s="24" t="s">
+        <v>711</v>
+      </c>
+      <c r="G284" s="25" t="s">
+        <v>685</v>
+      </c>
+      <c r="H284" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I284" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J284" s="28">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A285" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B285" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C285" s="24" t="s">
+        <v>714</v>
+      </c>
+      <c r="D285" s="86">
+        <v>4627190930694</v>
+      </c>
+      <c r="E285" s="24" t="s">
+        <v>715</v>
+      </c>
+      <c r="F285" s="24" t="s">
+        <v>711</v>
+      </c>
+      <c r="G285" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="H285" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I285" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J285" s="28">
+        <v>1850</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A286" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B286" s="30" t="s">
+        <v>716</v>
+      </c>
+      <c r="C286" s="17"/>
+      <c r="D286" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E286" s="17" t="s">
+        <v>717</v>
+      </c>
+      <c r="F286" s="17"/>
+      <c r="G286" s="18"/>
+      <c r="H286" s="31"/>
+      <c r="I286" s="31"/>
+      <c r="J286" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="287" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A287" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B287" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="C287" s="24" t="s">
+        <v>718</v>
+      </c>
+      <c r="D287" s="86">
+        <v>4627190930700</v>
+      </c>
+      <c r="E287" s="24" t="s">
+        <v>719</v>
+      </c>
+      <c r="F287" s="24" t="s">
+        <v>720</v>
+      </c>
+      <c r="G287" s="25" t="s">
+        <v>721</v>
+      </c>
+      <c r="H287" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I287" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J287" s="28">
+        <v>30110</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A288" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B288" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="C288" s="24" t="s">
+        <v>723</v>
+      </c>
+      <c r="D288" s="86">
+        <v>4627190930717</v>
+      </c>
+      <c r="E288" s="24" t="s">
+        <v>724</v>
+      </c>
+      <c r="F288" s="24" t="s">
+        <v>725</v>
+      </c>
+      <c r="G288" s="25" t="s">
+        <v>726</v>
+      </c>
+      <c r="H288" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I288" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J288" s="28">
+        <v>30110</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A289" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B289" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="C289" s="24" t="s">
+        <v>727</v>
+      </c>
+      <c r="D289" s="86">
+        <v>4627190930724</v>
+      </c>
+      <c r="E289" s="24" t="s">
+        <v>728</v>
+      </c>
+      <c r="F289" s="24" t="s">
+        <v>729</v>
+      </c>
+      <c r="G289" s="25" t="s">
+        <v>730</v>
+      </c>
+      <c r="H289" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I289" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J289" s="28">
+        <v>30110</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A290" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B290" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="C290" s="24" t="s">
+        <v>731</v>
+      </c>
+      <c r="D290" s="86">
+        <v>4627190930731</v>
+      </c>
+      <c r="E290" s="24" t="s">
+        <v>732</v>
+      </c>
+      <c r="F290" s="24" t="s">
+        <v>729</v>
+      </c>
+      <c r="G290" s="25" t="s">
+        <v>726</v>
+      </c>
+      <c r="H290" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I290" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J290" s="28">
+        <v>30110</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A291" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B291" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="C291" s="24" t="s">
+        <v>733</v>
+      </c>
+      <c r="D291" s="86">
+        <v>4627190932353</v>
+      </c>
+      <c r="E291" s="24" t="s">
+        <v>734</v>
+      </c>
+      <c r="F291" s="24" t="s">
+        <v>720</v>
+      </c>
+      <c r="G291" s="25" t="s">
+        <v>735</v>
+      </c>
+      <c r="H291" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I291" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J291" s="28">
+        <v>39690</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A292" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B292" s="30" t="s">
+        <v>736</v>
+      </c>
+      <c r="C292" s="17"/>
+      <c r="D292" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E292" s="17" t="s">
+        <v>737</v>
+      </c>
+      <c r="F292" s="17"/>
+      <c r="G292" s="18"/>
+      <c r="H292" s="31"/>
+      <c r="I292" s="31"/>
+      <c r="J292" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="293" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A293" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B293" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="C293" s="24" t="s">
+        <v>738</v>
+      </c>
+      <c r="D293" s="86">
+        <v>4627190930748</v>
+      </c>
+      <c r="E293" s="24" t="s">
+        <v>739</v>
+      </c>
+      <c r="F293" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="G293" s="25" t="s">
+        <v>741</v>
+      </c>
+      <c r="H293" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I293" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J293" s="28">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A294" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B294" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="C294" s="24" t="s">
+        <v>742</v>
+      </c>
+      <c r="D294" s="86">
+        <v>4627190930755</v>
+      </c>
+      <c r="E294" s="24" t="s">
+        <v>743</v>
+      </c>
+      <c r="F294" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="G294" s="25" t="s">
+        <v>744</v>
+      </c>
+      <c r="H294" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I294" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J294" s="28">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A295" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B295" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="C295" s="24" t="s">
+        <v>745</v>
+      </c>
+      <c r="D295" s="86">
+        <v>4627190930762</v>
+      </c>
+      <c r="E295" s="24" t="s">
+        <v>746</v>
+      </c>
+      <c r="F295" s="24" t="s">
+        <v>747</v>
+      </c>
+      <c r="G295" s="25" t="s">
+        <v>748</v>
+      </c>
+      <c r="H295" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I295" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J295" s="28">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A296" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B296" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="C296" s="24" t="s">
+        <v>749</v>
+      </c>
+      <c r="D296" s="86">
+        <v>4627190930779</v>
+      </c>
+      <c r="E296" s="24" t="s">
+        <v>750</v>
+      </c>
+      <c r="F296" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="G296" s="25" t="s">
+        <v>751</v>
+      </c>
+      <c r="H296" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I296" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J296" s="28">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A297" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B297" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="C297" s="24" t="s">
+        <v>752</v>
+      </c>
+      <c r="D297" s="86">
+        <v>4627190930786</v>
+      </c>
+      <c r="E297" s="24" t="s">
+        <v>753</v>
+      </c>
+      <c r="F297" s="24" t="s">
+        <v>747</v>
+      </c>
+      <c r="G297" s="25" t="s">
+        <v>754</v>
+      </c>
+      <c r="H297" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I297" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J297" s="28">
+        <v>4230</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A298" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B298" s="23" t="s">
+        <v>736</v>
+      </c>
+      <c r="C298" s="24" t="s">
+        <v>755</v>
+      </c>
+      <c r="D298" s="86">
+        <v>4627190930793</v>
+      </c>
+      <c r="E298" s="24" t="s">
+        <v>756</v>
+      </c>
+      <c r="F298" s="24" t="s">
+        <v>740</v>
+      </c>
+      <c r="G298" s="25" t="s">
+        <v>757</v>
+      </c>
+      <c r="H298" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I298" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J298" s="28">
+        <v>4140</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A299" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B299" s="30" t="s">
+        <v>758</v>
+      </c>
+      <c r="C299" s="17"/>
+      <c r="D299" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E299" s="17" t="s">
+        <v>758</v>
+      </c>
+      <c r="F299" s="17"/>
+      <c r="G299" s="18"/>
+      <c r="H299" s="31"/>
+      <c r="I299" s="31"/>
+      <c r="J299" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="300" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A300" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B300" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C300" s="24" t="s">
+        <v>759</v>
+      </c>
+      <c r="D300" s="86">
+        <v>4627190930809</v>
+      </c>
+      <c r="E300" s="24" t="s">
+        <v>760</v>
+      </c>
+      <c r="F300" s="24" t="s">
+        <v>761</v>
+      </c>
+      <c r="G300" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H300" s="26"/>
+      <c r="I300" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J300" s="28">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A301" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B301" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C301" s="24" t="s">
+        <v>762</v>
+      </c>
+      <c r="D301" s="86">
+        <v>4627190930816</v>
+      </c>
+      <c r="E301" s="24" t="s">
+        <v>763</v>
+      </c>
+      <c r="F301" s="24" t="s">
+        <v>764</v>
+      </c>
+      <c r="G301" s="25" t="s">
+        <v>765</v>
+      </c>
+      <c r="H301" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I301" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J301" s="28">
+        <v>7640</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A302" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B302" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C302" s="24" t="s">
+        <v>766</v>
+      </c>
+      <c r="D302" s="86">
+        <v>4627190930823</v>
+      </c>
+      <c r="E302" s="24" t="s">
+        <v>767</v>
+      </c>
+      <c r="F302" s="24" t="s">
+        <v>768</v>
+      </c>
+      <c r="G302" s="25" t="s">
+        <v>765</v>
+      </c>
+      <c r="H302" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I302" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J302" s="28">
+        <v>8840</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A303" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B303" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C303" s="24" t="s">
+        <v>769</v>
+      </c>
+      <c r="D303" s="86">
+        <v>4627190930830</v>
+      </c>
+      <c r="E303" s="24" t="s">
+        <v>770</v>
+      </c>
+      <c r="F303" s="24" t="s">
+        <v>768</v>
+      </c>
+      <c r="G303" s="25" t="s">
+        <v>771</v>
+      </c>
+      <c r="H303" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I303" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J303" s="28">
+        <v>7810</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A304" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B304" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C304" s="24" t="s">
+        <v>772</v>
+      </c>
+      <c r="D304" s="86">
+        <v>4627190930847</v>
+      </c>
+      <c r="E304" s="24" t="s">
+        <v>773</v>
+      </c>
+      <c r="F304" s="24" t="s">
+        <v>774</v>
+      </c>
+      <c r="G304" s="25" t="s">
+        <v>775</v>
+      </c>
+      <c r="H304" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I304" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J304" s="28">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A305" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B305" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C305" s="24" t="s">
+        <v>776</v>
+      </c>
+      <c r="D305" s="86">
+        <v>4627190930854</v>
+      </c>
+      <c r="E305" s="24" t="s">
+        <v>777</v>
+      </c>
+      <c r="F305" s="24" t="s">
+        <v>778</v>
+      </c>
+      <c r="G305" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="H305" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I305" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J305" s="28">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A306" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B306" s="30" t="s">
+        <v>780</v>
+      </c>
+      <c r="C306" s="17"/>
+      <c r="D306" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E306" s="17" t="s">
+        <v>781</v>
+      </c>
+      <c r="F306" s="17"/>
+      <c r="G306" s="18"/>
+      <c r="H306" s="31"/>
+      <c r="I306" s="31"/>
+      <c r="J306" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="307" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A307" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B307" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C307" s="24" t="s">
+        <v>782</v>
+      </c>
+      <c r="D307" s="86">
+        <v>4627190930861</v>
+      </c>
+      <c r="E307" s="24" t="s">
+        <v>783</v>
+      </c>
+      <c r="F307" s="24" t="s">
+        <v>784</v>
+      </c>
+      <c r="G307" s="25" t="s">
+        <v>785</v>
+      </c>
+      <c r="H307" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I307" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J307" s="28">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A308" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B308" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C308" s="24" t="s">
+        <v>786</v>
+      </c>
+      <c r="D308" s="86">
+        <v>4627190930878</v>
+      </c>
+      <c r="E308" s="24" t="s">
+        <v>787</v>
+      </c>
+      <c r="F308" s="24" t="s">
+        <v>788</v>
+      </c>
+      <c r="G308" s="25" t="s">
+        <v>789</v>
+      </c>
+      <c r="H308" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I308" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J308" s="28">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A309" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B309" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C309" s="24" t="s">
+        <v>790</v>
+      </c>
+      <c r="D309" s="86">
+        <v>4627190930885</v>
+      </c>
+      <c r="E309" s="24" t="s">
+        <v>791</v>
+      </c>
+      <c r="F309" s="24" t="s">
+        <v>792</v>
+      </c>
+      <c r="G309" s="25" t="s">
+        <v>793</v>
+      </c>
+      <c r="H309" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I309" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J309" s="28">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A310" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B310" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C310" s="24" t="s">
+        <v>794</v>
+      </c>
+      <c r="D310" s="86">
+        <v>4627190930892</v>
+      </c>
+      <c r="E310" s="24" t="s">
+        <v>795</v>
+      </c>
+      <c r="F310" s="24" t="s">
+        <v>796</v>
+      </c>
+      <c r="G310" s="25" t="s">
+        <v>797</v>
+      </c>
+      <c r="H310" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I310" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J310" s="28">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A311" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B311" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C311" s="24" t="s">
+        <v>799</v>
+      </c>
+      <c r="D311" s="86">
+        <v>4627190930908</v>
+      </c>
+      <c r="E311" s="24" t="s">
+        <v>800</v>
+      </c>
+      <c r="F311" s="24" t="s">
+        <v>801</v>
+      </c>
+      <c r="G311" s="25" t="s">
+        <v>802</v>
+      </c>
+      <c r="H311" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I311" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J311" s="28">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A312" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B312" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C312" s="24" t="s">
+        <v>803</v>
+      </c>
+      <c r="D312" s="86">
+        <v>4627190930915</v>
+      </c>
+      <c r="E312" s="24" t="s">
+        <v>804</v>
+      </c>
+      <c r="F312" s="24" t="s">
+        <v>805</v>
+      </c>
+      <c r="G312" s="25" t="s">
+        <v>806</v>
+      </c>
+      <c r="H312" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I312" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J312" s="28">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A313" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B313" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C313" s="24" t="s">
+        <v>807</v>
+      </c>
+      <c r="D313" s="86">
+        <v>4627190930922</v>
+      </c>
+      <c r="E313" s="24" t="s">
+        <v>808</v>
+      </c>
+      <c r="F313" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="G313" s="25" t="s">
+        <v>810</v>
+      </c>
+      <c r="H313" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I313" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J313" s="28">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A314" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B314" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C314" s="24" t="s">
+        <v>811</v>
+      </c>
+      <c r="D314" s="86">
+        <v>4627190930939</v>
+      </c>
+      <c r="E314" s="24" t="s">
+        <v>812</v>
+      </c>
+      <c r="F314" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="G314" s="25" t="s">
+        <v>813</v>
+      </c>
+      <c r="H314" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I314" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J314" s="28">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A315" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B315" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C315" s="24" t="s">
+        <v>814</v>
+      </c>
+      <c r="D315" s="86">
+        <v>4627190930946</v>
+      </c>
+      <c r="E315" s="24" t="s">
+        <v>815</v>
+      </c>
+      <c r="F315" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="G315" s="25" t="s">
+        <v>816</v>
+      </c>
+      <c r="H315" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I315" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J315" s="28">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A316" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B316" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C316" s="24" t="s">
+        <v>817</v>
+      </c>
+      <c r="D316" s="86">
+        <v>4627190930953</v>
+      </c>
+      <c r="E316" s="24" t="s">
+        <v>818</v>
+      </c>
+      <c r="F316" s="24" t="s">
+        <v>819</v>
+      </c>
+      <c r="G316" s="25" t="s">
+        <v>820</v>
+      </c>
+      <c r="H316" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I316" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J316" s="28">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A317" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B317" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C317" s="24" t="s">
+        <v>821</v>
+      </c>
+      <c r="D317" s="86">
+        <v>4627190930960</v>
+      </c>
+      <c r="E317" s="24" t="s">
+        <v>822</v>
+      </c>
+      <c r="F317" s="24" t="s">
+        <v>819</v>
+      </c>
+      <c r="G317" s="25" t="s">
+        <v>823</v>
+      </c>
+      <c r="H317" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I317" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J317" s="28">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A318" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B318" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C318" s="24" t="s">
+        <v>824</v>
+      </c>
+      <c r="D318" s="86">
+        <v>4627190930977</v>
+      </c>
+      <c r="E318" s="24" t="s">
+        <v>825</v>
+      </c>
+      <c r="F318" s="24" t="s">
+        <v>826</v>
+      </c>
+      <c r="G318" s="25" t="s">
+        <v>827</v>
+      </c>
+      <c r="H318" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I318" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J318" s="28">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A319" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B319" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C319" s="24" t="s">
+        <v>828</v>
+      </c>
+      <c r="D319" s="86">
+        <v>4627190930984</v>
+      </c>
+      <c r="E319" s="24" t="s">
+        <v>829</v>
+      </c>
+      <c r="F319" s="24" t="s">
+        <v>830</v>
+      </c>
+      <c r="G319" s="25" t="s">
+        <v>789</v>
+      </c>
+      <c r="H319" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I319" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J319" s="28">
+        <v>1820</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A320" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B320" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C320" s="24" t="s">
+        <v>831</v>
+      </c>
+      <c r="D320" s="86">
+        <v>4627190930991</v>
+      </c>
+      <c r="E320" s="24" t="s">
+        <v>832</v>
+      </c>
+      <c r="F320" s="24" t="s">
+        <v>833</v>
+      </c>
+      <c r="G320" s="25" t="s">
+        <v>793</v>
+      </c>
+      <c r="H320" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I320" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J320" s="28">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A321" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B321" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C321" s="24" t="s">
+        <v>834</v>
+      </c>
+      <c r="D321" s="86">
+        <v>4627190931004</v>
+      </c>
+      <c r="E321" s="24" t="s">
+        <v>835</v>
+      </c>
+      <c r="F321" s="24" t="s">
+        <v>836</v>
+      </c>
+      <c r="G321" s="25" t="s">
+        <v>797</v>
+      </c>
+      <c r="H321" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I321" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J321" s="28">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A322" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B322" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C322" s="24" t="s">
+        <v>837</v>
+      </c>
+      <c r="D322" s="86">
+        <v>4627190931011</v>
+      </c>
+      <c r="E322" s="24" t="s">
+        <v>838</v>
+      </c>
+      <c r="F322" s="24" t="s">
+        <v>839</v>
+      </c>
+      <c r="G322" s="25" t="s">
+        <v>802</v>
+      </c>
+      <c r="H322" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I322" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J322" s="28">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A323" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B323" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C323" s="24" t="s">
+        <v>840</v>
+      </c>
+      <c r="D323" s="86">
+        <v>4627190931028</v>
+      </c>
+      <c r="E323" s="24" t="s">
+        <v>841</v>
+      </c>
+      <c r="F323" s="24" t="s">
+        <v>842</v>
+      </c>
+      <c r="G323" s="25" t="s">
+        <v>810</v>
+      </c>
+      <c r="H323" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I323" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J323" s="28">
+        <v>1210</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A324" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B324" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C324" s="24" t="s">
+        <v>843</v>
+      </c>
+      <c r="D324" s="86">
+        <v>4627190931035</v>
+      </c>
+      <c r="E324" s="24" t="s">
+        <v>844</v>
+      </c>
+      <c r="F324" s="24" t="s">
+        <v>842</v>
+      </c>
+      <c r="G324" s="25" t="s">
+        <v>813</v>
+      </c>
+      <c r="H324" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I324" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J324" s="28">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A325" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B325" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C325" s="24" t="s">
+        <v>845</v>
+      </c>
+      <c r="D325" s="86">
+        <v>4627190931042</v>
+      </c>
+      <c r="E325" s="24" t="s">
+        <v>846</v>
+      </c>
+      <c r="F325" s="24" t="s">
+        <v>842</v>
+      </c>
+      <c r="G325" s="25" t="s">
+        <v>816</v>
+      </c>
+      <c r="H325" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I325" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J325" s="28">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A326" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B326" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C326" s="24" t="s">
+        <v>847</v>
+      </c>
+      <c r="D326" s="86">
+        <v>4627190931059</v>
+      </c>
+      <c r="E326" s="24" t="s">
+        <v>848</v>
+      </c>
+      <c r="F326" s="24" t="s">
+        <v>849</v>
+      </c>
+      <c r="G326" s="25" t="s">
+        <v>820</v>
+      </c>
+      <c r="H326" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I326" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J326" s="28">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A327" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B327" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C327" s="24" t="s">
+        <v>850</v>
+      </c>
+      <c r="D327" s="86">
+        <v>4627190931066</v>
+      </c>
+      <c r="E327" s="24" t="s">
+        <v>851</v>
+      </c>
+      <c r="F327" s="24" t="s">
+        <v>849</v>
+      </c>
+      <c r="G327" s="25" t="s">
+        <v>823</v>
+      </c>
+      <c r="H327" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I327" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J327" s="28">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A328" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B328" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C328" s="24" t="s">
+        <v>852</v>
+      </c>
+      <c r="D328" s="86">
+        <v>4627190931073</v>
+      </c>
+      <c r="E328" s="24" t="s">
+        <v>853</v>
+      </c>
+      <c r="F328" s="24" t="s">
+        <v>854</v>
+      </c>
+      <c r="G328" s="25" t="s">
+        <v>855</v>
+      </c>
+      <c r="H328" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I328" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J328" s="28">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A329" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B329" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C329" s="24" t="s">
+        <v>856</v>
+      </c>
+      <c r="D329" s="86">
+        <v>4627190931080</v>
+      </c>
+      <c r="E329" s="24" t="s">
+        <v>857</v>
+      </c>
+      <c r="F329" s="24" t="s">
+        <v>858</v>
+      </c>
+      <c r="G329" s="25" t="s">
+        <v>859</v>
+      </c>
+      <c r="H329" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I329" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J329" s="28">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A330" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B330" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C330" s="24" t="s">
+        <v>860</v>
+      </c>
+      <c r="D330" s="86">
+        <v>4627190931097</v>
+      </c>
+      <c r="E330" s="24" t="s">
+        <v>861</v>
+      </c>
+      <c r="F330" s="24" t="s">
+        <v>862</v>
+      </c>
+      <c r="G330" s="25" t="s">
+        <v>863</v>
+      </c>
+      <c r="H330" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I330" s="27" t="s">
+        <v>864</v>
+      </c>
+      <c r="J330" s="28">
+        <v>2280</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A331" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B331" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C331" s="24" t="s">
+        <v>865</v>
+      </c>
+      <c r="D331" s="86">
+        <v>4627190931103</v>
+      </c>
+      <c r="E331" s="24" t="s">
+        <v>866</v>
+      </c>
+      <c r="F331" s="24" t="s">
+        <v>867</v>
+      </c>
+      <c r="G331" s="25" t="s">
+        <v>868</v>
+      </c>
+      <c r="H331" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I331" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J331" s="28">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A332" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B332" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C332" s="24" t="s">
+        <v>869</v>
+      </c>
+      <c r="D332" s="86">
+        <v>4627190931110</v>
+      </c>
+      <c r="E332" s="24" t="s">
+        <v>870</v>
+      </c>
+      <c r="F332" s="24" t="s">
+        <v>871</v>
+      </c>
+      <c r="G332" s="25" t="s">
+        <v>872</v>
+      </c>
+      <c r="H332" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I332" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J332" s="28">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A333" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B333" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C333" s="24" t="s">
+        <v>873</v>
+      </c>
+      <c r="D333" s="86">
+        <v>4627190931127</v>
+      </c>
+      <c r="E333" s="24" t="s">
+        <v>874</v>
+      </c>
+      <c r="F333" s="24" t="s">
+        <v>875</v>
+      </c>
+      <c r="G333" s="25" t="s">
+        <v>876</v>
+      </c>
+      <c r="H333" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I333" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J333" s="28">
         <v>2440</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="24" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="C11" s="26" t="s">
+    <row r="334" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A334" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B334" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C334" s="24" t="s">
+        <v>877</v>
+      </c>
+      <c r="D334" s="86">
+        <v>4627190931134</v>
+      </c>
+      <c r="E334" s="24" t="s">
+        <v>878</v>
+      </c>
+      <c r="F334" s="24" t="s">
+        <v>879</v>
+      </c>
+      <c r="G334" s="25" t="s">
+        <v>880</v>
+      </c>
+      <c r="H334" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I334" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J334" s="28">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A335" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B335" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C335" s="24" t="s">
+        <v>881</v>
+      </c>
+      <c r="D335" s="86">
+        <v>4627190931141</v>
+      </c>
+      <c r="E335" s="24" t="s">
+        <v>882</v>
+      </c>
+      <c r="F335" s="24" t="s">
+        <v>883</v>
+      </c>
+      <c r="G335" s="25" t="s">
+        <v>884</v>
+      </c>
+      <c r="H335" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I335" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J335" s="28">
+        <v>2170</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A336" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B336" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C336" s="24" t="s">
+        <v>885</v>
+      </c>
+      <c r="D336" s="86">
+        <v>4627190931158</v>
+      </c>
+      <c r="E336" s="24" t="s">
+        <v>886</v>
+      </c>
+      <c r="F336" s="24" t="s">
+        <v>887</v>
+      </c>
+      <c r="G336" s="25" t="s">
+        <v>888</v>
+      </c>
+      <c r="H336" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I336" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J336" s="28">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A337" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B337" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C337" s="24" t="s">
+        <v>889</v>
+      </c>
+      <c r="D337" s="86">
+        <v>4627190931165</v>
+      </c>
+      <c r="E337" s="24" t="s">
+        <v>890</v>
+      </c>
+      <c r="F337" s="24" t="s">
+        <v>891</v>
+      </c>
+      <c r="G337" s="25" t="s">
+        <v>892</v>
+      </c>
+      <c r="H337" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I337" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J337" s="28">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A338" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B338" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C338" s="24" t="s">
+        <v>893</v>
+      </c>
+      <c r="D338" s="86">
+        <v>4627190931172</v>
+      </c>
+      <c r="E338" s="24" t="s">
+        <v>894</v>
+      </c>
+      <c r="F338" s="24" t="s">
+        <v>887</v>
+      </c>
+      <c r="G338" s="25" t="s">
+        <v>895</v>
+      </c>
+      <c r="H338" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I338" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J338" s="28">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A339" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B339" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C339" s="24" t="s">
+        <v>896</v>
+      </c>
+      <c r="D339" s="86">
+        <v>4627190931189</v>
+      </c>
+      <c r="E339" s="24" t="s">
+        <v>897</v>
+      </c>
+      <c r="F339" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="G339" s="25" t="s">
+        <v>898</v>
+      </c>
+      <c r="H339" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I339" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J339" s="28">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A340" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B340" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C340" s="24" t="s">
+        <v>899</v>
+      </c>
+      <c r="D340" s="86">
+        <v>4627190931196</v>
+      </c>
+      <c r="E340" s="24" t="s">
+        <v>900</v>
+      </c>
+      <c r="F340" s="24" t="s">
+        <v>809</v>
+      </c>
+      <c r="G340" s="25" t="s">
+        <v>901</v>
+      </c>
+      <c r="H340" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I340" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J340" s="28">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A341" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B341" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C341" s="24" t="s">
+        <v>902</v>
+      </c>
+      <c r="D341" s="86">
+        <v>4627190931202</v>
+      </c>
+      <c r="E341" s="24" t="s">
+        <v>903</v>
+      </c>
+      <c r="F341" s="24" t="s">
+        <v>904</v>
+      </c>
+      <c r="G341" s="25">
+        <v>8450006748</v>
+      </c>
+      <c r="H341" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I341" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J341" s="28">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A342" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B342" s="23" t="s">
+        <v>780</v>
+      </c>
+      <c r="C342" s="24" t="s">
+        <v>905</v>
+      </c>
+      <c r="D342" s="86">
+        <v>4627190931219</v>
+      </c>
+      <c r="E342" s="24" t="s">
+        <v>906</v>
+      </c>
+      <c r="F342" s="24" t="s">
+        <v>883</v>
+      </c>
+      <c r="G342" s="25" t="s">
+        <v>907</v>
+      </c>
+      <c r="H342" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="I342" s="25" t="s">
+        <v>798</v>
+      </c>
+      <c r="J342" s="28">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A343" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B343" s="30" t="s">
+        <v>908</v>
+      </c>
+      <c r="C343" s="17"/>
+      <c r="D343" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E343" s="17" t="s">
+        <v>909</v>
+      </c>
+      <c r="F343" s="17"/>
+      <c r="G343" s="18"/>
+      <c r="H343" s="31"/>
+      <c r="I343" s="31"/>
+      <c r="J343" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="344" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A344" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B344" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C344" s="24" t="s">
+        <v>911</v>
+      </c>
+      <c r="D344" s="86">
+        <v>4627190940013</v>
+      </c>
+      <c r="E344" s="24" t="s">
+        <v>912</v>
+      </c>
+      <c r="F344" s="24" t="s">
+        <v>913</v>
+      </c>
+      <c r="G344" s="25" t="s">
+        <v>914</v>
+      </c>
+      <c r="H344" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I344" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J344" s="28">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A345" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B345" s="30" t="s">
+        <v>915</v>
+      </c>
+      <c r="C345" s="17"/>
+      <c r="D345" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E345" s="17" t="s">
+        <v>916</v>
+      </c>
+      <c r="F345" s="17"/>
+      <c r="G345" s="18"/>
+      <c r="H345" s="31"/>
+      <c r="I345" s="31"/>
+      <c r="J345" s="33"/>
+    </row>
+    <row r="346" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A346" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B346" s="23" t="s">
+        <v>915</v>
+      </c>
+      <c r="C346" s="24" t="s">
+        <v>917</v>
+      </c>
+      <c r="D346" s="86">
+        <v>4627190940020</v>
+      </c>
+      <c r="E346" s="24" t="s">
+        <v>918</v>
+      </c>
+      <c r="F346" s="24" t="s">
+        <v>919</v>
+      </c>
+      <c r="G346" s="29" t="s">
+        <v>920</v>
+      </c>
+      <c r="H346" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I346" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J346" s="28">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A347" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B347" s="23" t="s">
+        <v>915</v>
+      </c>
+      <c r="C347" s="24" t="s">
+        <v>921</v>
+      </c>
+      <c r="D347" s="86">
+        <v>4627190940037</v>
+      </c>
+      <c r="E347" s="24" t="s">
+        <v>922</v>
+      </c>
+      <c r="F347" s="24" t="s">
+        <v>919</v>
+      </c>
+      <c r="G347" s="29" t="s">
+        <v>923</v>
+      </c>
+      <c r="H347" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I347" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J347" s="28">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A348" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B348" s="30" t="s">
+        <v>915</v>
+      </c>
+      <c r="C348" s="17"/>
+      <c r="D348" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E348" s="17" t="s">
+        <v>915</v>
+      </c>
+      <c r="F348" s="17"/>
+      <c r="G348" s="18"/>
+      <c r="H348" s="31"/>
+      <c r="I348" s="31"/>
+      <c r="J348" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="349" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A349" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B349" s="23" t="s">
+        <v>915</v>
+      </c>
+      <c r="C349" s="24" t="s">
+        <v>924</v>
+      </c>
+      <c r="D349" s="86">
+        <v>4627190940044</v>
+      </c>
+      <c r="E349" s="24" t="s">
+        <v>925</v>
+      </c>
+      <c r="F349" s="24" t="s">
+        <v>926</v>
+      </c>
+      <c r="G349" s="25" t="s">
+        <v>927</v>
+      </c>
+      <c r="H349" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I349" s="27" t="s">
+        <v>798</v>
+      </c>
+      <c r="J349" s="28">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A350" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B350" s="23" t="s">
+        <v>915</v>
+      </c>
+      <c r="C350" s="24" t="s">
+        <v>928</v>
+      </c>
+      <c r="D350" s="86">
+        <v>4627190940051</v>
+      </c>
+      <c r="E350" s="24" t="s">
+        <v>929</v>
+      </c>
+      <c r="F350" s="24" t="s">
+        <v>930</v>
+      </c>
+      <c r="G350" s="25" t="s">
+        <v>931</v>
+      </c>
+      <c r="H350" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I350" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J350" s="28">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A351" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B351" s="23" t="s">
+        <v>915</v>
+      </c>
+      <c r="C351" s="24" t="s">
+        <v>932</v>
+      </c>
+      <c r="D351" s="86">
+        <v>4627190940068</v>
+      </c>
+      <c r="E351" s="24" t="s">
+        <v>933</v>
+      </c>
+      <c r="F351" s="24" t="s">
+        <v>934</v>
+      </c>
+      <c r="G351" s="25" t="s">
+        <v>935</v>
+      </c>
+      <c r="H351" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I351" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J351" s="28">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A352" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B352" s="23" t="s">
+        <v>915</v>
+      </c>
+      <c r="C352" s="24" t="s">
+        <v>936</v>
+      </c>
+      <c r="D352" s="86">
+        <v>4627190940075</v>
+      </c>
+      <c r="E352" s="24" t="s">
+        <v>937</v>
+      </c>
+      <c r="F352" s="24" t="s">
+        <v>930</v>
+      </c>
+      <c r="G352" s="25" t="s">
+        <v>938</v>
+      </c>
+      <c r="H352" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I352" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J352" s="28">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A353" s="30" t="s">
+        <v>939</v>
+      </c>
+      <c r="B353" s="30" t="s">
+        <v>940</v>
+      </c>
+      <c r="C353" s="17"/>
+      <c r="D353" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E353" s="17" t="s">
+        <v>941</v>
+      </c>
+      <c r="F353" s="17"/>
+      <c r="G353" s="18"/>
+      <c r="H353" s="31"/>
+      <c r="I353" s="31"/>
+      <c r="J353" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="354" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A354" s="23" t="s">
+        <v>939</v>
+      </c>
+      <c r="B354" s="23" t="s">
+        <v>940</v>
+      </c>
+      <c r="C354" s="24" t="s">
+        <v>942</v>
+      </c>
+      <c r="D354" s="86">
+        <v>4627190931240</v>
+      </c>
+      <c r="E354" s="24" t="s">
+        <v>943</v>
+      </c>
+      <c r="F354" s="24">
+        <v>0</v>
+      </c>
+      <c r="G354" s="25" t="s">
+        <v>944</v>
+      </c>
+      <c r="H354" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I354" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J354" s="28">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A355" s="23" t="s">
+        <v>939</v>
+      </c>
+      <c r="B355" s="23" t="s">
+        <v>940</v>
+      </c>
+      <c r="C355" s="24" t="s">
+        <v>945</v>
+      </c>
+      <c r="D355" s="86">
+        <v>4627190931257</v>
+      </c>
+      <c r="E355" s="24" t="s">
+        <v>946</v>
+      </c>
+      <c r="F355" s="24">
+        <v>0</v>
+      </c>
+      <c r="G355" s="25" t="s">
+        <v>947</v>
+      </c>
+      <c r="H355" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I355" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J355" s="28">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A356" s="23" t="s">
+        <v>939</v>
+      </c>
+      <c r="B356" s="23" t="s">
+        <v>940</v>
+      </c>
+      <c r="C356" s="24" t="s">
+        <v>948</v>
+      </c>
+      <c r="D356" s="86">
+        <v>4627190931264</v>
+      </c>
+      <c r="E356" s="24" t="s">
+        <v>949</v>
+      </c>
+      <c r="F356" s="24">
+        <v>0</v>
+      </c>
+      <c r="G356" s="25" t="s">
+        <v>950</v>
+      </c>
+      <c r="H356" s="26"/>
+      <c r="I356" s="27" t="s">
+        <v>951</v>
+      </c>
+      <c r="J356" s="28">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A357" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B357" s="30" t="s">
+        <v>716</v>
+      </c>
+      <c r="C357" s="17"/>
+      <c r="D357" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E357" s="17" t="s">
+        <v>952</v>
+      </c>
+      <c r="F357" s="17"/>
+      <c r="G357" s="18"/>
+      <c r="H357" s="31"/>
+      <c r="I357" s="31"/>
+      <c r="J357" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="358" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A358" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B358" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="C358" s="24" t="s">
+        <v>953</v>
+      </c>
+      <c r="D358" s="86">
+        <v>4627190931271</v>
+      </c>
+      <c r="E358" s="24" t="s">
+        <v>954</v>
+      </c>
+      <c r="F358" s="24" t="s">
+        <v>955</v>
+      </c>
+      <c r="G358" s="25" t="s">
+        <v>956</v>
+      </c>
+      <c r="H358" s="26"/>
+      <c r="I358" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J358" s="39">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A359" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B359" s="23" t="s">
+        <v>716</v>
+      </c>
+      <c r="C359" s="24" t="s">
+        <v>957</v>
+      </c>
+      <c r="D359" s="86">
+        <v>4627190931288</v>
+      </c>
+      <c r="E359" s="24" t="s">
+        <v>958</v>
+      </c>
+      <c r="F359" s="24" t="s">
+        <v>959</v>
+      </c>
+      <c r="G359" s="25" t="s">
+        <v>956</v>
+      </c>
+      <c r="H359" s="26"/>
+      <c r="I359" s="27" t="s">
+        <v>960</v>
+      </c>
+      <c r="J359" s="28">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A360" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B360" s="30" t="s">
+        <v>910</v>
+      </c>
+      <c r="C360" s="17"/>
+      <c r="D360" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E360" s="17" t="s">
+        <v>961</v>
+      </c>
+      <c r="F360" s="17"/>
+      <c r="G360" s="18"/>
+      <c r="H360" s="31"/>
+      <c r="I360" s="31"/>
+      <c r="J360" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="361" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A361" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B361" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C361" s="24" t="s">
+        <v>962</v>
+      </c>
+      <c r="D361" s="86">
+        <v>4627190940082</v>
+      </c>
+      <c r="E361" s="24" t="s">
+        <v>963</v>
+      </c>
+      <c r="F361" s="24" t="s">
+        <v>964</v>
+      </c>
+      <c r="G361" s="25" t="s">
+        <v>965</v>
+      </c>
+      <c r="H361" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I361" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J361" s="28">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A362" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B362" s="30" t="s">
+        <v>966</v>
+      </c>
+      <c r="C362" s="17"/>
+      <c r="D362" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E362" s="17" t="s">
+        <v>967</v>
+      </c>
+      <c r="F362" s="17"/>
+      <c r="G362" s="18"/>
+      <c r="H362" s="31"/>
+      <c r="I362" s="31"/>
+      <c r="J362" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="363" spans="1:10" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A363" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B363" s="34" t="s">
+        <v>966</v>
+      </c>
+      <c r="C363" s="40" t="s">
+        <v>968</v>
+      </c>
+      <c r="D363" s="90">
+        <v>4627190931318</v>
+      </c>
+      <c r="E363" s="40" t="s">
+        <v>969</v>
+      </c>
+      <c r="F363" s="40" t="s">
+        <v>970</v>
+      </c>
+      <c r="G363" s="29" t="s">
+        <v>971</v>
+      </c>
+      <c r="H363" s="29" t="s">
         <v>23</v>
       </c>
-      <c r="D11" s="27">
-[...11 lines deleted...]
-      <c r="H11" s="30" t="s">
+      <c r="I363" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J363" s="39">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A364" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B364" s="34" t="s">
+        <v>966</v>
+      </c>
+      <c r="C364" s="40" t="s">
+        <v>972</v>
+      </c>
+      <c r="D364" s="90">
+        <v>4627190931325</v>
+      </c>
+      <c r="E364" s="40" t="s">
+        <v>973</v>
+      </c>
+      <c r="F364" s="40" t="s">
+        <v>970</v>
+      </c>
+      <c r="G364" s="29" t="s">
+        <v>974</v>
+      </c>
+      <c r="H364" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="I364" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J364" s="39">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A365" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B365" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C365" s="24" t="s">
+        <v>975</v>
+      </c>
+      <c r="D365" s="86">
+        <v>4627190932186</v>
+      </c>
+      <c r="E365" s="24" t="s">
+        <v>976</v>
+      </c>
+      <c r="F365" s="24" t="s">
+        <v>970</v>
+      </c>
+      <c r="G365" s="25">
+        <v>8450006725</v>
+      </c>
+      <c r="H365" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I365" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J365" s="28">
+        <v>6810</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A366" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B366" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C366" s="24" t="s">
+        <v>977</v>
+      </c>
+      <c r="D366" s="86">
+        <v>4627190932193</v>
+      </c>
+      <c r="E366" s="24" t="s">
+        <v>978</v>
+      </c>
+      <c r="F366" s="24" t="s">
+        <v>979</v>
+      </c>
+      <c r="G366" s="25">
+        <v>8450006758</v>
+      </c>
+      <c r="H366" s="26" t="s">
+        <v>23</v>
+      </c>
+      <c r="I366" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J366" s="28">
+        <v>5620</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A367" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B367" s="30" t="s">
+        <v>966</v>
+      </c>
+      <c r="C367" s="17"/>
+      <c r="D367" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E367" s="17" t="s">
+        <v>966</v>
+      </c>
+      <c r="F367" s="17"/>
+      <c r="G367" s="18"/>
+      <c r="H367" s="31"/>
+      <c r="I367" s="31"/>
+      <c r="J367" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="368" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A368" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B368" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C368" s="24" t="s">
+        <v>980</v>
+      </c>
+      <c r="D368" s="86">
+        <v>4627190931455</v>
+      </c>
+      <c r="E368" s="24" t="s">
+        <v>981</v>
+      </c>
+      <c r="F368" s="24" t="s">
+        <v>982</v>
+      </c>
+      <c r="G368" s="25" t="s">
+        <v>983</v>
+      </c>
+      <c r="H368" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I368" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J368" s="28">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A369" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B369" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C369" s="24" t="s">
+        <v>984</v>
+      </c>
+      <c r="D369" s="86">
+        <v>4627190931462</v>
+      </c>
+      <c r="E369" s="24" t="s">
+        <v>985</v>
+      </c>
+      <c r="F369" s="24" t="s">
+        <v>982</v>
+      </c>
+      <c r="G369" s="25" t="s">
+        <v>986</v>
+      </c>
+      <c r="H369" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I369" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J369" s="28">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A370" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B370" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C370" s="24" t="s">
+        <v>987</v>
+      </c>
+      <c r="D370" s="86">
+        <v>4627190931479</v>
+      </c>
+      <c r="E370" s="24" t="s">
+        <v>988</v>
+      </c>
+      <c r="F370" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="G370" s="25" t="s">
+        <v>935</v>
+      </c>
+      <c r="H370" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I370" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J370" s="28">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A371" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B371" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C371" s="24" t="s">
+        <v>990</v>
+      </c>
+      <c r="D371" s="86">
+        <v>4627190931486</v>
+      </c>
+      <c r="E371" s="24" t="s">
+        <v>991</v>
+      </c>
+      <c r="F371" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="G371" s="25" t="s">
+        <v>992</v>
+      </c>
+      <c r="H371" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I371" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J371" s="28">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A372" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B372" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C372" s="24" t="s">
+        <v>993</v>
+      </c>
+      <c r="D372" s="86">
+        <v>4627190931493</v>
+      </c>
+      <c r="E372" s="24" t="s">
+        <v>994</v>
+      </c>
+      <c r="F372" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="G372" s="25" t="s">
+        <v>995</v>
+      </c>
+      <c r="H372" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I372" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J372" s="28">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A373" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B373" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C373" s="24" t="s">
+        <v>996</v>
+      </c>
+      <c r="D373" s="86">
+        <v>4627190931509</v>
+      </c>
+      <c r="E373" s="24" t="s">
+        <v>997</v>
+      </c>
+      <c r="F373" s="24" t="s">
+        <v>982</v>
+      </c>
+      <c r="G373" s="25" t="s">
+        <v>998</v>
+      </c>
+      <c r="H373" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I373" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J373" s="28">
+        <v>3780</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A374" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B374" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C374" s="24" t="s">
+        <v>999</v>
+      </c>
+      <c r="D374" s="86">
+        <v>4627190931516</v>
+      </c>
+      <c r="E374" s="24" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F374" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="G374" s="25" t="s">
+        <v>1001</v>
+      </c>
+      <c r="H374" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I374" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J374" s="28">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A375" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B375" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C375" s="24" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D375" s="86">
+        <v>4627190931523</v>
+      </c>
+      <c r="E375" s="24" t="s">
+        <v>1003</v>
+      </c>
+      <c r="F375" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="G375" s="25" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H375" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I375" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J375" s="28">
+        <v>3960</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A376" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B376" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C376" s="24" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D376" s="86">
+        <v>4627190931530</v>
+      </c>
+      <c r="E376" s="24" t="s">
+        <v>1006</v>
+      </c>
+      <c r="F376" s="24" t="s">
+        <v>982</v>
+      </c>
+      <c r="G376" s="25" t="s">
+        <v>1007</v>
+      </c>
+      <c r="H376" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I376" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J376" s="28">
+        <v>3830</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A377" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B377" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C377" s="24" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D377" s="86">
+        <v>4627190931547</v>
+      </c>
+      <c r="E377" s="24" t="s">
+        <v>1009</v>
+      </c>
+      <c r="F377" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="G377" s="25" t="s">
+        <v>1010</v>
+      </c>
+      <c r="H377" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I377" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J377" s="28">
+        <v>3950</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A378" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B378" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C378" s="24" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D378" s="86">
+        <v>4627190931554</v>
+      </c>
+      <c r="E378" s="24" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F378" s="24" t="s">
+        <v>982</v>
+      </c>
+      <c r="G378" s="25" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H378" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I378" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J378" s="28">
+        <v>4130</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A379" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B379" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C379" s="24" t="s">
+        <v>1014</v>
+      </c>
+      <c r="D379" s="86">
+        <v>4627190931561</v>
+      </c>
+      <c r="E379" s="24" t="s">
+        <v>1015</v>
+      </c>
+      <c r="F379" s="24" t="s">
+        <v>989</v>
+      </c>
+      <c r="G379" s="25" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H379" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="I379" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J379" s="28">
+        <v>4200</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A380" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B380" s="30" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C380" s="17"/>
+      <c r="D380" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E380" s="17" t="s">
+        <v>1018</v>
+      </c>
+      <c r="F380" s="17"/>
+      <c r="G380" s="18"/>
+      <c r="H380" s="31"/>
+      <c r="I380" s="31"/>
+      <c r="J380" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A381" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B381" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C381" s="24" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D381" s="86">
+        <v>4627190921364</v>
+      </c>
+      <c r="E381" s="24" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F381" s="24" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G381" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H381" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I381" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J381" s="28">
+        <v>17830</v>
+      </c>
+    </row>
+    <row r="382" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A382" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B382" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C382" s="24" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D382" s="86">
+        <v>4627190921371</v>
+      </c>
+      <c r="E382" s="24" t="s">
+        <v>1025</v>
+      </c>
+      <c r="F382" s="24" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G382" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H382" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I382" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J382" s="28">
+        <v>17800</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A383" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B383" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C383" s="24" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D383" s="86">
+        <v>4627190921388</v>
+      </c>
+      <c r="E383" s="24" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F383" s="24" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G383" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H383" s="26" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I383" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J383" s="28">
+        <v>18230</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A384" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B384" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C384" s="24" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D384" s="86">
+        <v>4627190921395</v>
+      </c>
+      <c r="E384" s="24" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F384" s="24" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G384" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H384" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I384" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J384" s="28">
+        <v>18840</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A385" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B385" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C385" s="24" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D385" s="86">
+        <v>4627190921401</v>
+      </c>
+      <c r="E385" s="24" t="s">
+        <v>1035</v>
+      </c>
+      <c r="F385" s="24" t="s">
+        <v>1021</v>
+      </c>
+      <c r="G385" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H385" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I385" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J385" s="28">
+        <v>18220</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A386" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B386" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C386" s="24" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D386" s="86">
+        <v>4627190921418</v>
+      </c>
+      <c r="E386" s="24" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F386" s="24" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G386" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H386" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I386" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J386" s="28">
+        <v>18390</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A387" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B387" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C387" s="24" t="s">
+        <v>1039</v>
+      </c>
+      <c r="D387" s="86">
+        <v>4627190921425</v>
+      </c>
+      <c r="E387" s="24" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F387" s="24" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G387" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H387" s="26" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I387" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J387" s="28">
+        <v>18330</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A388" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B388" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C388" s="24" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D388" s="86">
+        <v>4627190921432</v>
+      </c>
+      <c r="E388" s="24" t="s">
+        <v>1042</v>
+      </c>
+      <c r="F388" s="24" t="s">
+        <v>1033</v>
+      </c>
+      <c r="G388" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H388" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I388" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J388" s="28">
+        <v>18980</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A389" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B389" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C389" s="24" t="s">
+        <v>1043</v>
+      </c>
+      <c r="D389" s="86">
+        <v>4627190921449</v>
+      </c>
+      <c r="E389" s="24" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F389" s="24" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G389" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H389" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I389" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J389" s="28">
+        <v>17830</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A390" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B390" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C390" s="24" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D390" s="86">
+        <v>4627190921456</v>
+      </c>
+      <c r="E390" s="24" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F390" s="24" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G390" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H390" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I390" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J390" s="28">
+        <v>17800</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A391" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B391" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C391" s="24" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D391" s="86">
+        <v>4627190921463</v>
+      </c>
+      <c r="E391" s="24" t="s">
+        <v>1050</v>
+      </c>
+      <c r="F391" s="24" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G391" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H391" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I391" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J391" s="28">
+        <v>18840</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A392" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B392" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C392" s="24" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D392" s="86">
+        <v>4627190921470</v>
+      </c>
+      <c r="E392" s="24" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F392" s="24" t="s">
+        <v>1045</v>
+      </c>
+      <c r="G392" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H392" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I392" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J392" s="28">
+        <v>18220</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A393" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B393" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C393" s="24" t="s">
+        <v>1054</v>
+      </c>
+      <c r="D393" s="86">
+        <v>4627190921487</v>
+      </c>
+      <c r="E393" s="24" t="s">
+        <v>1055</v>
+      </c>
+      <c r="F393" s="24" t="s">
+        <v>1048</v>
+      </c>
+      <c r="G393" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H393" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I393" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J393" s="28">
+        <v>18390</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A394" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B394" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C394" s="24" t="s">
+        <v>1056</v>
+      </c>
+      <c r="D394" s="86">
+        <v>4627190921494</v>
+      </c>
+      <c r="E394" s="24" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F394" s="24" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G394" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H394" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I394" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J394" s="28">
+        <v>18980</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A395" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B395" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C395" s="24" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D395" s="86">
+        <v>4627190921500</v>
+      </c>
+      <c r="E395" s="24" t="s">
+        <v>1059</v>
+      </c>
+      <c r="F395" s="24" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G395" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H395" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I395" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J395" s="28">
+        <v>17830</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A396" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B396" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C396" s="24" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D396" s="86">
+        <v>4627190921517</v>
+      </c>
+      <c r="E396" s="24" t="s">
+        <v>1062</v>
+      </c>
+      <c r="F396" s="24" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G396" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H396" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I396" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J396" s="28">
+        <v>17800</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A397" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B397" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C397" s="24" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D397" s="86">
+        <v>4627190921524</v>
+      </c>
+      <c r="E397" s="24" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F397" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G397" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H397" s="26" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I397" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J397" s="28">
+        <v>18230</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A398" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B398" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C398" s="24" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D398" s="86">
+        <v>4627190921531</v>
+      </c>
+      <c r="E398" s="24" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F398" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G398" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H398" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I398" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J398" s="28">
+        <v>18840</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A399" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B399" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C399" s="24" t="s">
+        <v>1070</v>
+      </c>
+      <c r="D399" s="86">
+        <v>4627190921548</v>
+      </c>
+      <c r="E399" s="24" t="s">
+        <v>1071</v>
+      </c>
+      <c r="F399" s="24" t="s">
+        <v>1060</v>
+      </c>
+      <c r="G399" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H399" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I399" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J399" s="28">
+        <v>18220</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A400" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B400" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C400" s="24" t="s">
+        <v>1072</v>
+      </c>
+      <c r="D400" s="86">
+        <v>4627190921555</v>
+      </c>
+      <c r="E400" s="24" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F400" s="24" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G400" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H400" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I400" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J400" s="28">
+        <v>18390</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A401" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B401" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C401" s="24" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D401" s="86">
+        <v>4627190921562</v>
+      </c>
+      <c r="E401" s="24" t="s">
+        <v>1075</v>
+      </c>
+      <c r="F401" s="24" t="s">
+        <v>1066</v>
+      </c>
+      <c r="G401" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H401" s="26" t="s">
+        <v>1030</v>
+      </c>
+      <c r="I401" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J401" s="28">
+        <v>18330</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A402" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B402" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C402" s="24" t="s">
+        <v>1076</v>
+      </c>
+      <c r="D402" s="86">
+        <v>4627190921579</v>
+      </c>
+      <c r="E402" s="24" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F402" s="24" t="s">
+        <v>1069</v>
+      </c>
+      <c r="G402" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H402" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I402" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J402" s="28">
+        <v>18980</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A403" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B403" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C403" s="24" t="s">
+        <v>1078</v>
+      </c>
+      <c r="D403" s="86">
+        <v>4627190921586</v>
+      </c>
+      <c r="E403" s="24" t="s">
+        <v>1079</v>
+      </c>
+      <c r="F403" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G403" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H403" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I403" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J403" s="28">
+        <v>17830</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A404" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B404" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C404" s="24" t="s">
+        <v>1081</v>
+      </c>
+      <c r="D404" s="86">
+        <v>4627190921593</v>
+      </c>
+      <c r="E404" s="24" t="s">
+        <v>1082</v>
+      </c>
+      <c r="F404" s="24" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G404" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H404" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I404" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J404" s="28">
+        <v>17800</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A405" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B405" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C405" s="24" t="s">
+        <v>1084</v>
+      </c>
+      <c r="D405" s="86">
+        <v>4627190921609</v>
+      </c>
+      <c r="E405" s="24" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F405" s="24" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G405" s="25" t="s">
+        <v>1022</v>
+      </c>
+      <c r="H405" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I405" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J405" s="28">
+        <v>18840</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A406" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B406" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C406" s="24" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D406" s="86">
+        <v>4627190921616</v>
+      </c>
+      <c r="E406" s="24" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F406" s="24" t="s">
+        <v>1080</v>
+      </c>
+      <c r="G406" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H406" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I406" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J406" s="28">
+        <v>18220</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A407" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B407" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C407" s="24" t="s">
+        <v>1089</v>
+      </c>
+      <c r="D407" s="86">
+        <v>4627190921623</v>
+      </c>
+      <c r="E407" s="24" t="s">
+        <v>1090</v>
+      </c>
+      <c r="F407" s="24" t="s">
+        <v>1083</v>
+      </c>
+      <c r="G407" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H407" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I407" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J407" s="28">
+        <v>18390</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A408" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B408" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C408" s="24" t="s">
+        <v>1091</v>
+      </c>
+      <c r="D408" s="86">
+        <v>4627190921630</v>
+      </c>
+      <c r="E408" s="24" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F408" s="24" t="s">
+        <v>1086</v>
+      </c>
+      <c r="G408" s="25" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H408" s="26" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I408" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J408" s="28">
+        <v>18980</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A409" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B409" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C409" s="40" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D409" s="90">
+        <v>4627190921647</v>
+      </c>
+      <c r="E409" s="40" t="s">
+        <v>1094</v>
+      </c>
+      <c r="F409" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G409" s="29" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H409" s="29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I409" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J409" s="28">
+        <v>21330</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" s="22" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A410" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B410" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C410" s="40" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D410" s="90">
+        <v>4627190921654</v>
+      </c>
+      <c r="E410" s="40" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F410" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G410" s="29" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H410" s="29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I410" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J410" s="28">
+        <v>21330</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" s="22" customFormat="1" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A411" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B411" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C411" s="40" t="s">
+        <v>1099</v>
+      </c>
+      <c r="D411" s="90">
+        <v>4627190921661</v>
+      </c>
+      <c r="E411" s="40" t="s">
+        <v>1100</v>
+      </c>
+      <c r="F411" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G411" s="29" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H411" s="29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I411" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J411" s="28">
+        <v>21330</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A412" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B412" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C412" s="40" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D412" s="90">
+        <v>4627190921678</v>
+      </c>
+      <c r="E412" s="40" t="s">
+        <v>1102</v>
+      </c>
+      <c r="F412" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G412" s="29" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H412" s="29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I412" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J412" s="28">
+        <v>21330</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" s="22" customFormat="1" ht="89.25" x14ac:dyDescent="0.2">
+      <c r="A413" s="23" t="s">
+        <v>58</v>
+      </c>
+      <c r="B413" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C413" s="40" t="s">
+        <v>1104</v>
+      </c>
+      <c r="D413" s="90">
+        <v>4627190921685</v>
+      </c>
+      <c r="E413" s="40" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F413" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G413" s="29" t="s">
+        <v>1103</v>
+      </c>
+      <c r="H413" s="29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I413" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J413" s="28">
+        <v>21330</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" s="22" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A414" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B414" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C414" s="40" t="s">
+        <v>1106</v>
+      </c>
+      <c r="D414" s="90">
+        <v>4627190921692</v>
+      </c>
+      <c r="E414" s="40" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F414" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G414" s="29" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H414" s="29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I414" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J414" s="28">
+        <v>21330</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" s="22" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A415" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B415" s="23" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C415" s="40" t="s">
+        <v>1109</v>
+      </c>
+      <c r="D415" s="90">
+        <v>4627190921708</v>
+      </c>
+      <c r="E415" s="40" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F415" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="G415" s="29" t="s">
+        <v>1108</v>
+      </c>
+      <c r="H415" s="29" t="s">
+        <v>1023</v>
+      </c>
+      <c r="I415" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J415" s="28">
+        <v>21330</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A416" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B416" s="30" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C416" s="17"/>
+      <c r="D416" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E416" s="17" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F416" s="17"/>
+      <c r="G416" s="18"/>
+      <c r="H416" s="31"/>
+      <c r="I416" s="31"/>
+      <c r="J416" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" s="22" customFormat="1" ht="114.75" x14ac:dyDescent="0.2">
+      <c r="A417" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B417" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C417" s="24" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D417" s="86">
+        <v>4627190931578</v>
+      </c>
+      <c r="E417" s="24" t="s">
+        <v>1114</v>
+      </c>
+      <c r="F417" s="24" t="s">
+        <v>1115</v>
+      </c>
+      <c r="G417" s="48" t="s">
+        <v>1116</v>
+      </c>
+      <c r="H417" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I417" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J417" s="28">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="418" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A418" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B418" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C418" s="24" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D418" s="86">
+        <v>4627190931585</v>
+      </c>
+      <c r="E418" s="24" t="s">
+        <v>1118</v>
+      </c>
+      <c r="F418" s="49" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G418" s="50" t="s">
+        <v>1120</v>
+      </c>
+      <c r="H418" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I418" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J418" s="28">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A419" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B419" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C419" s="24" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D419" s="86">
+        <v>4627190931592</v>
+      </c>
+      <c r="E419" s="24" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F419" s="24" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G419" s="51" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H419" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I419" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J419" s="28">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A420" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B420" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C420" s="24" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D420" s="86">
+        <v>4627190931608</v>
+      </c>
+      <c r="E420" s="24" t="s">
+        <v>1126</v>
+      </c>
+      <c r="F420" s="24" t="s">
+        <v>1127</v>
+      </c>
+      <c r="G420" s="25" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H420" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I420" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J420" s="28">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A421" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B421" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C421" s="24" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D421" s="86">
+        <v>4627190931615</v>
+      </c>
+      <c r="E421" s="24" t="s">
+        <v>1130</v>
+      </c>
+      <c r="F421" s="24" t="s">
+        <v>1131</v>
+      </c>
+      <c r="G421" s="25" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H421" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I421" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J421" s="28">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A422" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B422" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C422" s="40" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D422" s="90">
+        <v>4627190931622</v>
+      </c>
+      <c r="E422" s="40" t="s">
+        <v>1134</v>
+      </c>
+      <c r="F422" s="40" t="s">
+        <v>1135</v>
+      </c>
+      <c r="G422" s="29" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H422" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I422" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J422" s="28">
+        <v>1400</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A423" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B423" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C423" s="40" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D423" s="90">
+        <v>4627190931639</v>
+      </c>
+      <c r="E423" s="40" t="s">
+        <v>1138</v>
+      </c>
+      <c r="F423" s="40" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G423" s="29" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H423" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I423" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J423" s="28">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A424" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B424" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C424" s="40" t="s">
+        <v>1140</v>
+      </c>
+      <c r="D424" s="90">
+        <v>4627190931646</v>
+      </c>
+      <c r="E424" s="40" t="s">
+        <v>1141</v>
+      </c>
+      <c r="F424" s="40" t="s">
+        <v>1119</v>
+      </c>
+      <c r="G424" s="29" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H424" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I424" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J424" s="28">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A425" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B425" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C425" s="40" t="s">
+        <v>1143</v>
+      </c>
+      <c r="D425" s="90">
+        <v>4627190931653</v>
+      </c>
+      <c r="E425" s="40" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F425" s="40" t="s">
+        <v>1145</v>
+      </c>
+      <c r="G425" s="29" t="s">
+        <v>1128</v>
+      </c>
+      <c r="H425" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I425" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J425" s="28">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A426" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B426" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C426" s="40" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D426" s="90">
+        <v>4627190931660</v>
+      </c>
+      <c r="E426" s="40" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F426" s="40" t="s">
+        <v>1148</v>
+      </c>
+      <c r="G426" s="29" t="s">
+        <v>1132</v>
+      </c>
+      <c r="H426" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I426" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J426" s="28">
+        <v>1510</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A427" s="30" t="s">
+        <v>16</v>
+      </c>
+      <c r="B427" s="30" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C427" s="17"/>
+      <c r="D427" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E427" s="17" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F427" s="17"/>
+      <c r="G427" s="18"/>
+      <c r="H427" s="31"/>
+      <c r="I427" s="31"/>
+      <c r="J427" s="32" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" s="22" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A428" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B428" s="53" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C428" s="40" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D428" s="90">
+        <v>4627190932278</v>
+      </c>
+      <c r="E428" s="40" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F428" s="40" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G428" s="29" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H428" s="29" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I428" s="54" t="s">
+        <v>798</v>
+      </c>
+      <c r="J428" s="28">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="429" spans="1:10" s="22" customFormat="1" ht="165.75" x14ac:dyDescent="0.2">
+      <c r="A429" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B429" s="53" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C429" s="40" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D429" s="90">
+        <v>4627190932285</v>
+      </c>
+      <c r="E429" s="40" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F429" s="40" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G429" s="29" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H429" s="29" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I429" s="54" t="s">
+        <v>798</v>
+      </c>
+      <c r="J429" s="28">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" s="22" customFormat="1" ht="140.25" x14ac:dyDescent="0.2">
+      <c r="A430" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B430" s="53" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C430" s="40" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D430" s="90">
+        <v>4627190932292</v>
+      </c>
+      <c r="E430" s="40" t="s">
+        <v>1161</v>
+      </c>
+      <c r="F430" s="40" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G430" s="29" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H430" s="29" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I430" s="54" t="s">
+        <v>798</v>
+      </c>
+      <c r="J430" s="28">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A431" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="B431" s="53" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C431" s="40" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D431" s="90">
+        <v>4627190932308</v>
+      </c>
+      <c r="E431" s="40" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F431" s="40" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G431" s="29" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H431" s="29" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I431" s="54" t="s">
+        <v>798</v>
+      </c>
+      <c r="J431" s="28">
+        <v>2260</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A432" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B432" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="C432" s="56"/>
+      <c r="D432" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E432" s="56" t="s">
+        <v>83</v>
+      </c>
+      <c r="F432" s="56"/>
+      <c r="G432" s="57"/>
+      <c r="H432" s="58"/>
+      <c r="I432" s="55"/>
+      <c r="J432" s="60"/>
+    </row>
+    <row r="433" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A433" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B433" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C433" s="24" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D433" s="86">
+        <v>4627190921715</v>
+      </c>
+      <c r="E433" s="24" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F433" s="24" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G433" s="25" t="s">
+        <v>88</v>
+      </c>
+      <c r="H433" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I433" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J433" s="28">
+        <v>6110</v>
+      </c>
+    </row>
+    <row r="434" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A434" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B434" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C434" s="24" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D434" s="86">
+        <v>4627190921722</v>
+      </c>
+      <c r="E434" s="24" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F434" s="24" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G434" s="25" t="s">
+        <v>100</v>
+      </c>
+      <c r="H434" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I434" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J434" s="28">
+        <v>6110</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A435" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B435" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C435" s="62" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D435" s="93">
+        <v>4627190921739</v>
+      </c>
+      <c r="E435" s="62" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F435" s="62" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G435" s="25" t="s">
+        <v>109</v>
+      </c>
+      <c r="H435" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I435" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J435" s="28">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A436" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B436" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C436" s="62" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D436" s="93">
+        <v>4627190921746</v>
+      </c>
+      <c r="E436" s="62" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F436" s="62" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G436" s="25" t="s">
+        <v>118</v>
+      </c>
+      <c r="H436" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I436" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J436" s="28">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A437" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B437" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C437" s="62" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D437" s="93">
+        <v>4627190921753</v>
+      </c>
+      <c r="E437" s="62" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F437" s="62" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G437" s="25" t="s">
+        <v>127</v>
+      </c>
+      <c r="H437" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I437" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J437" s="28">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A438" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B438" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C438" s="24" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D438" s="86">
+        <v>4627190921760</v>
+      </c>
+      <c r="E438" s="24" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F438" s="24" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G438" s="25" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H438" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I438" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J438" s="28">
+        <v>6570</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A439" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B439" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C439" s="24" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D439" s="86">
+        <v>4627190921777</v>
+      </c>
+      <c r="E439" s="24" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F439" s="24" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G439" s="25" t="s">
+        <v>145</v>
+      </c>
+      <c r="H439" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I439" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J439" s="28">
+        <v>7260</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A440" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B440" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C440" s="62" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D440" s="93">
+        <v>4627190921784</v>
+      </c>
+      <c r="E440" s="62" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F440" s="62" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G440" s="25" t="s">
+        <v>201</v>
+      </c>
+      <c r="H440" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I440" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J440" s="28">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A441" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B441" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C441" s="62" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D441" s="93">
+        <v>4627190921791</v>
+      </c>
+      <c r="E441" s="62" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F441" s="62" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G441" s="25" t="s">
+        <v>214</v>
+      </c>
+      <c r="H441" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I441" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J441" s="28">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A442" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B442" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C442" s="24" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D442" s="86">
+        <v>4627190921807</v>
+      </c>
+      <c r="E442" s="24" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F442" s="24" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G442" s="25" t="s">
+        <v>223</v>
+      </c>
+      <c r="H442" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I442" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J442" s="28">
+        <v>4310</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A443" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B443" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C443" s="24" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D443" s="86">
+        <v>4627190921814</v>
+      </c>
+      <c r="E443" s="24" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F443" s="24" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G443" s="25" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H443" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I443" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J443" s="28">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A444" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B444" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C444" s="24" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D444" s="86">
+        <v>4627190921821</v>
+      </c>
+      <c r="E444" s="24" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F444" s="24" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G444" s="25">
+        <v>8450006786</v>
+      </c>
+      <c r="H444" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I444" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J444" s="28">
+        <v>5610</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A445" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B445" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C445" s="64" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D445" s="94">
+        <v>4627190921838</v>
+      </c>
+      <c r="E445" s="64" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F445" s="64" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G445" s="25" t="s">
+        <v>440</v>
+      </c>
+      <c r="H445" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I445" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J445" s="28">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A446" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B446" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C446" s="64" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D446" s="94">
+        <v>4627190921845</v>
+      </c>
+      <c r="E446" s="64" t="s">
+        <v>1200</v>
+      </c>
+      <c r="F446" s="64" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G446" s="25" t="s">
+        <v>449</v>
+      </c>
+      <c r="H446" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I446" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J446" s="28">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A447" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B447" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C447" s="40" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D447" s="90">
+        <v>4627190921852</v>
+      </c>
+      <c r="E447" s="40" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F447" s="40" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G447" s="29" t="s">
+        <v>421</v>
+      </c>
+      <c r="H447" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I447" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J447" s="28">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A448" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B448" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C448" s="40" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D448" s="90">
+        <v>4627190921869</v>
+      </c>
+      <c r="E448" s="40" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F448" s="40" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G448" s="29" t="s">
+        <v>430</v>
+      </c>
+      <c r="H448" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I448" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J448" s="28">
+        <v>4490</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A449" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B449" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C449" s="24" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D449" s="86">
+        <v>4627190921876</v>
+      </c>
+      <c r="E449" s="24" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F449" s="24" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G449" s="25" t="s">
+        <v>497</v>
+      </c>
+      <c r="H449" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I449" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J449" s="28">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A450" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B450" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C450" s="24" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D450" s="86">
+        <v>4627190921883</v>
+      </c>
+      <c r="E450" s="24" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F450" s="24" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G450" s="25" t="s">
+        <v>506</v>
+      </c>
+      <c r="H450" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I450" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J450" s="28">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A451" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B451" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C451" s="40" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D451" s="90">
+        <v>4627190921890</v>
+      </c>
+      <c r="E451" s="40" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F451" s="40" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G451" s="29" t="s">
+        <v>540</v>
+      </c>
+      <c r="H451" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I451" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J451" s="28">
+        <v>4410</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A452" s="23" t="s">
+        <v>536</v>
+      </c>
+      <c r="B452" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C452" s="40" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D452" s="90">
+        <v>4627190921906</v>
+      </c>
+      <c r="E452" s="40" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F452" s="40" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G452" s="29" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H452" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I452" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J452" s="28">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A453" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B453" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="C453" s="56"/>
+      <c r="D453" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E453" s="56" t="s">
+        <v>17</v>
+      </c>
+      <c r="F453" s="56"/>
+      <c r="G453" s="57"/>
+      <c r="H453" s="58"/>
+      <c r="I453" s="55"/>
+      <c r="J453" s="65"/>
+    </row>
+    <row r="454" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A454" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B454" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C454" s="24" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D454" s="86">
+        <v>4627190931684</v>
+      </c>
+      <c r="E454" s="24" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F454" s="24" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G454" s="25" t="s">
         <v>22</v>
       </c>
-      <c r="I11" s="31">
+      <c r="H454" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I454" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J454" s="28">
+        <v>2220</v>
+      </c>
+    </row>
+    <row r="455" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A455" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B455" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C455" s="24" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D455" s="86">
+        <v>4627190931691</v>
+      </c>
+      <c r="E455" s="24" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F455" s="24" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G455" s="25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H455" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I455" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J455" s="28">
+        <v>2530</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A456" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B456" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C456" s="24" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D456" s="86">
+        <v>4627190931707</v>
+      </c>
+      <c r="E456" s="24" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F456" s="24" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G456" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H456" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I456" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J456" s="28">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A457" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B457" s="23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C457" s="64" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D457" s="86">
+        <v>4627190940099</v>
+      </c>
+      <c r="E457" s="24" t="s">
+        <v>1225</v>
+      </c>
+      <c r="F457" s="24" t="s">
+        <v>1226</v>
+      </c>
+      <c r="G457" s="25" t="s">
+        <v>27</v>
+      </c>
+      <c r="H457" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I457" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J457" s="28">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A458" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B458" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C458" s="64" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D458" s="95">
+        <v>4627190940334</v>
+      </c>
+      <c r="E458" s="24" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F458" s="24" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G458" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="H458" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I458" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J458" s="39">
+        <v>1790</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A459" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B459" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C459" s="64" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D459" s="95">
+        <v>4627190940341</v>
+      </c>
+      <c r="E459" s="24" t="s">
+        <v>1230</v>
+      </c>
+      <c r="F459" s="24" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G459" s="25" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H459" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I459" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J459" s="39">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A460" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B460" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C460" s="64" t="s">
+        <v>1231</v>
+      </c>
+      <c r="D460" s="95">
+        <v>4627190940358</v>
+      </c>
+      <c r="E460" s="24" t="s">
+        <v>1232</v>
+      </c>
+      <c r="F460" s="24" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G460" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="H460" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I460" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J460" s="39">
+        <v>1900</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A461" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B461" s="34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C461" s="64" t="s">
+        <v>1233</v>
+      </c>
+      <c r="D461" s="95">
+        <v>4627190940365</v>
+      </c>
+      <c r="E461" s="24" t="s">
+        <v>1234</v>
+      </c>
+      <c r="F461" s="24" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G461" s="25" t="s">
+        <v>1223</v>
+      </c>
+      <c r="H461" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I461" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J461" s="39">
+        <v>2180</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A462" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B462" s="55" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C462" s="56"/>
+      <c r="D462" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E462" s="56" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F462" s="56"/>
+      <c r="G462" s="57"/>
+      <c r="H462" s="58"/>
+      <c r="I462" s="55"/>
+      <c r="J462" s="60"/>
+    </row>
+    <row r="463" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A463" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B463" s="23" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C463" s="66" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D463" s="96">
+        <v>4627190931752</v>
+      </c>
+      <c r="E463" s="66" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F463" s="66" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G463" s="25" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H463" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I463" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J463" s="39">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="464" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A464" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B464" s="23" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C464" s="66" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D464" s="96">
+        <v>4627190931769</v>
+      </c>
+      <c r="E464" s="66" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F464" s="66" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G464" s="25" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H464" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I464" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J464" s="39">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A465" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B465" s="23" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C465" s="66" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D465" s="96">
+        <v>4627190931776</v>
+      </c>
+      <c r="E465" s="66" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F465" s="66" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G465" s="25" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H465" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I465" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J465" s="39">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A466" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B466" s="23" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C466" s="66" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D466" s="96">
+        <v>4627190931783</v>
+      </c>
+      <c r="E466" s="66" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F466" s="66" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G466" s="25" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H466" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I466" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J466" s="39">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A467" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B467" s="55" t="s">
+        <v>680</v>
+      </c>
+      <c r="C467" s="56"/>
+      <c r="D467" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E467" s="56" t="s">
+        <v>681</v>
+      </c>
+      <c r="F467" s="56"/>
+      <c r="G467" s="57"/>
+      <c r="H467" s="58"/>
+      <c r="I467" s="55"/>
+      <c r="J467" s="59" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A468" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B468" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C468" s="24" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D468" s="86">
+        <v>4627190931790</v>
+      </c>
+      <c r="E468" s="24" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F468" s="24" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G468" s="25" t="s">
+        <v>685</v>
+      </c>
+      <c r="H468" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I468" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J468" s="39">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="469" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A469" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B469" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C469" s="24" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D469" s="86">
+        <v>4627190931806</v>
+      </c>
+      <c r="E469" s="24" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F469" s="24" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G469" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="H469" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I469" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J469" s="39">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A470" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B470" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C470" s="24" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D470" s="86">
+        <v>4627190931813</v>
+      </c>
+      <c r="E470" s="24" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F470" s="24" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G470" s="25" t="s">
+        <v>691</v>
+      </c>
+      <c r="H470" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I470" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J470" s="39">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A471" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B471" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C471" s="24" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D471" s="86">
+        <v>4627190931820</v>
+      </c>
+      <c r="E471" s="24" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F471" s="24" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G471" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="H471" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I471" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J471" s="39">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A472" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B472" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C472" s="24" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D472" s="86">
+        <v>4627190931837</v>
+      </c>
+      <c r="E472" s="24" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F472" s="24" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G472" s="25" t="s">
+        <v>685</v>
+      </c>
+      <c r="H472" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I472" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J472" s="39">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A473" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B473" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C473" s="24" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D473" s="86">
+        <v>4627190931844</v>
+      </c>
+      <c r="E473" s="24" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F473" s="24" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G473" s="25" t="s">
+        <v>688</v>
+      </c>
+      <c r="H473" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I473" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J473" s="39">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A474" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B474" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C474" s="24" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D474" s="86">
+        <v>4627190931851</v>
+      </c>
+      <c r="E474" s="24" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F474" s="24" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G474" s="25" t="s">
+        <v>691</v>
+      </c>
+      <c r="H474" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I474" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J474" s="39">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A475" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B475" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C475" s="24" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D475" s="86">
+        <v>4627190931868</v>
+      </c>
+      <c r="E475" s="24" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F475" s="24" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G475" s="25" t="s">
+        <v>694</v>
+      </c>
+      <c r="H475" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I475" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="J475" s="39">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A476" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B476" s="55" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C476" s="56"/>
+      <c r="D476" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E476" s="56" t="s">
+        <v>1112</v>
+      </c>
+      <c r="F476" s="56"/>
+      <c r="G476" s="57"/>
+      <c r="H476" s="58"/>
+      <c r="I476" s="55"/>
+      <c r="J476" s="59" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A477" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B477" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C477" s="24" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D477" s="86">
+        <v>4627190931875</v>
+      </c>
+      <c r="E477" s="24" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F477" s="24" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G477" s="25" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H477" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I477" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J477" s="39">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="478" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A478" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B478" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C478" s="24" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D478" s="86">
+        <v>4627190931882</v>
+      </c>
+      <c r="E478" s="24" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F478" s="24" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G478" s="25" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H478" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I478" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J478" s="39">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A479" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B479" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C479" s="24" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D479" s="86">
+        <v>4627190931899</v>
+      </c>
+      <c r="E479" s="24" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F479" s="24" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G479" s="25" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H479" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I479" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J479" s="39">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A480" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B480" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C480" s="40" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D480" s="90">
+        <v>4627190931905</v>
+      </c>
+      <c r="E480" s="40" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F480" s="40" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G480" s="29" t="s">
+        <v>1136</v>
+      </c>
+      <c r="H480" s="29" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I480" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J480" s="39">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A481" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B481" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C481" s="40" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D481" s="90">
+        <v>4627190931912</v>
+      </c>
+      <c r="E481" s="40" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F481" s="40" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G481" s="29" t="s">
+        <v>1139</v>
+      </c>
+      <c r="H481" s="29" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I481" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J481" s="39">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A482" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B482" s="23" t="s">
+        <v>1111</v>
+      </c>
+      <c r="C482" s="40" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D482" s="90">
+        <v>4627190931929</v>
+      </c>
+      <c r="E482" s="40" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F482" s="40" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G482" s="29" t="s">
+        <v>1142</v>
+      </c>
+      <c r="H482" s="29" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I482" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J482" s="39">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A483" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B483" s="55" t="s">
+        <v>910</v>
+      </c>
+      <c r="C483" s="56"/>
+      <c r="D483" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E483" s="56" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F483" s="56"/>
+      <c r="G483" s="57"/>
+      <c r="H483" s="58"/>
+      <c r="I483" s="55"/>
+      <c r="J483" s="59" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A484" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B484" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C484" s="24" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D484" s="86">
+        <v>4627190940105</v>
+      </c>
+      <c r="E484" s="24" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F484" s="24" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G484" s="25" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H484" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I484" s="61" t="s">
+        <v>798</v>
+      </c>
+      <c r="J484" s="28">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="485" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A485" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B485" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C485" s="24" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D485" s="86">
+        <v>4627190940112</v>
+      </c>
+      <c r="E485" s="24" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F485" s="24" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G485" s="25" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H485" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I485" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J485" s="28">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A486" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B486" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C486" s="24" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D486" s="86">
+        <v>4627190940129</v>
+      </c>
+      <c r="E486" s="24" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F486" s="24" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G486" s="25" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H486" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I486" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J486" s="28">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A487" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B487" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C487" s="24" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D487" s="86">
+        <v>4627190940136</v>
+      </c>
+      <c r="E487" s="24" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F487" s="24" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G487" s="25" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H487" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I487" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J487" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A488" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B488" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C488" s="24" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D488" s="86">
+        <v>4627190940143</v>
+      </c>
+      <c r="E488" s="24" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F488" s="24" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G488" s="25" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H488" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I488" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J488" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A489" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B489" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C489" s="24" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D489" s="86">
+        <v>4627190940150</v>
+      </c>
+      <c r="E489" s="24" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F489" s="24" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G489" s="25" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H489" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I489" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J489" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A490" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B490" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C490" s="24" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D490" s="86">
+        <v>4627190940167</v>
+      </c>
+      <c r="E490" s="24" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F490" s="24" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G490" s="25" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H490" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I490" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J490" s="28">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A491" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B491" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C491" s="24" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D491" s="86">
+        <v>4627190940174</v>
+      </c>
+      <c r="E491" s="24" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F491" s="24" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G491" s="25" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H491" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I491" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J491" s="28">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A492" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B492" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C492" s="24" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D492" s="86">
+        <v>4627190940181</v>
+      </c>
+      <c r="E492" s="24" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F492" s="24" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G492" s="25" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H492" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I492" s="26" t="s">
+        <v>798</v>
+      </c>
+      <c r="J492" s="28">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A493" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B493" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C493" s="24" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D493" s="86">
+        <v>4627190940198</v>
+      </c>
+      <c r="E493" s="24" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F493" s="24" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G493" s="25" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H493" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I493" s="26" t="s">
+        <v>798</v>
+      </c>
+      <c r="J493" s="28">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A494" s="34" t="s">
+        <v>513</v>
+      </c>
+      <c r="B494" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C494" s="24" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D494" s="86">
+        <v>4627190940204</v>
+      </c>
+      <c r="E494" s="24" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F494" s="24" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G494" s="25" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H494" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I494" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J494" s="28">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A495" s="34" t="s">
+        <v>513</v>
+      </c>
+      <c r="B495" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C495" s="40" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D495" s="90">
+        <v>4627190940211</v>
+      </c>
+      <c r="E495" s="40" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F495" s="40" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G495" s="29" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H495" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I495" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J495" s="39">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A496" s="34" t="s">
+        <v>513</v>
+      </c>
+      <c r="B496" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C496" s="40" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D496" s="90">
+        <v>4627190940228</v>
+      </c>
+      <c r="E496" s="40" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F496" s="40" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G496" s="29" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H496" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I496" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J496" s="39">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A497" s="34" t="s">
+        <v>513</v>
+      </c>
+      <c r="B497" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C497" s="35" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D497" s="87">
+        <v>4627190940396</v>
+      </c>
+      <c r="E497" s="35" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F497" s="35" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G497" s="37" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H497" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I497" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J497" s="39">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A498" s="34" t="s">
+        <v>513</v>
+      </c>
+      <c r="B498" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C498" s="35" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D498" s="87">
+        <v>4627190940402</v>
+      </c>
+      <c r="E498" s="35" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F498" s="35" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G498" s="37" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H498" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I498" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J498" s="39">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A499" s="34" t="s">
+        <v>513</v>
+      </c>
+      <c r="B499" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C499" s="35" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D499" s="87">
+        <v>4627190940419</v>
+      </c>
+      <c r="E499" s="35" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F499" s="35" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G499" s="37" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H499" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I499" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J499" s="39">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A500" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B500" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C500" s="35" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D500" s="87">
+        <v>4627190940426</v>
+      </c>
+      <c r="E500" s="35" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F500" s="35" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G500" s="37" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H500" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I500" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J500" s="39">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A501" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B501" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C501" s="35" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D501" s="87">
+        <v>4627190940433</v>
+      </c>
+      <c r="E501" s="35" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F501" s="35" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G501" s="37" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H501" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I501" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J501" s="39">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A502" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B502" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C502" s="35" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D502" s="87">
+        <v>4627190940440</v>
+      </c>
+      <c r="E502" s="35" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F502" s="35" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G502" s="37" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H502" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I502" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J502" s="39">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A503" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B503" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C503" s="35" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D503" s="87">
+        <v>4627190940457</v>
+      </c>
+      <c r="E503" s="35" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F503" s="35" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G503" s="37" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H503" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I503" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J503" s="39">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A504" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B504" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C504" s="35" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D504" s="87">
+        <v>4627190940464</v>
+      </c>
+      <c r="E504" s="35" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F504" s="35" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G504" s="37" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H504" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I504" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J504" s="39">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A505" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B505" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C505" s="35" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D505" s="87">
+        <v>4627190940471</v>
+      </c>
+      <c r="E505" s="35" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F505" s="35" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G505" s="37" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H505" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I505" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J505" s="39">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A506" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B506" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C506" s="35" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D506" s="87">
+        <v>4627190940488</v>
+      </c>
+      <c r="E506" s="35" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F506" s="35" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G506" s="37" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H506" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I506" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J506" s="39">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A507" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B507" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C507" s="35" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D507" s="87">
+        <v>4627190940495</v>
+      </c>
+      <c r="E507" s="35" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F507" s="35" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G507" s="37" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H507" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I507" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J507" s="39">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A508" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B508" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C508" s="35" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D508" s="87">
+        <v>4627190940501</v>
+      </c>
+      <c r="E508" s="35" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F508" s="35" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G508" s="37" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H508" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I508" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J508" s="39">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" s="42" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A509" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="B509" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C509" s="35" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D509" s="87">
+        <v>4627190940518</v>
+      </c>
+      <c r="E509" s="35" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F509" s="35" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G509" s="37" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H509" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I509" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J509" s="39">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A510" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B510" s="55" t="s">
+        <v>758</v>
+      </c>
+      <c r="C510" s="56"/>
+      <c r="D510" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E510" s="56" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F510" s="56"/>
+      <c r="G510" s="57"/>
+      <c r="H510" s="58"/>
+      <c r="I510" s="55"/>
+      <c r="J510" s="59" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A511" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B511" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C511" s="24" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D511" s="86">
+        <v>4627190940235</v>
+      </c>
+      <c r="E511" s="24" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F511" s="24" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G511" s="25" t="s">
+        <v>1016</v>
+      </c>
+      <c r="H511" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I511" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J511" s="28">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="512" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A512" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B512" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C512" s="24" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D512" s="86">
+        <v>4627190940242</v>
+      </c>
+      <c r="E512" s="24" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F512" s="24" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G512" s="25" t="s">
+        <v>931</v>
+      </c>
+      <c r="H512" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I512" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J512" s="28">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A513" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B513" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C513" s="24" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D513" s="86">
+        <v>4627190940259</v>
+      </c>
+      <c r="E513" s="24" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F513" s="24" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G513" s="25" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H513" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I513" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J513" s="28">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A514" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B514" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C514" s="24" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D514" s="86">
+        <v>4627190940266</v>
+      </c>
+      <c r="E514" s="24" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F514" s="24" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G514" s="25" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H514" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I514" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="J514" s="28">
+        <v>1280</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A515" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="B515" s="55" t="s">
+        <v>560</v>
+      </c>
+      <c r="C515" s="56"/>
+      <c r="D515" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E515" s="56" t="s">
+        <v>561</v>
+      </c>
+      <c r="F515" s="56"/>
+      <c r="G515" s="57"/>
+      <c r="H515" s="58"/>
+      <c r="I515" s="55"/>
+      <c r="J515" s="59"/>
+    </row>
+    <row r="516" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A516" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B516" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C516" s="66" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D516" s="96">
+        <v>4627190931936</v>
+      </c>
+      <c r="E516" s="66" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F516" s="66" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G516" s="25" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H516" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I516" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J516" s="39">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="517" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A517" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B517" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C517" s="66" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D517" s="96">
+        <v>4627190931943</v>
+      </c>
+      <c r="E517" s="66" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F517" s="66" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G517" s="25" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H517" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I517" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J517" s="39">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A518" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B518" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C518" s="66" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D518" s="96">
+        <v>4627190931950</v>
+      </c>
+      <c r="E518" s="66" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F518" s="66" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G518" s="25" t="s">
+        <v>608</v>
+      </c>
+      <c r="H518" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I518" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J518" s="39">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A519" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B519" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C519" s="66" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D519" s="96">
+        <v>4627190931967</v>
+      </c>
+      <c r="E519" s="66" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F519" s="66" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G519" s="25" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H519" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I519" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J519" s="39">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A520" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B520" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C520" s="66" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D520" s="96">
+        <v>4627190931974</v>
+      </c>
+      <c r="E520" s="66" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F520" s="66" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G520" s="25" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H520" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I520" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J520" s="39">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A521" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B521" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C521" s="66" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D521" s="96">
+        <v>4627190931981</v>
+      </c>
+      <c r="E521" s="66" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F521" s="66" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G521" s="25" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H521" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I521" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J521" s="39">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A522" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B522" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C522" s="66" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D522" s="96">
+        <v>4627190931998</v>
+      </c>
+      <c r="E522" s="66" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F522" s="66" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G522" s="25">
+        <v>8450006728</v>
+      </c>
+      <c r="H522" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I522" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J522" s="39">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A523" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B523" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C523" s="66" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D523" s="96">
+        <v>4627190932001</v>
+      </c>
+      <c r="E523" s="66" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F523" s="66" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G523" s="25" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H523" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I523" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J523" s="39">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A524" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B524" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C524" s="66" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D524" s="96">
+        <v>4627190932018</v>
+      </c>
+      <c r="E524" s="66" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F524" s="66" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G524" s="25" t="s">
+        <v>611</v>
+      </c>
+      <c r="H524" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I524" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J524" s="39">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A525" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B525" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C525" s="66" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D525" s="96">
+        <v>4627190932025</v>
+      </c>
+      <c r="E525" s="66" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F525" s="66" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G525" s="25" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H525" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I525" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J525" s="39">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A526" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B526" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C526" s="66" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D526" s="96">
+        <v>4627190932032</v>
+      </c>
+      <c r="E526" s="66" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F526" s="66" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G526" s="25" t="s">
+        <v>618</v>
+      </c>
+      <c r="H526" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I526" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J526" s="39">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A527" s="23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B527" s="23" t="s">
+        <v>560</v>
+      </c>
+      <c r="C527" s="66" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D527" s="96">
+        <v>4627190932049</v>
+      </c>
+      <c r="E527" s="66" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F527" s="66" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G527" s="25">
+        <v>8450006754</v>
+      </c>
+      <c r="H527" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I527" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="J527" s="39">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A528" s="18" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B528" s="18" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C528" s="17"/>
+      <c r="D528" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E528" s="17" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F528" s="17"/>
+      <c r="G528" s="18"/>
+      <c r="H528" s="17"/>
+      <c r="I528" s="17"/>
+      <c r="J528" s="67"/>
+    </row>
+    <row r="529" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A529" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B529" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C529" s="24" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D529" s="86">
+        <v>4627190921913</v>
+      </c>
+      <c r="E529" s="24" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F529" s="24" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G529" s="29" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H529" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I529" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J529" s="28">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="530" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A530" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B530" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C530" s="24" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D530" s="86">
+        <v>4627190921920</v>
+      </c>
+      <c r="E530" s="24" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F530" s="24" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G530" s="29" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H530" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I530" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J530" s="28">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A531" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B531" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C531" s="24" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D531" s="86">
+        <v>4627190921937</v>
+      </c>
+      <c r="E531" s="24" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F531" s="24" t="s">
+        <v>1444</v>
+      </c>
+      <c r="G531" s="29" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H531" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I531" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J531" s="28">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" s="22" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A532" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B532" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C532" s="24" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D532" s="86">
+        <v>4627190921944</v>
+      </c>
+      <c r="E532" s="24" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F532" s="24" t="s">
+        <v>1447</v>
+      </c>
+      <c r="G532" s="29" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H532" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I532" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J532" s="28">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" s="22" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A533" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B533" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C533" s="24" t="s">
+        <v>1448</v>
+      </c>
+      <c r="D533" s="97">
+        <v>4627190923610</v>
+      </c>
+      <c r="E533" s="24" t="s">
+        <v>1449</v>
+      </c>
+      <c r="F533" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G533" s="25" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H533" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I533" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J533" s="39">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A534" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B534" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C534" s="24" t="s">
+        <v>1451</v>
+      </c>
+      <c r="D534" s="97">
+        <v>4627190923627</v>
+      </c>
+      <c r="E534" s="24" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F534" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G534" s="25" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H534" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I534" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J534" s="39">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A535" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B535" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C535" s="24" t="s">
+        <v>1453</v>
+      </c>
+      <c r="D535" s="97">
+        <v>4627190923634</v>
+      </c>
+      <c r="E535" s="24" t="s">
+        <v>1454</v>
+      </c>
+      <c r="F535" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G535" s="25" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H535" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I535" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J535" s="39">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A536" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B536" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C536" s="24" t="s">
+        <v>1455</v>
+      </c>
+      <c r="D536" s="97">
+        <v>4627190923641</v>
+      </c>
+      <c r="E536" s="24" t="s">
+        <v>1456</v>
+      </c>
+      <c r="F536" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G536" s="25" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H536" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I536" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J536" s="39">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A537" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B537" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C537" s="40" t="s">
+        <v>1457</v>
+      </c>
+      <c r="D537" s="90">
+        <v>4627190922033</v>
+      </c>
+      <c r="E537" s="40" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F537" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="G537" s="29" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H537" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I537" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J537" s="39">
+        <v>8280</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A538" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B538" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C538" s="40" t="s">
+        <v>1460</v>
+      </c>
+      <c r="D538" s="90">
+        <v>4627190922040</v>
+      </c>
+      <c r="E538" s="40" t="s">
+        <v>1461</v>
+      </c>
+      <c r="F538" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="G538" s="29" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H538" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I538" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J538" s="39">
+        <v>8280</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A539" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B539" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C539" s="40" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D539" s="90">
+        <v>4627190922057</v>
+      </c>
+      <c r="E539" s="40" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F539" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="G539" s="29" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H539" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I539" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J539" s="39">
+        <v>8280</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A540" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B540" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C540" s="40" t="s">
+        <v>1464</v>
+      </c>
+      <c r="D540" s="90">
+        <v>4627190922064</v>
+      </c>
+      <c r="E540" s="40" t="s">
+        <v>1465</v>
+      </c>
+      <c r="F540" s="40" t="s">
+        <v>97</v>
+      </c>
+      <c r="G540" s="29" t="s">
+        <v>1459</v>
+      </c>
+      <c r="H540" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I540" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J540" s="39">
+        <v>8280</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A541" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B541" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C541" s="24" t="s">
+        <v>1467</v>
+      </c>
+      <c r="D541" s="90">
+        <v>4627190923658</v>
+      </c>
+      <c r="E541" s="24" t="s">
+        <v>1468</v>
+      </c>
+      <c r="F541" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G541" s="25" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H541" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I541" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J541" s="39">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A542" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B542" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C542" s="24" t="s">
+        <v>1470</v>
+      </c>
+      <c r="D542" s="90">
+        <v>4627190923665</v>
+      </c>
+      <c r="E542" s="24" t="s">
+        <v>1471</v>
+      </c>
+      <c r="F542" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G542" s="25" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H542" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I542" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J542" s="39">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A543" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B543" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C543" s="24" t="s">
+        <v>1472</v>
+      </c>
+      <c r="D543" s="90">
+        <v>4627190923672</v>
+      </c>
+      <c r="E543" s="24" t="s">
+        <v>1473</v>
+      </c>
+      <c r="F543" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G543" s="25" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H543" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I543" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J543" s="39">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A544" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B544" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C544" s="24" t="s">
+        <v>1474</v>
+      </c>
+      <c r="D544" s="90">
+        <v>4627190923689</v>
+      </c>
+      <c r="E544" s="24" t="s">
+        <v>1475</v>
+      </c>
+      <c r="F544" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G544" s="25" t="s">
+        <v>1469</v>
+      </c>
+      <c r="H544" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I544" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J544" s="39">
+        <v>8150</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A545" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B545" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C545" s="24" t="s">
+        <v>1476</v>
+      </c>
+      <c r="D545" s="86">
+        <v>4627190922118</v>
+      </c>
+      <c r="E545" s="24" t="s">
+        <v>1477</v>
+      </c>
+      <c r="F545" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G545" s="25" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H545" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I545" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J545" s="39">
+        <v>5820</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A546" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B546" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C546" s="24" t="s">
+        <v>1479</v>
+      </c>
+      <c r="D546" s="86">
+        <v>4627190922125</v>
+      </c>
+      <c r="E546" s="24" t="s">
+        <v>1480</v>
+      </c>
+      <c r="F546" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G546" s="25" t="s">
+        <v>1478</v>
+      </c>
+      <c r="H546" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I546" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J546" s="39">
+        <v>5820</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A547" s="23" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B547" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C547" s="24" t="s">
+        <v>1482</v>
+      </c>
+      <c r="D547" s="86">
+        <v>4627190922132</v>
+      </c>
+      <c r="E547" s="24" t="s">
+        <v>1483</v>
+      </c>
+      <c r="F547" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G547" s="25" t="s">
+        <v>1484</v>
+      </c>
+      <c r="H547" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I547" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J547" s="28">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A548" s="23" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B548" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C548" s="24" t="s">
+        <v>1485</v>
+      </c>
+      <c r="D548" s="86">
+        <v>4627190922149</v>
+      </c>
+      <c r="E548" s="24" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F548" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G548" s="25" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H548" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I548" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J548" s="28">
+        <v>6900</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A549" s="23" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B549" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C549" s="24" t="s">
+        <v>1488</v>
+      </c>
+      <c r="D549" s="86">
+        <v>4627190922156</v>
+      </c>
+      <c r="E549" s="24" t="s">
+        <v>1489</v>
+      </c>
+      <c r="F549" s="24" t="s">
+        <v>298</v>
+      </c>
+      <c r="G549" s="25" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H549" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I549" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J549" s="28">
+        <v>7330</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A550" s="23" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B550" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C550" s="24" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D550" s="86">
+        <v>4627190922163</v>
+      </c>
+      <c r="E550" s="24" t="s">
+        <v>1491</v>
+      </c>
+      <c r="F550" s="24" t="s">
+        <v>301</v>
+      </c>
+      <c r="G550" s="25" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H550" s="26" t="s">
+        <v>202</v>
+      </c>
+      <c r="I550" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J550" s="28">
+        <v>7330</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A551" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B551" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C551" s="24" t="s">
+        <v>1492</v>
+      </c>
+      <c r="D551" s="90">
+        <v>4627190923412</v>
+      </c>
+      <c r="E551" s="24" t="s">
+        <v>1493</v>
+      </c>
+      <c r="F551" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="G551" s="25" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H551" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I551" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J551" s="28">
+        <v>8060</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A552" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B552" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C552" s="24" t="s">
+        <v>1495</v>
+      </c>
+      <c r="D552" s="90">
+        <v>4627190923429</v>
+      </c>
+      <c r="E552" s="24" t="s">
+        <v>1496</v>
+      </c>
+      <c r="F552" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G552" s="25" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H552" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I552" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J552" s="28">
+        <v>8060</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A553" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B553" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C553" s="24" t="s">
+        <v>1497</v>
+      </c>
+      <c r="D553" s="90">
+        <v>4627190923436</v>
+      </c>
+      <c r="E553" s="24" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F553" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G553" s="25" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H553" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I553" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J553" s="28">
+        <v>8060</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A554" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B554" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C554" s="24" t="s">
+        <v>1499</v>
+      </c>
+      <c r="D554" s="90">
+        <v>4627190923443</v>
+      </c>
+      <c r="E554" s="24" t="s">
+        <v>1500</v>
+      </c>
+      <c r="F554" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G554" s="25" t="s">
+        <v>1494</v>
+      </c>
+      <c r="H554" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I554" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J554" s="28">
+        <v>8060</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A555" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B555" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C555" s="24" t="s">
+        <v>1501</v>
+      </c>
+      <c r="D555" s="86">
+        <v>4627190922170</v>
+      </c>
+      <c r="E555" s="24" t="s">
+        <v>1502</v>
+      </c>
+      <c r="F555" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G555" s="26" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H555" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I555" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J555" s="28">
+        <v>6090</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A556" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B556" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C556" s="24" t="s">
+        <v>1504</v>
+      </c>
+      <c r="D556" s="86">
+        <v>4627190922187</v>
+      </c>
+      <c r="E556" s="24" t="s">
+        <v>1505</v>
+      </c>
+      <c r="F556" s="24" t="s">
+        <v>452</v>
+      </c>
+      <c r="G556" s="25" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H556" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I556" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J556" s="28">
+        <v>6090</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A557" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B557" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C557" s="24" t="s">
+        <v>1506</v>
+      </c>
+      <c r="D557" s="86">
+        <v>4627190922194</v>
+      </c>
+      <c r="E557" s="24" t="s">
+        <v>1507</v>
+      </c>
+      <c r="F557" s="24" t="s">
+        <v>455</v>
+      </c>
+      <c r="G557" s="25" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H557" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I557" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J557" s="28">
+        <v>6090</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A558" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B558" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C558" s="24" t="s">
+        <v>1508</v>
+      </c>
+      <c r="D558" s="86">
+        <v>4627190922200</v>
+      </c>
+      <c r="E558" s="24" t="s">
+        <v>1509</v>
+      </c>
+      <c r="F558" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G558" s="25" t="s">
+        <v>1503</v>
+      </c>
+      <c r="H558" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I558" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J558" s="28">
+        <v>6090</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A559" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B559" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C559" s="24" t="s">
+        <v>1510</v>
+      </c>
+      <c r="D559" s="86">
+        <v>4627190922217</v>
+      </c>
+      <c r="E559" s="24" t="s">
+        <v>1511</v>
+      </c>
+      <c r="F559" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G559" s="25" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H559" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I559" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J559" s="28">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A560" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B560" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C560" s="24" t="s">
+        <v>1513</v>
+      </c>
+      <c r="D560" s="86">
+        <v>4627190922224</v>
+      </c>
+      <c r="E560" s="24" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F560" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G560" s="25" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H560" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I560" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J560" s="28">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A561" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B561" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C561" s="24" t="s">
+        <v>1515</v>
+      </c>
+      <c r="D561" s="86">
+        <v>4627190922231</v>
+      </c>
+      <c r="E561" s="24" t="s">
+        <v>1516</v>
+      </c>
+      <c r="F561" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G561" s="25" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H561" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I561" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J561" s="28">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A562" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B562" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C562" s="24" t="s">
+        <v>1517</v>
+      </c>
+      <c r="D562" s="86">
+        <v>4627190922248</v>
+      </c>
+      <c r="E562" s="24" t="s">
+        <v>1518</v>
+      </c>
+      <c r="F562" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G562" s="25" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H562" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I562" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J562" s="28">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A563" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B563" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C563" s="24" t="s">
+        <v>1520</v>
+      </c>
+      <c r="D563" s="86">
+        <v>4627190922293</v>
+      </c>
+      <c r="E563" s="24" t="s">
+        <v>1521</v>
+      </c>
+      <c r="F563" s="24" t="s">
+        <v>87</v>
+      </c>
+      <c r="G563" s="25" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H563" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I563" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J563" s="28">
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A564" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B564" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C564" s="24" t="s">
+        <v>1523</v>
+      </c>
+      <c r="D564" s="86">
+        <v>4627190922309</v>
+      </c>
+      <c r="E564" s="24" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F564" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G564" s="25" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H564" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I564" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J564" s="28">
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A565" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B565" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C565" s="24" t="s">
+        <v>1525</v>
+      </c>
+      <c r="D565" s="86">
+        <v>4627190922316</v>
+      </c>
+      <c r="E565" s="24" t="s">
+        <v>1526</v>
+      </c>
+      <c r="F565" s="24" t="s">
+        <v>405</v>
+      </c>
+      <c r="G565" s="25" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H565" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I565" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J565" s="28">
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A566" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B566" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C566" s="24" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D566" s="86">
+        <v>4627190922323</v>
+      </c>
+      <c r="E566" s="24" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F566" s="24" t="s">
+        <v>408</v>
+      </c>
+      <c r="G566" s="25" t="s">
+        <v>1522</v>
+      </c>
+      <c r="H566" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I566" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J566" s="28">
+        <v>5050</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A567" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B567" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C567" s="24" t="s">
+        <v>1529</v>
+      </c>
+      <c r="D567" s="86">
+        <v>4627190922330</v>
+      </c>
+      <c r="E567" s="24" t="s">
+        <v>1530</v>
+      </c>
+      <c r="F567" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G567" s="25" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H567" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I567" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J567" s="28">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A568" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B568" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C568" s="24" t="s">
+        <v>1532</v>
+      </c>
+      <c r="D568" s="86">
+        <v>4627190922347</v>
+      </c>
+      <c r="E568" s="24" t="s">
+        <v>1533</v>
+      </c>
+      <c r="F568" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G568" s="25" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H568" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I568" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J568" s="28">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A569" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B569" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C569" s="24" t="s">
+        <v>1534</v>
+      </c>
+      <c r="D569" s="86">
+        <v>4627190922354</v>
+      </c>
+      <c r="E569" s="24" t="s">
+        <v>1535</v>
+      </c>
+      <c r="F569" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G569" s="25" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H569" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I569" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J569" s="28">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A570" s="23" t="s">
+        <v>1519</v>
+      </c>
+      <c r="B570" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C570" s="24" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D570" s="86">
+        <v>4627190922361</v>
+      </c>
+      <c r="E570" s="24" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F570" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G570" s="25" t="s">
+        <v>1531</v>
+      </c>
+      <c r="H570" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I570" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J570" s="28">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A571" s="23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B571" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C571" s="24" t="s">
+        <v>1538</v>
+      </c>
+      <c r="D571" s="86">
+        <v>4627190922378</v>
+      </c>
+      <c r="E571" s="24" t="s">
+        <v>1539</v>
+      </c>
+      <c r="F571" s="24" t="s">
+        <v>402</v>
+      </c>
+      <c r="G571" s="25" t="s">
+        <v>1540</v>
+      </c>
+      <c r="H571" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I571" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J571" s="28">
+        <v>5400</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A572" s="23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B572" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C572" s="24" t="s">
+        <v>1541</v>
+      </c>
+      <c r="D572" s="86">
+        <v>4627190922385</v>
+      </c>
+      <c r="E572" s="24" t="s">
+        <v>1542</v>
+      </c>
+      <c r="F572" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G572" s="25" t="s">
+        <v>1543</v>
+      </c>
+      <c r="H572" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I572" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J572" s="28">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A573" s="68" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B573" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="C573" s="24" t="s">
+        <v>1544</v>
+      </c>
+      <c r="D573" s="90">
+        <v>4627190923535</v>
+      </c>
+      <c r="E573" s="24" t="s">
+        <v>1545</v>
+      </c>
+      <c r="F573" s="24" t="s">
+        <v>154</v>
+      </c>
+      <c r="G573" s="25" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H573" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I573" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J573" s="39">
+        <v>11820</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A574" s="68" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B574" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="C574" s="24" t="s">
+        <v>1547</v>
+      </c>
+      <c r="D574" s="90">
+        <v>4627190923542</v>
+      </c>
+      <c r="E574" s="24" t="s">
+        <v>1548</v>
+      </c>
+      <c r="F574" s="24" t="s">
+        <v>91</v>
+      </c>
+      <c r="G574" s="25" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H574" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I574" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J574" s="39">
+        <v>11820</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A575" s="68" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B575" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="C575" s="24" t="s">
+        <v>1549</v>
+      </c>
+      <c r="D575" s="90">
+        <v>4627190923559</v>
+      </c>
+      <c r="E575" s="24" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F575" s="24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G575" s="25" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H575" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I575" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J575" s="39">
+        <v>11820</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" s="41" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A576" s="68" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B576" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="C576" s="24" t="s">
+        <v>1551</v>
+      </c>
+      <c r="D576" s="90">
+        <v>4627190923566</v>
+      </c>
+      <c r="E576" s="24" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F576" s="24" t="s">
+        <v>97</v>
+      </c>
+      <c r="G576" s="25" t="s">
+        <v>1546</v>
+      </c>
+      <c r="H576" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I576" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J576" s="39">
+        <v>11820</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A577" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B577" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C577" s="24" t="s">
+        <v>1553</v>
+      </c>
+      <c r="D577" s="86">
+        <v>4627190922392</v>
+      </c>
+      <c r="E577" s="24" t="s">
+        <v>1554</v>
+      </c>
+      <c r="F577" s="24" t="s">
+        <v>200</v>
+      </c>
+      <c r="G577" s="25" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H577" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I577" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J577" s="28">
+        <v>7570</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A578" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B578" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C578" s="24" t="s">
+        <v>1556</v>
+      </c>
+      <c r="D578" s="86">
+        <v>4627190922408</v>
+      </c>
+      <c r="E578" s="24" t="s">
+        <v>1557</v>
+      </c>
+      <c r="F578" s="24" t="s">
+        <v>205</v>
+      </c>
+      <c r="G578" s="25" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H578" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I578" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J578" s="28">
+        <v>7570</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A579" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B579" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C579" s="24" t="s">
+        <v>1558</v>
+      </c>
+      <c r="D579" s="86">
+        <v>4627190922415</v>
+      </c>
+      <c r="E579" s="24" t="s">
+        <v>1559</v>
+      </c>
+      <c r="F579" s="24" t="s">
+        <v>208</v>
+      </c>
+      <c r="G579" s="25" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H579" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I579" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J579" s="28">
+        <v>7570</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A580" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B580" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C580" s="24" t="s">
+        <v>1560</v>
+      </c>
+      <c r="D580" s="86">
+        <v>4627190922422</v>
+      </c>
+      <c r="E580" s="24" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F580" s="24" t="s">
+        <v>211</v>
+      </c>
+      <c r="G580" s="25" t="s">
+        <v>1555</v>
+      </c>
+      <c r="H580" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I580" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J580" s="28">
+        <v>7570</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A581" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B581" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C581" s="24" t="s">
+        <v>1562</v>
+      </c>
+      <c r="D581" s="86">
+        <v>4627190922439</v>
+      </c>
+      <c r="E581" s="24" t="s">
+        <v>1563</v>
+      </c>
+      <c r="F581" s="40" t="s">
+        <v>200</v>
+      </c>
+      <c r="G581" s="29" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H581" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I581" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J581" s="28">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A582" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B582" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C582" s="24" t="s">
+        <v>1565</v>
+      </c>
+      <c r="D582" s="86">
+        <v>4627190922446</v>
+      </c>
+      <c r="E582" s="24" t="s">
+        <v>1566</v>
+      </c>
+      <c r="F582" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G582" s="29" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H582" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I582" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J582" s="28">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A583" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B583" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C583" s="24" t="s">
+        <v>1567</v>
+      </c>
+      <c r="D583" s="86">
+        <v>4627190922453</v>
+      </c>
+      <c r="E583" s="24" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F583" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G583" s="29" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H583" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I583" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J583" s="28">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A584" s="23" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B584" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C584" s="24" t="s">
+        <v>1569</v>
+      </c>
+      <c r="D584" s="86">
+        <v>4627190922460</v>
+      </c>
+      <c r="E584" s="24" t="s">
+        <v>1570</v>
+      </c>
+      <c r="F584" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G584" s="29" t="s">
+        <v>1564</v>
+      </c>
+      <c r="H584" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I584" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J584" s="28">
+        <v>6750</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A585" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B585" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C585" s="24" t="s">
+        <v>1571</v>
+      </c>
+      <c r="D585" s="86">
+        <v>4627190922477</v>
+      </c>
+      <c r="E585" s="24" t="s">
+        <v>1572</v>
+      </c>
+      <c r="F585" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="G585" s="29" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H585" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I585" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J585" s="28">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A586" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B586" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C586" s="24" t="s">
+        <v>1574</v>
+      </c>
+      <c r="D586" s="86">
+        <v>4627190922484</v>
+      </c>
+      <c r="E586" s="24" t="s">
+        <v>1575</v>
+      </c>
+      <c r="F586" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G586" s="29" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H586" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I586" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J586" s="28">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A587" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B587" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C587" s="24" t="s">
+        <v>1576</v>
+      </c>
+      <c r="D587" s="86">
+        <v>4627190922491</v>
+      </c>
+      <c r="E587" s="24" t="s">
+        <v>1577</v>
+      </c>
+      <c r="F587" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G587" s="29" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H587" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I587" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J587" s="28">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A588" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B588" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C588" s="24" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D588" s="86">
+        <v>4627190922507</v>
+      </c>
+      <c r="E588" s="24" t="s">
+        <v>1579</v>
+      </c>
+      <c r="F588" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G588" s="29" t="s">
+        <v>1573</v>
+      </c>
+      <c r="H588" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I588" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J588" s="28">
+        <v>6430</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A589" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B589" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C589" s="40" t="s">
+        <v>1580</v>
+      </c>
+      <c r="D589" s="90">
+        <v>4627190922514</v>
+      </c>
+      <c r="E589" s="69" t="s">
+        <v>1581</v>
+      </c>
+      <c r="F589" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="G589" s="29" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H589" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I589" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J589" s="28">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A590" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B590" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C590" s="40" t="s">
+        <v>1583</v>
+      </c>
+      <c r="D590" s="90">
+        <v>4627190922521</v>
+      </c>
+      <c r="E590" s="69" t="s">
+        <v>1584</v>
+      </c>
+      <c r="F590" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G590" s="29" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H590" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I590" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J590" s="28">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A591" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B591" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C591" s="40" t="s">
+        <v>1585</v>
+      </c>
+      <c r="D591" s="90">
+        <v>4627190922538</v>
+      </c>
+      <c r="E591" s="69" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F591" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G591" s="29" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H591" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I591" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J591" s="28">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A592" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B592" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C592" s="40" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D592" s="90">
+        <v>4627190923405</v>
+      </c>
+      <c r="E592" s="69" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F592" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G592" s="29" t="s">
+        <v>1582</v>
+      </c>
+      <c r="H592" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I592" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J592" s="28">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A593" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B593" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C593" s="40" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D593" s="90">
+        <v>4627190922552</v>
+      </c>
+      <c r="E593" s="69" t="s">
+        <v>1590</v>
+      </c>
+      <c r="F593" s="40" t="s">
+        <v>87</v>
+      </c>
+      <c r="G593" s="29" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H593" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I593" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J593" s="28">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A594" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B594" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C594" s="40" t="s">
+        <v>1592</v>
+      </c>
+      <c r="D594" s="90">
+        <v>4627190922569</v>
+      </c>
+      <c r="E594" s="69" t="s">
+        <v>1593</v>
+      </c>
+      <c r="F594" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="G594" s="29" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H594" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I594" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J594" s="28">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A595" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B595" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C595" s="40" t="s">
+        <v>1594</v>
+      </c>
+      <c r="D595" s="90">
+        <v>4627190922576</v>
+      </c>
+      <c r="E595" s="69" t="s">
+        <v>1595</v>
+      </c>
+      <c r="F595" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="G595" s="29" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H595" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I595" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J595" s="28">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A596" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B596" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C596" s="40" t="s">
+        <v>1596</v>
+      </c>
+      <c r="D596" s="90">
+        <v>4627190922583</v>
+      </c>
+      <c r="E596" s="69" t="s">
+        <v>1597</v>
+      </c>
+      <c r="F596" s="40" t="s">
+        <v>97</v>
+      </c>
+      <c r="G596" s="29" t="s">
+        <v>1591</v>
+      </c>
+      <c r="H596" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I596" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J596" s="28">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A597" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B597" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C597" s="40" t="s">
+        <v>1598</v>
+      </c>
+      <c r="D597" s="90">
+        <v>4627190922590</v>
+      </c>
+      <c r="E597" s="69" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F597" s="40" t="s">
+        <v>200</v>
+      </c>
+      <c r="G597" s="29" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H597" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I597" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J597" s="28">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A598" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B598" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C598" s="40" t="s">
+        <v>1601</v>
+      </c>
+      <c r="D598" s="90">
+        <v>4627190922606</v>
+      </c>
+      <c r="E598" s="69" t="s">
+        <v>1602</v>
+      </c>
+      <c r="F598" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G598" s="29" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H598" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I598" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J598" s="28">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A599" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B599" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C599" s="40" t="s">
+        <v>1603</v>
+      </c>
+      <c r="D599" s="90">
+        <v>4627190922613</v>
+      </c>
+      <c r="E599" s="69" t="s">
+        <v>1604</v>
+      </c>
+      <c r="F599" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G599" s="29" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H599" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I599" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J599" s="28">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A600" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B600" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C600" s="40" t="s">
+        <v>1605</v>
+      </c>
+      <c r="D600" s="90">
+        <v>4627190922620</v>
+      </c>
+      <c r="E600" s="69" t="s">
+        <v>1606</v>
+      </c>
+      <c r="F600" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G600" s="29" t="s">
+        <v>1600</v>
+      </c>
+      <c r="H600" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I600" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="J600" s="28">
+        <v>9660</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A601" s="34" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B601" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C601" s="24" t="s">
+        <v>1608</v>
+      </c>
+      <c r="D601" s="86">
+        <v>4627190922637</v>
+      </c>
+      <c r="E601" s="24" t="s">
+        <v>1609</v>
+      </c>
+      <c r="F601" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="G601" s="29" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H601" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I601" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J601" s="28">
+        <v>7380</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A602" s="34" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B602" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C602" s="24" t="s">
+        <v>1611</v>
+      </c>
+      <c r="D602" s="86">
+        <v>4627190922644</v>
+      </c>
+      <c r="E602" s="24" t="s">
+        <v>1612</v>
+      </c>
+      <c r="F602" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G602" s="29" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H602" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I602" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J602" s="28">
+        <v>7380</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A603" s="34" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B603" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C603" s="24" t="s">
+        <v>1613</v>
+      </c>
+      <c r="D603" s="86">
+        <v>4627190922651</v>
+      </c>
+      <c r="E603" s="24" t="s">
+        <v>1614</v>
+      </c>
+      <c r="F603" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G603" s="29" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H603" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I603" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J603" s="28">
+        <v>7380</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A604" s="34" t="s">
+        <v>1607</v>
+      </c>
+      <c r="B604" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C604" s="24" t="s">
+        <v>1615</v>
+      </c>
+      <c r="D604" s="86">
+        <v>4627190922668</v>
+      </c>
+      <c r="E604" s="24" t="s">
+        <v>1616</v>
+      </c>
+      <c r="F604" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G604" s="29" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H604" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I604" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J604" s="28">
+        <v>7380</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A605" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B605" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C605" s="40" t="s">
+        <v>1617</v>
+      </c>
+      <c r="D605" s="90">
+        <v>4627190922675</v>
+      </c>
+      <c r="E605" s="69" t="s">
+        <v>1618</v>
+      </c>
+      <c r="F605" s="40" t="s">
+        <v>267</v>
+      </c>
+      <c r="G605" s="29" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H605" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I605" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J605" s="39">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A606" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B606" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C606" s="40" t="s">
+        <v>1620</v>
+      </c>
+      <c r="D606" s="90">
+        <v>4627190922682</v>
+      </c>
+      <c r="E606" s="69" t="s">
+        <v>1621</v>
+      </c>
+      <c r="F606" s="40" t="s">
+        <v>205</v>
+      </c>
+      <c r="G606" s="29" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H606" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I606" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J606" s="39">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A607" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B607" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C607" s="40" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D607" s="90">
+        <v>4627190922699</v>
+      </c>
+      <c r="E607" s="69" t="s">
+        <v>1623</v>
+      </c>
+      <c r="F607" s="40" t="s">
+        <v>208</v>
+      </c>
+      <c r="G607" s="29" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H607" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I607" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J607" s="39">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10" s="41" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A608" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B608" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C608" s="40" t="s">
+        <v>1624</v>
+      </c>
+      <c r="D608" s="90">
+        <v>4627190922705</v>
+      </c>
+      <c r="E608" s="69" t="s">
+        <v>1625</v>
+      </c>
+      <c r="F608" s="40" t="s">
+        <v>211</v>
+      </c>
+      <c r="G608" s="29" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H608" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I608" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J608" s="39">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A609" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B609" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C609" s="40" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D609" s="90">
+        <v>4627190922712</v>
+      </c>
+      <c r="E609" s="71" t="s">
+        <v>1627</v>
+      </c>
+      <c r="F609" s="40" t="s">
+        <v>154</v>
+      </c>
+      <c r="G609" s="29" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H609" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I609" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J609" s="39">
+        <v>9250</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A610" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B610" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C610" s="40" t="s">
+        <v>1629</v>
+      </c>
+      <c r="D610" s="90">
+        <v>4627190922729</v>
+      </c>
+      <c r="E610" s="71" t="s">
+        <v>1630</v>
+      </c>
+      <c r="F610" s="40" t="s">
+        <v>91</v>
+      </c>
+      <c r="G610" s="29" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H610" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I610" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J610" s="39">
+        <v>9250</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A611" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B611" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C611" s="40" t="s">
+        <v>1631</v>
+      </c>
+      <c r="D611" s="90">
+        <v>4627190922736</v>
+      </c>
+      <c r="E611" s="71" t="s">
+        <v>1632</v>
+      </c>
+      <c r="F611" s="40" t="s">
+        <v>94</v>
+      </c>
+      <c r="G611" s="29" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H611" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I611" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J611" s="39">
+        <v>9250</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A612" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B612" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C612" s="40" t="s">
+        <v>1633</v>
+      </c>
+      <c r="D612" s="90">
+        <v>4627190922743</v>
+      </c>
+      <c r="E612" s="71" t="s">
+        <v>1634</v>
+      </c>
+      <c r="F612" s="40" t="s">
+        <v>97</v>
+      </c>
+      <c r="G612" s="29" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H612" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I612" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="J612" s="39">
+        <v>9250</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A613" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B613" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C613" s="38" t="s">
+        <v>1635</v>
+      </c>
+      <c r="D613" s="89">
+        <v>4627190923696</v>
+      </c>
+      <c r="E613" s="38" t="s">
+        <v>1636</v>
+      </c>
+      <c r="F613" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="G613" s="36" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H613" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I613" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J613" s="39">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A614" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B614" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C614" s="38" t="s">
+        <v>1638</v>
+      </c>
+      <c r="D614" s="89">
+        <v>4627190923702</v>
+      </c>
+      <c r="E614" s="38" t="s">
+        <v>1639</v>
+      </c>
+      <c r="F614" s="38" t="s">
+        <v>452</v>
+      </c>
+      <c r="G614" s="36" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H614" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I614" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J614" s="39">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A615" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B615" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C615" s="38" t="s">
+        <v>1640</v>
+      </c>
+      <c r="D615" s="89">
+        <v>4627190923719</v>
+      </c>
+      <c r="E615" s="38" t="s">
+        <v>1641</v>
+      </c>
+      <c r="F615" s="38" t="s">
+        <v>455</v>
+      </c>
+      <c r="G615" s="36" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H615" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I615" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J615" s="39">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" s="41" customFormat="1" ht="51" x14ac:dyDescent="0.2">
+      <c r="A616" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B616" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C616" s="38" t="s">
+        <v>1642</v>
+      </c>
+      <c r="D616" s="89">
+        <v>4627190923726</v>
+      </c>
+      <c r="E616" s="38" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F616" s="38" t="s">
+        <v>458</v>
+      </c>
+      <c r="G616" s="36" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H616" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I616" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J616" s="39">
+        <v>6800</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10" s="41" customFormat="1" ht="202.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A617" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B617" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C617" s="38" t="s">
+        <v>1644</v>
+      </c>
+      <c r="D617" s="89">
+        <v>4627190923825</v>
+      </c>
+      <c r="E617" s="38" t="s">
+        <v>1645</v>
+      </c>
+      <c r="F617" s="38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G617" s="36" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H617" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I617" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J617" s="39">
+        <v>12040</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" s="41" customFormat="1" ht="204" x14ac:dyDescent="0.2">
+      <c r="A618" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B618" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C618" s="38" t="s">
+        <v>1647</v>
+      </c>
+      <c r="D618" s="89">
+        <v>4627190923832</v>
+      </c>
+      <c r="E618" s="38" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F618" s="38" t="s">
+        <v>91</v>
+      </c>
+      <c r="G618" s="36" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H618" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I618" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J618" s="39">
+        <v>12040</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10" s="41" customFormat="1" ht="204" x14ac:dyDescent="0.2">
+      <c r="A619" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B619" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C619" s="38" t="s">
+        <v>1649</v>
+      </c>
+      <c r="D619" s="89">
+        <v>4627190923856</v>
+      </c>
+      <c r="E619" s="38" t="s">
+        <v>1650</v>
+      </c>
+      <c r="F619" s="38" t="s">
+        <v>94</v>
+      </c>
+      <c r="G619" s="36" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H619" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I619" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J619" s="39">
+        <v>12040</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" s="41" customFormat="1" ht="204" x14ac:dyDescent="0.2">
+      <c r="A620" s="34" t="s">
+        <v>666</v>
+      </c>
+      <c r="B620" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C620" s="38" t="s">
+        <v>1651</v>
+      </c>
+      <c r="D620" s="89">
+        <v>4627190923863</v>
+      </c>
+      <c r="E620" s="38" t="s">
+        <v>1652</v>
+      </c>
+      <c r="F620" s="38" t="s">
+        <v>97</v>
+      </c>
+      <c r="G620" s="36" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H620" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I620" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J620" s="39">
+        <v>12040</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A621" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B621" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C621" s="38" t="s">
+        <v>1653</v>
+      </c>
+      <c r="D621" s="89">
+        <v>4627190923870</v>
+      </c>
+      <c r="E621" s="38" t="s">
+        <v>1654</v>
+      </c>
+      <c r="F621" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="G621" s="36" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H621" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I621" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J621" s="39">
+        <v>8300</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A622" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B622" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C622" s="38" t="s">
+        <v>1656</v>
+      </c>
+      <c r="D622" s="89">
+        <v>4627190923887</v>
+      </c>
+      <c r="E622" s="38" t="s">
+        <v>1657</v>
+      </c>
+      <c r="F622" s="38" t="s">
+        <v>205</v>
+      </c>
+      <c r="G622" s="36" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H622" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I622" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J622" s="39">
+        <v>8300</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A623" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B623" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C623" s="38" t="s">
+        <v>1658</v>
+      </c>
+      <c r="D623" s="89">
+        <v>4627190923894</v>
+      </c>
+      <c r="E623" s="38" t="s">
+        <v>1659</v>
+      </c>
+      <c r="F623" s="38" t="s">
+        <v>208</v>
+      </c>
+      <c r="G623" s="36" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H623" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I623" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J623" s="39">
+        <v>8300</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10" s="41" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A624" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B624" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C624" s="38" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D624" s="89">
+        <v>4627190923900</v>
+      </c>
+      <c r="E624" s="38" t="s">
+        <v>1661</v>
+      </c>
+      <c r="F624" s="38" t="s">
+        <v>211</v>
+      </c>
+      <c r="G624" s="36" t="s">
+        <v>1655</v>
+      </c>
+      <c r="H624" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="I624" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="J624" s="39">
+        <v>8300</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A625" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B625" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C625" s="35" t="s">
+        <v>1662</v>
+      </c>
+      <c r="D625" s="87">
+        <v>4627190923917</v>
+      </c>
+      <c r="E625" s="35" t="s">
+        <v>1663</v>
+      </c>
+      <c r="F625" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G625" s="37" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H625" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I625" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J625" s="39">
+        <v>9290</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A626" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B626" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C626" s="35" t="s">
+        <v>1665</v>
+      </c>
+      <c r="D626" s="87">
+        <v>4627190923931</v>
+      </c>
+      <c r="E626" s="35" t="s">
+        <v>1666</v>
+      </c>
+      <c r="F626" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G626" s="37" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H626" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I626" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J626" s="39">
+        <v>9290</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A627" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B627" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C627" s="35" t="s">
+        <v>1667</v>
+      </c>
+      <c r="D627" s="87">
+        <v>4627190923948</v>
+      </c>
+      <c r="E627" s="35" t="s">
+        <v>1668</v>
+      </c>
+      <c r="F627" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G627" s="37" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H627" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I627" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J627" s="39">
+        <v>9290</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A628" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B628" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C628" s="35" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D628" s="87">
+        <v>4627190923955</v>
+      </c>
+      <c r="E628" s="35" t="s">
+        <v>1670</v>
+      </c>
+      <c r="F628" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G628" s="37" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H628" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I628" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J628" s="39">
+        <v>9290</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A629" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B629" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C629" s="35" t="s">
+        <v>1671</v>
+      </c>
+      <c r="D629" s="87">
+        <v>4627190923962</v>
+      </c>
+      <c r="E629" s="35" t="s">
+        <v>1672</v>
+      </c>
+      <c r="F629" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G629" s="37" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H629" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I629" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J629" s="39">
+        <v>10970</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A630" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B630" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C630" s="35" t="s">
+        <v>1674</v>
+      </c>
+      <c r="D630" s="87">
+        <v>4627190923979</v>
+      </c>
+      <c r="E630" s="35" t="s">
+        <v>1675</v>
+      </c>
+      <c r="F630" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G630" s="37" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H630" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I630" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J630" s="39">
+        <v>10970</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A631" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B631" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C631" s="35" t="s">
+        <v>1676</v>
+      </c>
+      <c r="D631" s="87">
+        <v>4627190923986</v>
+      </c>
+      <c r="E631" s="35" t="s">
+        <v>1677</v>
+      </c>
+      <c r="F631" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G631" s="37" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H631" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I631" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J631" s="39">
+        <v>10970</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" s="42" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A632" s="34" t="s">
+        <v>648</v>
+      </c>
+      <c r="B632" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C632" s="35" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D632" s="87">
+        <v>4627190923993</v>
+      </c>
+      <c r="E632" s="35" t="s">
+        <v>1679</v>
+      </c>
+      <c r="F632" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G632" s="37" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H632" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I632" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J632" s="39">
+        <v>10970</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A633" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B633" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C633" s="35" t="s">
+        <v>1680</v>
+      </c>
+      <c r="D633" s="87">
+        <v>4627190924006</v>
+      </c>
+      <c r="E633" s="35" t="s">
+        <v>1681</v>
+      </c>
+      <c r="F633" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G633" s="37" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H633" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I633" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J633" s="39">
+        <v>8360</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A634" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B634" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C634" s="35" t="s">
+        <v>1683</v>
+      </c>
+      <c r="D634" s="87">
+        <v>4627190924013</v>
+      </c>
+      <c r="E634" s="35" t="s">
+        <v>1684</v>
+      </c>
+      <c r="F634" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G634" s="37" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H634" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I634" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J634" s="39">
+        <v>8360</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A635" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B635" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C635" s="35" t="s">
+        <v>1685</v>
+      </c>
+      <c r="D635" s="87">
+        <v>4627190924020</v>
+      </c>
+      <c r="E635" s="35" t="s">
+        <v>1686</v>
+      </c>
+      <c r="F635" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G635" s="37" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H635" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I635" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J635" s="39">
+        <v>8360</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A636" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B636" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C636" s="35" t="s">
+        <v>1687</v>
+      </c>
+      <c r="D636" s="87">
+        <v>4627190924037</v>
+      </c>
+      <c r="E636" s="35" t="s">
+        <v>1688</v>
+      </c>
+      <c r="F636" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G636" s="37" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H636" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I636" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J636" s="39">
+        <v>8360</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A637" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B637" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C637" s="35" t="s">
+        <v>1689</v>
+      </c>
+      <c r="D637" s="87">
+        <v>4627190924044</v>
+      </c>
+      <c r="E637" s="35" t="s">
+        <v>1690</v>
+      </c>
+      <c r="F637" s="35" t="s">
+        <v>267</v>
+      </c>
+      <c r="G637" s="37" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H637" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I637" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J637" s="39">
+        <v>7040</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A638" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B638" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C638" s="35" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D638" s="87">
+        <v>4627190924051</v>
+      </c>
+      <c r="E638" s="35" t="s">
+        <v>1693</v>
+      </c>
+      <c r="F638" s="35" t="s">
+        <v>270</v>
+      </c>
+      <c r="G638" s="37" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H638" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I638" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J638" s="39">
+        <v>7040</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A639" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B639" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C639" s="35" t="s">
+        <v>1694</v>
+      </c>
+      <c r="D639" s="87">
+        <v>4627190924075</v>
+      </c>
+      <c r="E639" s="35" t="s">
+        <v>1695</v>
+      </c>
+      <c r="F639" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="G639" s="37" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H639" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I639" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J639" s="39">
+        <v>7040</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A640" s="34" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B640" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C640" s="35" t="s">
+        <v>1696</v>
+      </c>
+      <c r="D640" s="87">
+        <v>4627190924082</v>
+      </c>
+      <c r="E640" s="35" t="s">
+        <v>1697</v>
+      </c>
+      <c r="F640" s="35" t="s">
+        <v>211</v>
+      </c>
+      <c r="G640" s="37" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H640" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I640" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J640" s="39">
+        <v>7040</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A641" s="72" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B641" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="C641" s="35" t="s">
+        <v>1698</v>
+      </c>
+      <c r="D641" s="87">
+        <v>4627190924099</v>
+      </c>
+      <c r="E641" s="35" t="s">
+        <v>1699</v>
+      </c>
+      <c r="F641" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G641" s="37" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H641" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I641" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J641" s="39">
+        <v>8320</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A642" s="72" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B642" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="C642" s="35" t="s">
+        <v>1701</v>
+      </c>
+      <c r="D642" s="87">
+        <v>4627190924105</v>
+      </c>
+      <c r="E642" s="35" t="s">
+        <v>1702</v>
+      </c>
+      <c r="F642" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G642" s="37" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H642" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I642" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J642" s="39">
+        <v>8320</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A643" s="72" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B643" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="C643" s="35" t="s">
+        <v>1703</v>
+      </c>
+      <c r="D643" s="87">
+        <v>4627190924112</v>
+      </c>
+      <c r="E643" s="35" t="s">
+        <v>1704</v>
+      </c>
+      <c r="F643" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G643" s="37" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H643" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I643" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J643" s="39">
+        <v>8320</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A644" s="72" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B644" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="C644" s="35" t="s">
+        <v>1705</v>
+      </c>
+      <c r="D644" s="87">
+        <v>4627190924129</v>
+      </c>
+      <c r="E644" s="35" t="s">
+        <v>1706</v>
+      </c>
+      <c r="F644" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G644" s="37" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H644" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I644" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J644" s="39">
+        <v>8320</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A645" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B645" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C645" s="35" t="s">
+        <v>1707</v>
+      </c>
+      <c r="D645" s="87">
+        <v>4627190924495</v>
+      </c>
+      <c r="E645" s="35" t="s">
+        <v>1708</v>
+      </c>
+      <c r="F645" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G645" s="37" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H645" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I645" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J645" s="39">
+        <v>10910</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A646" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B646" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C646" s="35" t="s">
+        <v>1710</v>
+      </c>
+      <c r="D646" s="87">
+        <v>4627190924501</v>
+      </c>
+      <c r="E646" s="35" t="s">
+        <v>1711</v>
+      </c>
+      <c r="F646" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G646" s="37" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H646" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I646" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J646" s="39">
+        <v>10910</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A647" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B647" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C647" s="35" t="s">
+        <v>1712</v>
+      </c>
+      <c r="D647" s="87">
+        <v>4627190924518</v>
+      </c>
+      <c r="E647" s="35" t="s">
+        <v>1713</v>
+      </c>
+      <c r="F647" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G647" s="37" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H647" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I647" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J647" s="39">
+        <v>10910</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A648" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B648" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C648" s="35" t="s">
+        <v>1714</v>
+      </c>
+      <c r="D648" s="87">
+        <v>4627190924525</v>
+      </c>
+      <c r="E648" s="35" t="s">
+        <v>1715</v>
+      </c>
+      <c r="F648" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G648" s="37" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H648" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I648" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J648" s="39">
+        <v>10910</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A649" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B649" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C649" s="35" t="s">
+        <v>1716</v>
+      </c>
+      <c r="D649" s="87">
+        <v>4627190924532</v>
+      </c>
+      <c r="E649" s="35" t="s">
+        <v>1717</v>
+      </c>
+      <c r="F649" s="35" t="s">
+        <v>267</v>
+      </c>
+      <c r="G649" s="37" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H649" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I649" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J649" s="39">
+        <v>6970</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A650" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B650" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C650" s="35" t="s">
+        <v>1719</v>
+      </c>
+      <c r="D650" s="87">
+        <v>4627190924303</v>
+      </c>
+      <c r="E650" s="35" t="s">
+        <v>1720</v>
+      </c>
+      <c r="F650" s="35" t="s">
+        <v>270</v>
+      </c>
+      <c r="G650" s="37" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H650" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I650" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J650" s="39">
+        <v>6970</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A651" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B651" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C651" s="35" t="s">
+        <v>1721</v>
+      </c>
+      <c r="D651" s="87">
+        <v>4627190924310</v>
+      </c>
+      <c r="E651" s="35" t="s">
+        <v>1722</v>
+      </c>
+      <c r="F651" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="G651" s="37" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H651" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I651" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J651" s="39">
+        <v>6970</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A652" s="34" t="s">
+        <v>1481</v>
+      </c>
+      <c r="B652" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C652" s="35" t="s">
+        <v>1723</v>
+      </c>
+      <c r="D652" s="87">
+        <v>4627190924327</v>
+      </c>
+      <c r="E652" s="35" t="s">
+        <v>1724</v>
+      </c>
+      <c r="F652" s="35" t="s">
+        <v>211</v>
+      </c>
+      <c r="G652" s="37" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H652" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I652" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J652" s="39">
+        <v>6970</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A653" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B653" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C653" s="35" t="s">
+        <v>1726</v>
+      </c>
+      <c r="D653" s="87">
+        <v>4627190924334</v>
+      </c>
+      <c r="E653" s="35" t="s">
+        <v>1727</v>
+      </c>
+      <c r="F653" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G653" s="37" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H653" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I653" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J653" s="39">
+        <v>9590</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A654" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B654" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C654" s="35" t="s">
+        <v>1729</v>
+      </c>
+      <c r="D654" s="87">
+        <v>4627190924341</v>
+      </c>
+      <c r="E654" s="35" t="s">
+        <v>1730</v>
+      </c>
+      <c r="F654" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G654" s="37" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H654" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I654" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J654" s="39">
+        <v>9590</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A655" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B655" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C655" s="35" t="s">
+        <v>1731</v>
+      </c>
+      <c r="D655" s="87">
+        <v>4627190924358</v>
+      </c>
+      <c r="E655" s="35" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F655" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G655" s="37" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H655" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I655" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J655" s="39">
+        <v>9590</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A656" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B656" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C656" s="35" t="s">
+        <v>1733</v>
+      </c>
+      <c r="D656" s="87">
+        <v>4627190924365</v>
+      </c>
+      <c r="E656" s="35" t="s">
+        <v>1734</v>
+      </c>
+      <c r="F656" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G656" s="37" t="s">
+        <v>1728</v>
+      </c>
+      <c r="H656" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I656" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J656" s="39">
+        <v>9590</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A657" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B657" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C657" s="35" t="s">
+        <v>1735</v>
+      </c>
+      <c r="D657" s="87">
+        <v>4627190924624</v>
+      </c>
+      <c r="E657" s="35" t="s">
+        <v>1736</v>
+      </c>
+      <c r="F657" s="35" t="s">
+        <v>267</v>
+      </c>
+      <c r="G657" s="37" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H657" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I657" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J657" s="39">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A658" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B658" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C658" s="35" t="s">
+        <v>1738</v>
+      </c>
+      <c r="D658" s="87">
+        <v>4627190924631</v>
+      </c>
+      <c r="E658" s="35" t="s">
+        <v>1739</v>
+      </c>
+      <c r="F658" s="35" t="s">
+        <v>270</v>
+      </c>
+      <c r="G658" s="37" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H658" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I658" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J658" s="39">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A659" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B659" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C659" s="35" t="s">
+        <v>1740</v>
+      </c>
+      <c r="D659" s="87">
+        <v>4627190924648</v>
+      </c>
+      <c r="E659" s="35" t="s">
+        <v>1741</v>
+      </c>
+      <c r="F659" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="G659" s="37" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H659" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I659" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J659" s="39">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10" s="42" customFormat="1" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A660" s="34" t="s">
+        <v>1725</v>
+      </c>
+      <c r="B660" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C660" s="35" t="s">
+        <v>1742</v>
+      </c>
+      <c r="D660" s="87">
+        <v>4627190924655</v>
+      </c>
+      <c r="E660" s="35" t="s">
+        <v>1743</v>
+      </c>
+      <c r="F660" s="35" t="s">
+        <v>211</v>
+      </c>
+      <c r="G660" s="37" t="s">
+        <v>1737</v>
+      </c>
+      <c r="H660" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I660" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J660" s="39">
+        <v>6160</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10" s="42" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+      <c r="A661" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B661" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C661" s="35" t="s">
+        <v>1744</v>
+      </c>
+      <c r="D661" s="87">
+        <v>4627190924662</v>
+      </c>
+      <c r="E661" s="35" t="s">
+        <v>1745</v>
+      </c>
+      <c r="F661" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G661" s="37" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H661" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I661" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J661" s="39">
+        <v>10450</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10" s="42" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+      <c r="A662" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B662" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C662" s="35" t="s">
+        <v>1747</v>
+      </c>
+      <c r="D662" s="87">
+        <v>4627190924679</v>
+      </c>
+      <c r="E662" s="35" t="s">
+        <v>1748</v>
+      </c>
+      <c r="F662" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G662" s="37" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H662" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I662" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J662" s="39">
+        <v>10450</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10" s="42" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+      <c r="A663" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B663" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C663" s="35" t="s">
+        <v>1749</v>
+      </c>
+      <c r="D663" s="87">
+        <v>4627190924686</v>
+      </c>
+      <c r="E663" s="35" t="s">
+        <v>1750</v>
+      </c>
+      <c r="F663" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G663" s="37" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H663" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I663" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J663" s="39">
+        <v>10450</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10" s="42" customFormat="1" ht="51" x14ac:dyDescent="0.25">
+      <c r="A664" s="34" t="s">
+        <v>1466</v>
+      </c>
+      <c r="B664" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C664" s="35" t="s">
+        <v>1751</v>
+      </c>
+      <c r="D664" s="87">
+        <v>4627190924693</v>
+      </c>
+      <c r="E664" s="35" t="s">
+        <v>1752</v>
+      </c>
+      <c r="F664" s="35" t="s">
+        <v>97</v>
+      </c>
+      <c r="G664" s="37" t="s">
+        <v>1746</v>
+      </c>
+      <c r="H664" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I664" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J664" s="39">
+        <v>10450</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10" s="42" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A665" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B665" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C665" s="35" t="s">
+        <v>1754</v>
+      </c>
+      <c r="D665" s="87">
+        <v>4627190925195</v>
+      </c>
+      <c r="E665" s="35" t="s">
+        <v>1755</v>
+      </c>
+      <c r="F665" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G665" s="37" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H665" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I665" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J665" s="39">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10" s="42" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A666" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B666" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C666" s="35" t="s">
+        <v>1757</v>
+      </c>
+      <c r="D666" s="87">
+        <v>4627190925201</v>
+      </c>
+      <c r="E666" s="35" t="s">
+        <v>1758</v>
+      </c>
+      <c r="F666" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G666" s="37" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H666" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I666" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J666" s="39">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10" s="42" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A667" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B667" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C667" s="35" t="s">
+        <v>1759</v>
+      </c>
+      <c r="D667" s="87">
+        <v>4627190925218</v>
+      </c>
+      <c r="E667" s="35" t="s">
+        <v>1760</v>
+      </c>
+      <c r="F667" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G667" s="37" t="s">
+        <v>1756</v>
+      </c>
+      <c r="H667" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I667" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J667" s="39">
+        <v>9000</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10" s="42" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A668" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B668" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C668" s="35" t="s">
+        <v>1761</v>
+      </c>
+      <c r="D668" s="87">
+        <v>4627190925232</v>
+      </c>
+      <c r="E668" s="35" t="s">
+        <v>1762</v>
+      </c>
+      <c r="F668" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="G668" s="37" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H668" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I668" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J668" s="39">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10" s="42" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A669" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B669" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C669" s="35" t="s">
+        <v>1764</v>
+      </c>
+      <c r="D669" s="87">
+        <v>4627190925249</v>
+      </c>
+      <c r="E669" s="35" t="s">
+        <v>1765</v>
+      </c>
+      <c r="F669" s="35" t="s">
+        <v>205</v>
+      </c>
+      <c r="G669" s="37" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H669" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I669" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J669" s="39">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10" s="42" customFormat="1" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A670" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B670" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C670" s="35" t="s">
+        <v>1766</v>
+      </c>
+      <c r="D670" s="87">
+        <v>4627190925256</v>
+      </c>
+      <c r="E670" s="35" t="s">
+        <v>1767</v>
+      </c>
+      <c r="F670" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="G670" s="37" t="s">
+        <v>1763</v>
+      </c>
+      <c r="H670" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I670" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J670" s="39">
+        <v>6100</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A671" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B671" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C671" s="35" t="s">
+        <v>1768</v>
+      </c>
+      <c r="D671" s="87">
+        <v>4627190925119</v>
+      </c>
+      <c r="E671" s="35" t="s">
+        <v>1769</v>
+      </c>
+      <c r="F671" s="35" t="s">
+        <v>87</v>
+      </c>
+      <c r="G671" s="37" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H671" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I671" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J671" s="39">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A672" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B672" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C672" s="35" t="s">
+        <v>1771</v>
+      </c>
+      <c r="D672" s="87">
+        <v>4627190925126</v>
+      </c>
+      <c r="E672" s="35" t="s">
+        <v>1772</v>
+      </c>
+      <c r="F672" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="G672" s="37" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H672" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I672" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J672" s="39">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10" s="42" customFormat="1" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A673" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B673" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C673" s="35" t="s">
+        <v>1773</v>
+      </c>
+      <c r="D673" s="87">
+        <v>4627190925133</v>
+      </c>
+      <c r="E673" s="35" t="s">
+        <v>1774</v>
+      </c>
+      <c r="F673" s="35" t="s">
+        <v>94</v>
+      </c>
+      <c r="G673" s="37" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H673" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I673" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J673" s="39">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A674" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B674" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C674" s="35" t="s">
+        <v>1775</v>
+      </c>
+      <c r="D674" s="87">
+        <v>4627190925157</v>
+      </c>
+      <c r="E674" s="35" t="s">
+        <v>1776</v>
+      </c>
+      <c r="F674" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="G674" s="37" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H674" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I674" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J674" s="39">
+        <v>6850</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A675" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B675" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C675" s="35" t="s">
+        <v>1778</v>
+      </c>
+      <c r="D675" s="87">
+        <v>4627190925164</v>
+      </c>
+      <c r="E675" s="35" t="s">
+        <v>1779</v>
+      </c>
+      <c r="F675" s="35" t="s">
+        <v>205</v>
+      </c>
+      <c r="G675" s="37" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H675" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I675" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J675" s="39">
+        <v>6850</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A676" s="34" t="s">
+        <v>1753</v>
+      </c>
+      <c r="B676" s="34" t="s">
+        <v>83</v>
+      </c>
+      <c r="C676" s="35" t="s">
+        <v>1780</v>
+      </c>
+      <c r="D676" s="87">
+        <v>4627190925171</v>
+      </c>
+      <c r="E676" s="35" t="s">
+        <v>1781</v>
+      </c>
+      <c r="F676" s="35" t="s">
+        <v>208</v>
+      </c>
+      <c r="G676" s="37" t="s">
+        <v>1777</v>
+      </c>
+      <c r="H676" s="37" t="s">
+        <v>70</v>
+      </c>
+      <c r="I676" s="37" t="s">
+        <v>24</v>
+      </c>
+      <c r="J676" s="39">
+        <v>6850</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A677" s="23" t="s">
+        <v>939</v>
+      </c>
+      <c r="B677" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C677" s="24" t="s">
+        <v>1782</v>
+      </c>
+      <c r="D677" s="86">
+        <v>4627190932056</v>
+      </c>
+      <c r="E677" s="24" t="s">
+        <v>1783</v>
+      </c>
+      <c r="F677" s="24" t="s">
+        <v>1784</v>
+      </c>
+      <c r="G677" s="25" t="s">
+        <v>927</v>
+      </c>
+      <c r="H677" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I677" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J677" s="28">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A678" s="23" t="s">
+        <v>939</v>
+      </c>
+      <c r="B678" s="23" t="s">
+        <v>966</v>
+      </c>
+      <c r="C678" s="24" t="s">
+        <v>1785</v>
+      </c>
+      <c r="D678" s="86">
+        <v>4627190932063</v>
+      </c>
+      <c r="E678" s="24" t="s">
+        <v>1786</v>
+      </c>
+      <c r="F678" s="24" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G678" s="25" t="s">
+        <v>927</v>
+      </c>
+      <c r="H678" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I678" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J678" s="28">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A679" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B679" s="23" t="s">
+        <v>758</v>
+      </c>
+      <c r="C679" s="24" t="s">
+        <v>1788</v>
+      </c>
+      <c r="D679" s="86">
+        <v>4627190932070</v>
+      </c>
+      <c r="E679" s="24" t="s">
+        <v>1789</v>
+      </c>
+      <c r="F679" s="24" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G679" s="25" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H679" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I679" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J679" s="28">
+        <v>3760</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A680" s="23" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B680" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C680" s="24" t="s">
+        <v>1792</v>
+      </c>
+      <c r="D680" s="86">
+        <v>4627190940273</v>
+      </c>
+      <c r="E680" s="24" t="s">
+        <v>1793</v>
+      </c>
+      <c r="F680" s="24" t="s">
+        <v>1794</v>
+      </c>
+      <c r="G680" s="25" t="s">
+        <v>1795</v>
+      </c>
+      <c r="H680" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I680" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J680" s="28">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A681" s="55" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B681" s="55" t="s">
+        <v>83</v>
+      </c>
+      <c r="C681" s="56"/>
+      <c r="D681" s="92" t="s">
+        <v>71</v>
+      </c>
+      <c r="E681" s="56" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F681" s="56"/>
+      <c r="G681" s="57"/>
+      <c r="H681" s="57"/>
+      <c r="I681" s="57"/>
+      <c r="J681" s="65" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A682" s="23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B682" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C682" s="24" t="s">
+        <v>1796</v>
+      </c>
+      <c r="D682" s="86">
+        <v>4627190922750</v>
+      </c>
+      <c r="E682" s="24" t="s">
+        <v>1797</v>
+      </c>
+      <c r="F682" s="24" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G682" s="25" t="s">
+        <v>1798</v>
+      </c>
+      <c r="H682" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I682" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J682" s="28">
+        <v>3800</v>
+      </c>
+    </row>
+    <row r="683" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A683" s="23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B683" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C683" s="24" t="s">
+        <v>1799</v>
+      </c>
+      <c r="D683" s="86">
+        <v>4627190922767</v>
+      </c>
+      <c r="E683" s="24" t="s">
+        <v>1800</v>
+      </c>
+      <c r="F683" s="24" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G683" s="25" t="s">
+        <v>1801</v>
+      </c>
+      <c r="H683" s="26" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I683" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J683" s="28">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A684" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B684" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C684" s="24" t="s">
+        <v>1802</v>
+      </c>
+      <c r="D684" s="86">
+        <v>4627190922774</v>
+      </c>
+      <c r="E684" s="24" t="s">
+        <v>1803</v>
+      </c>
+      <c r="F684" s="24" t="s">
+        <v>1804</v>
+      </c>
+      <c r="G684" s="25" t="s">
+        <v>1805</v>
+      </c>
+      <c r="H684" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I684" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J684" s="28">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A685" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B685" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C685" s="24" t="s">
+        <v>1806</v>
+      </c>
+      <c r="D685" s="86">
+        <v>4627190922781</v>
+      </c>
+      <c r="E685" s="24" t="s">
+        <v>1807</v>
+      </c>
+      <c r="F685" s="24" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G685" s="25" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H685" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I685" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J685" s="28">
+        <v>4880</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A686" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B686" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C686" s="24" t="s">
+        <v>1810</v>
+      </c>
+      <c r="D686" s="86">
+        <v>4627190922798</v>
+      </c>
+      <c r="E686" s="24" t="s">
+        <v>1811</v>
+      </c>
+      <c r="F686" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G686" s="29" t="s">
+        <v>1813</v>
+      </c>
+      <c r="H686" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I686" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J686" s="28">
+        <v>3720</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10" s="22" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A687" s="23" t="s">
+        <v>648</v>
+      </c>
+      <c r="B687" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C687" s="40" t="s">
+        <v>1814</v>
+      </c>
+      <c r="D687" s="90">
+        <v>4627190922804</v>
+      </c>
+      <c r="E687" s="40" t="s">
+        <v>1815</v>
+      </c>
+      <c r="F687" s="40" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G687" s="70" t="s">
+        <v>1512</v>
+      </c>
+      <c r="H687" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I687" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J687" s="28">
+        <v>2510</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A688" s="23" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B688" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C688" s="40" t="s">
+        <v>1817</v>
+      </c>
+      <c r="D688" s="90">
+        <v>4627190922811</v>
+      </c>
+      <c r="E688" s="40" t="s">
+        <v>1818</v>
+      </c>
+      <c r="F688" s="40" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G688" s="29" t="s">
+        <v>1819</v>
+      </c>
+      <c r="H688" s="25" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I688" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J688" s="28">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A689" s="23" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B689" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C689" s="24" t="s">
+        <v>1821</v>
+      </c>
+      <c r="D689" s="86">
+        <v>4627190940280</v>
+      </c>
+      <c r="E689" s="24" t="s">
+        <v>1822</v>
+      </c>
+      <c r="F689" s="24" t="s">
+        <v>1823</v>
+      </c>
+      <c r="G689" s="25" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H689" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I689" s="61" t="s">
+        <v>1825</v>
+      </c>
+      <c r="J689" s="28">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A690" s="23" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B690" s="23" t="s">
+        <v>680</v>
+      </c>
+      <c r="C690" s="24" t="s">
+        <v>1826</v>
+      </c>
+      <c r="D690" s="86">
+        <v>4627190940297</v>
+      </c>
+      <c r="E690" s="24" t="s">
+        <v>1827</v>
+      </c>
+      <c r="F690" s="24" t="s">
+        <v>1828</v>
+      </c>
+      <c r="G690" s="25">
+        <v>2875013</v>
+      </c>
+      <c r="H690" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I690" s="26" t="s">
+        <v>798</v>
+      </c>
+      <c r="J690" s="28">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A691" s="23" t="s">
+        <v>632</v>
+      </c>
+      <c r="B691" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C691" s="73" t="s">
+        <v>1829</v>
+      </c>
+      <c r="D691" s="98">
+        <v>4627190940303</v>
+      </c>
+      <c r="E691" s="73" t="s">
+        <v>1830</v>
+      </c>
+      <c r="F691" s="73" t="s">
+        <v>1831</v>
+      </c>
+      <c r="G691" s="25">
+        <v>5414645000</v>
+      </c>
+      <c r="H691" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I691" s="26" t="s">
+        <v>798</v>
+      </c>
+      <c r="J691" s="28">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A692" s="23" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B692" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C692" s="24" t="s">
+        <v>1832</v>
+      </c>
+      <c r="D692" s="86">
+        <v>4627190940310</v>
+      </c>
+      <c r="E692" s="24" t="s">
+        <v>1833</v>
+      </c>
+      <c r="F692" s="24" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G692" s="25">
+        <v>90352773</v>
+      </c>
+      <c r="H692" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I692" s="26" t="s">
+        <v>722</v>
+      </c>
+      <c r="J692" s="28">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A693" s="23" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B693" s="23" t="s">
+        <v>910</v>
+      </c>
+      <c r="C693" s="24" t="s">
+        <v>1835</v>
+      </c>
+      <c r="D693" s="86">
+        <v>4627190940327</v>
+      </c>
+      <c r="E693" s="24" t="s">
+        <v>1836</v>
+      </c>
+      <c r="F693" s="24" t="s">
+        <v>1837</v>
+      </c>
+      <c r="G693" s="25">
+        <v>90128194</v>
+      </c>
+      <c r="H693" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I693" s="61" t="s">
+        <v>722</v>
+      </c>
+      <c r="J693" s="28">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A694" s="34" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B694" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C694" s="35" t="s">
+        <v>1838</v>
+      </c>
+      <c r="D694" s="87">
+        <v>4627190940525</v>
+      </c>
+      <c r="E694" s="35" t="s">
+        <v>1839</v>
+      </c>
+      <c r="F694" s="35" t="s">
+        <v>1834</v>
+      </c>
+      <c r="G694" s="37">
+        <v>90352773</v>
+      </c>
+      <c r="H694" s="37" t="s">
+        <v>202</v>
+      </c>
+      <c r="I694" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J694" s="39">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10" s="42" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="A695" s="34" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B695" s="34" t="s">
+        <v>910</v>
+      </c>
+      <c r="C695" s="35" t="s">
+        <v>1840</v>
+      </c>
+      <c r="D695" s="87">
+        <v>4627190940532</v>
+      </c>
+      <c r="E695" s="35" t="s">
+        <v>1841</v>
+      </c>
+      <c r="F695" s="35" t="s">
+        <v>1837</v>
+      </c>
+      <c r="G695" s="37">
+        <v>90128194</v>
+      </c>
+      <c r="H695" s="37" t="s">
+        <v>202</v>
+      </c>
+      <c r="I695" s="37" t="s">
+        <v>722</v>
+      </c>
+      <c r="J695" s="39">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A696" s="74" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B696" s="74" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C696" s="17"/>
+      <c r="D696" s="85" t="s">
+        <v>71</v>
+      </c>
+      <c r="E696" s="17" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F696" s="17"/>
+      <c r="G696" s="18"/>
+      <c r="H696" s="31"/>
+      <c r="I696" s="31"/>
+      <c r="J696" s="21"/>
+    </row>
+    <row r="697" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A697" s="23" t="s">
+        <v>1843</v>
+      </c>
+      <c r="B697" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C697" s="24" t="s">
+        <v>1844</v>
+      </c>
+      <c r="D697" s="86">
+        <v>4627190922866</v>
+      </c>
+      <c r="E697" s="24" t="s">
+        <v>1845</v>
+      </c>
+      <c r="F697" s="24" t="s">
+        <v>1846</v>
+      </c>
+      <c r="G697" s="51" t="s">
+        <v>1847</v>
+      </c>
+      <c r="H697" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I697" s="27" t="s">
+        <v>722</v>
+      </c>
+      <c r="J697" s="28">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="698" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A698" s="23" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B698" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C698" s="24" t="s">
+        <v>1849</v>
+      </c>
+      <c r="D698" s="86">
+        <v>4627190922910</v>
+      </c>
+      <c r="E698" s="24" t="s">
+        <v>1850</v>
+      </c>
+      <c r="F698" s="24" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G698" s="25" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H698" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I698" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J698" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A699" s="23" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B699" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C699" s="24" t="s">
+        <v>1853</v>
+      </c>
+      <c r="D699" s="86">
+        <v>4627190922927</v>
+      </c>
+      <c r="E699" s="24" t="s">
+        <v>1854</v>
+      </c>
+      <c r="F699" s="24" t="s">
+        <v>1855</v>
+      </c>
+      <c r="G699" s="25" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H699" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I699" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J699" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A700" s="23" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B700" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C700" s="24" t="s">
+        <v>1857</v>
+      </c>
+      <c r="D700" s="86">
+        <v>4627190922934</v>
+      </c>
+      <c r="E700" s="24" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F700" s="24" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G700" s="25" t="s">
+        <v>1852</v>
+      </c>
+      <c r="H700" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I700" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J700" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A701" s="23" t="s">
+        <v>1848</v>
+      </c>
+      <c r="B701" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C701" s="24" t="s">
+        <v>1860</v>
+      </c>
+      <c r="D701" s="86">
+        <v>4627190922941</v>
+      </c>
+      <c r="E701" s="24" t="s">
+        <v>1861</v>
+      </c>
+      <c r="F701" s="24" t="s">
+        <v>1862</v>
+      </c>
+      <c r="G701" s="25" t="s">
+        <v>1856</v>
+      </c>
+      <c r="H701" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I701" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J701" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A702" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B702" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C702" s="24" t="s">
+        <v>1864</v>
+      </c>
+      <c r="D702" s="86">
+        <v>4627190922958</v>
+      </c>
+      <c r="E702" s="24" t="s">
+        <v>1865</v>
+      </c>
+      <c r="F702" s="24" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G702" s="25" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H702" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I702" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J702" s="28">
+        <v>23330</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A703" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B703" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C703" s="24" t="s">
+        <v>1867</v>
+      </c>
+      <c r="D703" s="86">
+        <v>4627190922965</v>
+      </c>
+      <c r="E703" s="24" t="s">
+        <v>1868</v>
+      </c>
+      <c r="F703" s="24" t="s">
+        <v>1855</v>
+      </c>
+      <c r="G703" s="25" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H703" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I703" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J703" s="28">
+        <v>23330</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A704" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B704" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C704" s="24" t="s">
+        <v>1870</v>
+      </c>
+      <c r="D704" s="86">
+        <v>4627190922972</v>
+      </c>
+      <c r="E704" s="24" t="s">
+        <v>1871</v>
+      </c>
+      <c r="F704" s="24" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G704" s="25" t="s">
+        <v>1866</v>
+      </c>
+      <c r="H704" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I704" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J704" s="28">
+        <v>23330</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A705" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B705" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C705" s="24" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D705" s="86">
+        <v>4627190922989</v>
+      </c>
+      <c r="E705" s="24" t="s">
+        <v>1873</v>
+      </c>
+      <c r="F705" s="24" t="s">
+        <v>1862</v>
+      </c>
+      <c r="G705" s="25" t="s">
+        <v>1869</v>
+      </c>
+      <c r="H705" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I705" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J705" s="28">
+        <v>23330</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A706" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B706" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C706" s="24" t="s">
+        <v>1875</v>
+      </c>
+      <c r="D706" s="86">
+        <v>4627190922996</v>
+      </c>
+      <c r="E706" s="24" t="s">
+        <v>1876</v>
+      </c>
+      <c r="F706" s="24" t="s">
+        <v>1851</v>
+      </c>
+      <c r="G706" s="25" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H706" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I706" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J706" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A707" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B707" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C707" s="24" t="s">
+        <v>1878</v>
+      </c>
+      <c r="D707" s="86">
+        <v>4627190923009</v>
+      </c>
+      <c r="E707" s="24" t="s">
+        <v>1879</v>
+      </c>
+      <c r="F707" s="24" t="s">
+        <v>1855</v>
+      </c>
+      <c r="G707" s="25" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H707" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I707" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J707" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A708" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B708" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C708" s="24" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D708" s="86">
+        <v>4627190923016</v>
+      </c>
+      <c r="E708" s="24" t="s">
+        <v>1881</v>
+      </c>
+      <c r="F708" s="24" t="s">
+        <v>1859</v>
+      </c>
+      <c r="G708" s="25" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H708" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I708" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J708" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A709" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B709" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C709" s="24" t="s">
+        <v>1882</v>
+      </c>
+      <c r="D709" s="86">
+        <v>4627190923023</v>
+      </c>
+      <c r="E709" s="24" t="s">
+        <v>1883</v>
+      </c>
+      <c r="F709" s="24" t="s">
+        <v>1862</v>
+      </c>
+      <c r="G709" s="25" t="s">
+        <v>1877</v>
+      </c>
+      <c r="H709" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="I709" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="J709" s="28">
+        <v>23770</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A710" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B710" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C710" s="24" t="s">
+        <v>1884</v>
+      </c>
+      <c r="D710" s="86">
+        <v>4627190923078</v>
+      </c>
+      <c r="E710" s="24" t="s">
+        <v>1885</v>
+      </c>
+      <c r="F710" s="24" t="s">
+        <v>1886</v>
+      </c>
+      <c r="G710" s="25" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H710" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I710" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J710" s="28">
+        <v>5530</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A711" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B711" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C711" s="24" t="s">
+        <v>1888</v>
+      </c>
+      <c r="D711" s="86">
+        <v>4627190923085</v>
+      </c>
+      <c r="E711" s="24" t="s">
+        <v>1889</v>
+      </c>
+      <c r="F711" s="24" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G711" s="25" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H711" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I711" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J711" s="28">
+        <v>7130</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A712" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B712" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C712" s="24" t="s">
+        <v>1891</v>
+      </c>
+      <c r="D712" s="86">
+        <v>4627190923092</v>
+      </c>
+      <c r="E712" s="24" t="s">
+        <v>1892</v>
+      </c>
+      <c r="F712" s="24" t="s">
+        <v>1893</v>
+      </c>
+      <c r="G712" s="25" t="s">
+        <v>1894</v>
+      </c>
+      <c r="H712" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I712" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J712" s="28">
+        <v>5030</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A713" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B713" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C713" s="24" t="s">
+        <v>1895</v>
+      </c>
+      <c r="D713" s="86">
+        <v>4627190923108</v>
+      </c>
+      <c r="E713" s="24" t="s">
+        <v>1896</v>
+      </c>
+      <c r="F713" s="24" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G713" s="25" t="s">
+        <v>1898</v>
+      </c>
+      <c r="H713" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I713" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J713" s="28">
+        <v>4800</v>
+      </c>
+    </row>
+    <row r="714" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A714" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B714" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C714" s="24" t="s">
+        <v>1899</v>
+      </c>
+      <c r="D714" s="86">
+        <v>4627190923115</v>
+      </c>
+      <c r="E714" s="24" t="s">
+        <v>1900</v>
+      </c>
+      <c r="F714" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G714" s="25" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H714" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I714" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J714" s="28">
+        <v>5250</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A715" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B715" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C715" s="24" t="s">
+        <v>1902</v>
+      </c>
+      <c r="D715" s="86">
+        <v>4627190923818</v>
+      </c>
+      <c r="E715" s="24" t="s">
+        <v>1903</v>
+      </c>
+      <c r="F715" s="24" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G715" s="25" t="s">
+        <v>1904</v>
+      </c>
+      <c r="H715" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I715" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J715" s="28">
+        <v>5520</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A716" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B716" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C716" s="24" t="s">
+        <v>1905</v>
+      </c>
+      <c r="D716" s="86">
+        <v>4627190923139</v>
+      </c>
+      <c r="E716" s="24" t="s">
+        <v>1906</v>
+      </c>
+      <c r="F716" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G716" s="25" t="s">
+        <v>1907</v>
+      </c>
+      <c r="H716" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I716" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J716" s="28">
+        <v>4580</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A717" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B717" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C717" s="24" t="s">
+        <v>1908</v>
+      </c>
+      <c r="D717" s="86">
+        <v>4627190923146</v>
+      </c>
+      <c r="E717" s="24" t="s">
+        <v>1909</v>
+      </c>
+      <c r="F717" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G717" s="25" t="s">
+        <v>1910</v>
+      </c>
+      <c r="H717" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I717" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J717" s="28">
+        <v>3750</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A718" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B718" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C718" s="24" t="s">
+        <v>1911</v>
+      </c>
+      <c r="D718" s="86">
+        <v>4627190923153</v>
+      </c>
+      <c r="E718" s="24" t="s">
+        <v>1912</v>
+      </c>
+      <c r="F718" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G718" s="25" t="s">
+        <v>1913</v>
+      </c>
+      <c r="H718" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I718" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J718" s="28">
+        <v>6650</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A719" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B719" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C719" s="24" t="s">
+        <v>1914</v>
+      </c>
+      <c r="D719" s="86">
+        <v>4627190923160</v>
+      </c>
+      <c r="E719" s="24" t="s">
+        <v>1915</v>
+      </c>
+      <c r="F719" s="24" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G719" s="25" t="s">
+        <v>1916</v>
+      </c>
+      <c r="H719" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I719" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J719" s="28">
+        <v>7190</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A720" s="23" t="s">
+        <v>1863</v>
+      </c>
+      <c r="B720" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C720" s="24" t="s">
+        <v>1917</v>
+      </c>
+      <c r="D720" s="86">
+        <v>4627190923177</v>
+      </c>
+      <c r="E720" s="24" t="s">
+        <v>1918</v>
+      </c>
+      <c r="F720" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G720" s="25" t="s">
+        <v>1919</v>
+      </c>
+      <c r="H720" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I720" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J720" s="28">
         <v>5180</v>
       </c>
-      <c r="J11" s="31">
-[...548 lines deleted...]
-      <c r="E29" s="26" t="s">
+    </row>
+    <row r="721" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A721" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B721" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C721" s="24" t="s">
+        <v>1920</v>
+      </c>
+      <c r="D721" s="86">
+        <v>4627190923184</v>
+      </c>
+      <c r="E721" s="24" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F721" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G721" s="25" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H721" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I721" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J721" s="28">
+        <v>4180</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A722" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B722" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C722" s="24" t="s">
+        <v>1923</v>
+      </c>
+      <c r="D722" s="86">
+        <v>4627190923191</v>
+      </c>
+      <c r="E722" s="24" t="s">
+        <v>1924</v>
+      </c>
+      <c r="F722" s="24" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G722" s="25" t="s">
+        <v>1925</v>
+      </c>
+      <c r="H722" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I722" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J722" s="28">
+        <v>5010</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A723" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B723" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C723" s="24" t="s">
+        <v>1926</v>
+      </c>
+      <c r="D723" s="86">
+        <v>4627190923207</v>
+      </c>
+      <c r="E723" s="24" t="s">
+        <v>1927</v>
+      </c>
+      <c r="F723" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G723" s="25" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H723" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I723" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J723" s="28">
+        <v>6780</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A724" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B724" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C724" s="24" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D724" s="86">
+        <v>4627190923214</v>
+      </c>
+      <c r="E724" s="24" t="s">
+        <v>1929</v>
+      </c>
+      <c r="F724" s="24" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G724" s="25" t="s">
+        <v>1928</v>
+      </c>
+      <c r="H724" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I724" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J724" s="28">
+        <v>5780</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A725" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B725" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C725" s="24" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D725" s="86">
+        <v>4627190923221</v>
+      </c>
+      <c r="E725" s="24" t="s">
+        <v>1931</v>
+      </c>
+      <c r="F725" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G725" s="25" t="s">
+        <v>1930</v>
+      </c>
+      <c r="H725" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I725" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J725" s="28">
+        <v>5730</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A726" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B726" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C726" s="24" t="s">
+        <v>1932</v>
+      </c>
+      <c r="D726" s="86">
+        <v>4627190923238</v>
+      </c>
+      <c r="E726" s="24" t="s">
+        <v>1933</v>
+      </c>
+      <c r="F726" s="24" t="s">
+        <v>1934</v>
+      </c>
+      <c r="G726" s="25" t="s">
+        <v>1932</v>
+      </c>
+      <c r="H726" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I726" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J726" s="28">
+        <v>4270</v>
+      </c>
+    </row>
+    <row r="727" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A727" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B727" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C727" s="24" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D727" s="86">
+        <v>4627190924549</v>
+      </c>
+      <c r="E727" s="24" t="s">
+        <v>1936</v>
+      </c>
+      <c r="F727" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G727" s="25" t="s">
+        <v>1935</v>
+      </c>
+      <c r="H727" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I727" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J727" s="28">
+        <v>6420</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A728" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B728" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C728" s="24" t="s">
+        <v>1937</v>
+      </c>
+      <c r="D728" s="86">
+        <v>4627190924617</v>
+      </c>
+      <c r="E728" s="24" t="s">
+        <v>1938</v>
+      </c>
+      <c r="F728" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G728" s="25" t="s">
+        <v>1937</v>
+      </c>
+      <c r="H728" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I728" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J728" s="28">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A729" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B729" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C729" s="24" t="s">
+        <v>1939</v>
+      </c>
+      <c r="D729" s="86">
+        <v>4627190924563</v>
+      </c>
+      <c r="E729" s="24" t="s">
+        <v>1940</v>
+      </c>
+      <c r="F729" s="24" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G729" s="25" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H729" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I729" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J729" s="28">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A730" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B730" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C730" s="24" t="s">
+        <v>1941</v>
+      </c>
+      <c r="D730" s="86">
+        <v>4627190924570</v>
+      </c>
+      <c r="E730" s="24" t="s">
+        <v>1942</v>
+      </c>
+      <c r="F730" s="24" t="s">
+        <v>1816</v>
+      </c>
+      <c r="G730" s="25" t="s">
+        <v>1941</v>
+      </c>
+      <c r="H730" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I730" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J730" s="28">
+        <v>5560</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A731" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B731" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C731" s="24" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D731" s="86">
+        <v>4627190924587</v>
+      </c>
+      <c r="E731" s="24" t="s">
+        <v>1944</v>
+      </c>
+      <c r="F731" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G731" s="25" t="s">
+        <v>1943</v>
+      </c>
+      <c r="H731" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I731" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J731" s="28">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A732" s="23" t="s">
+        <v>1874</v>
+      </c>
+      <c r="B732" s="23" t="s">
+        <v>83</v>
+      </c>
+      <c r="C732" s="24" t="s">
+        <v>1945</v>
+      </c>
+      <c r="D732" s="86">
+        <v>4627190924594</v>
+      </c>
+      <c r="E732" s="24" t="s">
+        <v>1946</v>
+      </c>
+      <c r="F732" s="24" t="s">
+        <v>1812</v>
+      </c>
+      <c r="G732" s="25" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H732" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="I732" s="25" t="s">
+        <v>722</v>
+      </c>
+      <c r="J732" s="28">
+        <v>7060</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A733" s="74" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B733" s="74" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C733" s="17"/>
+      <c r="D733" s="85" t="s">
         <v>71</v>
       </c>
-      <c r="F29" s="28" t="s">
-[...8860 lines deleted...]
-      <c r="C312" s="26" t="s">
+      <c r="E733" s="17" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F733" s="17"/>
+      <c r="G733" s="18"/>
+      <c r="H733" s="31"/>
+      <c r="I733" s="31"/>
+      <c r="J733" s="21"/>
+    </row>
+    <row r="734" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A734" s="23" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B734" s="23" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C734" s="24" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D734" s="86">
+        <v>4627190932087</v>
+      </c>
+      <c r="E734" s="24" t="s">
+        <v>1951</v>
+      </c>
+      <c r="F734" s="40" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G734" s="51"/>
+      <c r="H734" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I734" s="29" t="s">
         <v>722</v>
       </c>
-      <c r="D312" s="27">
-[...12592 lines deleted...]
-      <c r="I713" s="45">
+      <c r="J734" s="39">
         <v>1598347</v>
       </c>
-      <c r="J713" s="45">
-[...13 lines deleted...]
-      <c r="D714" s="27">
+    </row>
+    <row r="735" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A735" s="23" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B735" s="23" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C735" s="24" t="s">
+        <v>1953</v>
+      </c>
+      <c r="D735" s="86">
         <v>4627190932094</v>
       </c>
-      <c r="E714" s="26" t="s">
-[...9 lines deleted...]
-      <c r="I714" s="45">
+      <c r="E735" s="24" t="s">
+        <v>1954</v>
+      </c>
+      <c r="F735" s="40" t="s">
+        <v>1952</v>
+      </c>
+      <c r="G735" s="51"/>
+      <c r="H735" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I735" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J735" s="39">
         <v>2222740</v>
       </c>
-      <c r="J714" s="45">
-[...13 lines deleted...]
-      <c r="D715" s="27">
+    </row>
+    <row r="736" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A736" s="23" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B736" s="23" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C736" s="24" t="s">
+        <v>1955</v>
+      </c>
+      <c r="D736" s="86">
         <v>4627190932100</v>
       </c>
-      <c r="E715" s="26" t="s">
-[...9 lines deleted...]
-      <c r="I715" s="45">
+      <c r="E736" s="24" t="s">
+        <v>1956</v>
+      </c>
+      <c r="F736" s="24" t="s">
+        <v>1957</v>
+      </c>
+      <c r="G736" s="51"/>
+      <c r="H736" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I736" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J736" s="39">
         <v>2325824</v>
       </c>
-      <c r="J715" s="45">
-[...13 lines deleted...]
-      <c r="D716" s="27">
+    </row>
+    <row r="737" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A737" s="23" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B737" s="23" t="s">
+        <v>1949</v>
+      </c>
+      <c r="C737" s="24" t="s">
+        <v>1958</v>
+      </c>
+      <c r="D737" s="86">
         <v>4627190932117</v>
       </c>
-      <c r="E716" s="26" t="s">
-[...9 lines deleted...]
-      <c r="I716" s="45">
+      <c r="E737" s="24" t="s">
+        <v>1959</v>
+      </c>
+      <c r="F737" s="40" t="s">
+        <v>1960</v>
+      </c>
+      <c r="G737" s="51"/>
+      <c r="H737" s="29" t="s">
+        <v>70</v>
+      </c>
+      <c r="I737" s="29" t="s">
+        <v>722</v>
+      </c>
+      <c r="J737" s="39">
         <v>1399542</v>
       </c>
-      <c r="J716" s="45">
-[...100 lines deleted...]
-    <row r="745" spans="3:8" x14ac:dyDescent="0.25">
+    </row>
+    <row r="738" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C738" s="75"/>
+      <c r="D738" s="82"/>
+      <c r="E738" s="75"/>
+      <c r="F738" s="75"/>
+      <c r="G738" s="76"/>
+      <c r="H738" s="77"/>
+    </row>
+    <row r="739" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C739" s="75"/>
+      <c r="D739" s="82"/>
+      <c r="E739" s="75"/>
+      <c r="F739" s="75"/>
+      <c r="G739" s="76"/>
+      <c r="H739" s="77"/>
+    </row>
+    <row r="740" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C740" s="75"/>
+      <c r="D740" s="82"/>
+      <c r="E740" s="75"/>
+      <c r="F740" s="75"/>
+      <c r="G740" s="76"/>
+      <c r="H740" s="77"/>
+    </row>
+    <row r="741" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C741" s="75"/>
+      <c r="D741" s="82"/>
+      <c r="E741" s="75"/>
+      <c r="F741" s="75"/>
+      <c r="G741" s="76"/>
+      <c r="H741" s="77"/>
+    </row>
+    <row r="742" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C742" s="75"/>
+      <c r="D742" s="82"/>
+      <c r="E742" s="75"/>
+      <c r="F742" s="75"/>
+      <c r="G742" s="76"/>
+      <c r="H742" s="77"/>
+    </row>
+    <row r="743" spans="1:10" s="22" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="C743" s="75"/>
+      <c r="D743" s="82"/>
+      <c r="E743" s="75"/>
+      <c r="F743" s="75"/>
+      <c r="G743" s="76"/>
+      <c r="H743" s="77"/>
+    </row>
+    <row r="745" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C745"/>
-      <c r="D745"/>
+      <c r="D745" s="99"/>
       <c r="E745"/>
       <c r="F745"/>
       <c r="G745"/>
-      <c r="H745"/>
+      <c r="I745"/>
+    </row>
+    <row r="746" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C746"/>
+      <c r="D746" s="100"/>
+      <c r="E746"/>
+      <c r="F746"/>
+      <c r="G746"/>
+      <c r="H746"/>
+      <c r="I746"/>
+    </row>
+    <row r="747" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C747"/>
+      <c r="D747" s="100"/>
+      <c r="E747"/>
+      <c r="F747"/>
+      <c r="G747"/>
+      <c r="H747"/>
+      <c r="I747"/>
+    </row>
+    <row r="749" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C749"/>
+      <c r="D749" s="100"/>
+      <c r="E749"/>
+      <c r="F749"/>
+      <c r="G749"/>
+      <c r="H749"/>
+      <c r="I749"/>
+    </row>
+    <row r="762" spans="4:4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D762" s="101"/>
+    </row>
+    <row r="763" spans="4:4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D763" s="101"/>
+    </row>
+    <row r="764" spans="4:4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D764" s="101"/>
+    </row>
+    <row r="766" spans="4:4" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="D766" s="101"/>
     </row>
   </sheetData>
+  <phoneticPr fontId="17" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
-</worksheet>
-[...22 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист2</vt:lpstr>
-      <vt:lpstr>Лист3</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>akn</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dc:creator/>
+  <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>