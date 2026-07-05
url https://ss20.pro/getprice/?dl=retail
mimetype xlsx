--- v1 (2026-05-21)
+++ v2 (2026-07-05)
@@ -1,73 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1BE7E164-FFDA-478F-87A9-7EC51ED60EE6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27932"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\yad\Documents\SS20\price\260629\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{AF575099-2CEB-4268-849C-161E5F53527B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="1470" yWindow="1470" windowWidth="32505" windowHeight="19365" tabRatio="500" xr2:uid="{031A5914-3972-45B4-82D7-3B53B3AC8900}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621" iterateDelta="1E-4"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
+<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
+<calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="G163" i="1" l="1"/>
+</calcChain>
+</file>
+
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5662" uniqueCount="1961">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5597" uniqueCount="1962">
   <si>
     <t>Продукция компании SS20</t>
   </si>
   <si>
     <t xml:space="preserve">Стоимость продукции для реализации на условиях со склада в г.Самара. </t>
   </si>
   <si>
     <t>Стоимость указана в рублях РФ.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Новый ассортимент выделен желтым цветом</t>
   </si>
   <si>
     <t>Детальный подбор</t>
   </si>
   <si>
     <t>Марка автомобиля</t>
   </si>
   <si>
     <t>Тип детали</t>
   </si>
   <si>
     <t xml:space="preserve">Артикул 
 SS20
 ЭМ </t>
   </si>
   <si>
     <t>EAN код</t>
   </si>
   <si>
     <t>Полное наименование продукции</t>
   </si>
   <si>
@@ -229,53 +250,50 @@
   <si>
     <t>Опора стойки передней SS20.102.50.000-07 Gold для а/м с ЭУР ВАЗ 2190, 2191, 2192, 2194, Datsun on-DO, Datsun mi-DO  (с подшипником SS20)</t>
   </si>
   <si>
     <t>SS10110</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.119.00.000-01 Мастер для а/м ВАЗ 2170 (с подшипником SS20)</t>
   </si>
   <si>
     <t>SS10124</t>
   </si>
   <si>
     <t>Подшипник верхней опоры SS20 для а/м ВАЗ 1117, 1118, 1119, 2170, 2190, 2191, 2192, 2194 (универсальный)</t>
   </si>
   <si>
     <t>Подшипник опоры передней стойки (2шт)</t>
   </si>
   <si>
     <t>1118-2902840, 11180-2902840, 11180-2902840-00, 11180-2902840-01, 11180-2902840-02</t>
   </si>
   <si>
     <t>1 год</t>
   </si>
   <si>
-    <t/>
-[...1 lines deleted...]
-  <si>
     <t>Опоры стоек передних Hard Sport</t>
   </si>
   <si>
     <t>SS10111</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.01.00.000-05 Hard Sport (ШС) для а/м ВАЗ 2108 </t>
   </si>
   <si>
     <t>Опора Hard Sport (ШС) передней стойки (2 шт)</t>
   </si>
   <si>
     <t>SS10112</t>
   </si>
   <si>
     <t xml:space="preserve">Опора стойки передней SS20.02.00.000-05 Hard Sport (ШС) для а/м ВАЗ 2110 </t>
   </si>
   <si>
     <t>Опоры Hard Sport (ШС) передней стойки (2 шт)</t>
   </si>
   <si>
     <t>SS10117</t>
   </si>
   <si>
     <t>Опора стойки передней SS20.08.00.000-05 Hard Sport (ШС) для а/м ВАЗ 1118</t>
@@ -709,72 +727,72 @@
   <si>
     <t>2170-2915004, 21700-2915004, 21700-2915004-00, 2170-2915004-10, 21700-2915004-10</t>
   </si>
   <si>
     <t>SS20130</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.66.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2170 </t>
   </si>
   <si>
     <t>SS20131</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.66.00.000-03 Шоссе для а/м ВАЗ 2170 </t>
   </si>
   <si>
     <t>SS20132</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.66.00.000-04 Спорт для а/м ВАЗ 2170 </t>
   </si>
   <si>
     <t>SS20197</t>
   </si>
   <si>
-    <t xml:space="preserve">Амортизатор задней подвески SS20.404.10.000-01 Стандарт для а/м ВАЗ 2190 </t>
+    <t>Амортизатор задней подвески SS20.404.10.000-01 Стандарт для а/м ВАЗ 2190, Granta FL</t>
   </si>
   <si>
     <t>2190-2915004, 21900-2915004, 562105PA0B</t>
   </si>
   <si>
     <t>SS20198</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.404.10.000-02 Комфорт ОПТИМА для а/м ВАЗ 2190</t>
+    <t>Амортизатор задней подвески SS20.404.10.000-02 Комфорт ОПТИМА для а/м ВАЗ 2190, Granta FL</t>
   </si>
   <si>
     <t>SS20199</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.404.10.000-03 Шоссе для а/м ВАЗ 2190</t>
+    <t>Амортизатор задней подвески SS20.404.10.000-03 Шоссе для а/м ВАЗ 2190, Granta FL</t>
   </si>
   <si>
     <t>SS20200</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.404.10.000-04 Спорт для а/м ВАЗ 2190</t>
+    <t>Амортизатор задней подвески SS20.404.10.000-04 Спорт для а/м ВАЗ 2190, Granta FL</t>
   </si>
   <si>
     <t>SS20500</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.555.10.000-01 Стандарт для а/м LADA Granta Cross, Granta FL Cross, Kalina 2 Cross</t>
   </si>
   <si>
     <t>21928-2915004-50, 21928-2915402-52</t>
   </si>
   <si>
     <t>SS20501</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.555.10.000-02 Комфорт ОПТИМА для а/м LADA Granta Cross, Granta FL Cross, Kalina 2 Cross</t>
   </si>
   <si>
     <t>SS20502</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.555.10.000-03 Шоссе для а/м LADA Granta Cross, Granta FL Cross, Kalina 2 Cross</t>
   </si>
   <si>
     <t>SS20503</t>
   </si>
@@ -1204,342 +1222,342 @@
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-03 Racing Комфорт для а/м LADA Vesta, Vesta SW "-30" </t>
   </si>
   <si>
     <t>8450032657, 8450006786</t>
   </si>
   <si>
     <t>SS20374</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-04 Racing Комфорт для а/м LADA Vesta, Vesta SW "-50" </t>
   </si>
   <si>
     <t>SS20375</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-01 Racing Спорт для а/м LADA Vesta, Vesta SW "-30" </t>
   </si>
   <si>
     <t>SS20376</t>
   </si>
   <si>
     <t xml:space="preserve">Амортизатор задней подвески SS20.413.10.000У-02 Racing Спорт для а/м LADA Vesta, Vesta SW "-50" </t>
   </si>
   <si>
-    <t>Амортизаторы для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизаторы для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>SS20219</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.49.00.000-05 Стандарт для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизатор передней подвески SS20.49.00.000-05 Стандарт для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>2121-2905402, 2121-2905402-01, 2121-2905402-02, 2121-2905402-03, 2121-2905402-04</t>
   </si>
   <si>
     <t>SS20220</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.49.00.000-06 Комфорт ОПТИМА для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизатор передней подвески SS20.49.00.000-06 Комфорт ОПТИМА для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>Амортизатор передний Комфорт (2шт)</t>
   </si>
   <si>
     <t>SS20221</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.49.00.000-07 Шоссе для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизатор передней подвески SS20.49.00.000-07 Шоссе для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>Амортизатор передний Шоссе (2шт)</t>
   </si>
   <si>
     <t>SS20222</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.49.00.000-08 Спорт для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизатор передней подвески SS20.49.00.000-08 Спорт для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>Амортизатор передний Спорт (2шт)</t>
   </si>
   <si>
     <t>SS20223</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.60.00.000-01 Стандарт для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизатор задней подвески SS20.60.00.000-01 Стандарт для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>2121-2915402, 2121-2915402-01, 2121-2915402-02, 2121-2915402-03, 2121-2915402-04</t>
   </si>
   <si>
     <t>SS20224</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.60.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизатор задней подвески SS20.60.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>SS20225</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.60.00.000-03 Шоссе для а/м ВАЗ 2121, 2131</t>
+    <t>Амортизатор задней подвески SS20.60.00.000-03 Шоссе для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>SS20226</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.60.00.000-04 Спорт для а/м ВАЗ 2121, 2131</t>
-[...2 lines deleted...]
-    <t>Амортизаторы для а/м Lada 4x4, 4x4 Urban</t>
+    <t>Амортизатор задней подвески SS20.60.00.000-04 Спорт для а/м ВАЗ 2121, 2131, 21214</t>
+  </si>
+  <si>
+    <t>Амортизаторы для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend</t>
   </si>
   <si>
     <t>SS20315</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.573.00.000-01 Стандарт для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
+    <t>Амортизатор передней подвески SS20.573.00.000-01 Стандарт для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>21214290500400, 21214290540290, 21214290540291</t>
   </si>
   <si>
     <t>SS20316</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.573.00.000-02 Комфорт ОПТИМА для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
+    <t>Амортизатор передней подвески SS20.573.00.000-02 Комфорт ОПТИМА для ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>SS20317</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.573.00.000-03 Шоссе для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
+    <t>Амортизатор передней подвески SS20.573.00.000-03 Шоссе для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>SS20318</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.573.00.000-04 Спорт для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
+    <t>Амортизатор передней подвески SS20.573.00.000-04 Спорт для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>SS20319</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.574.00.000-01 Стандарт для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
+    <t>Амортизатор задней подвески SS20.574.00.000-01 Стандарт для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>21214291500400, 21214291540290, 21214291540291</t>
   </si>
   <si>
     <t>SS20320</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.574.00.000-02 Комфорт ОПТИМА для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
+    <t>Амортизатор задней подвески SS20.574.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>SS20321</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.574.00.000-03 Шоссе для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
+    <t>Амортизатор задней подвески SS20.574.00.000-03 Шоссе для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>SS20322</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.574.00.000-04 Спорт для а/м Lada 4x4, 4x4 Urban, 3 дв., 5 дв.</t>
-[...2 lines deleted...]
-    <t>Амортизаторы для а/м CHEVROLET NIVA</t>
+    <t>Амортизатор задней подвески SS20.574.00.000-04 Спорт для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
+  </si>
+  <si>
+    <t>Амортизаторы для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>SS20235</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.42.00.000-01 Стандарт для а/м Chevrolet Niva</t>
+    <t>Амортизатор передней подвески SS20.42.00.000-01 Стандарт для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>2123-2905004, 2123-2905004-01</t>
   </si>
   <si>
     <t>SS20171</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.42.00.000-02 Комфорт ОПТИМА для а/м Chevrolet Niva</t>
+    <t>Амортизатор передней подвески SS20.42.00.000-02 Комфорт ОПТИМА для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>SS20172</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.42.00.000-03 Шоссе для а/м Chevrolet Niva</t>
+    <t>Амортизатор передней подвески SS20.42.00.000-03 Шоссе для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>SS20173</t>
   </si>
   <si>
-    <t>Амортизатор передней подвески SS20.42.00.000-04 Спорт для а/м Chevrolet Niva</t>
+    <t>Амортизатор передней подвески SS20.42.00.000-04 Спорт для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>SS20236</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.47.00.000-01 Стандарт для а/м Chevrolet Niva</t>
+    <t>Амортизатор задней подвески SS20.47.00.000-01 Стандарт для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>2123-2915004, 2123-2915004-01</t>
   </si>
   <si>
     <t>SS20174</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.47.00.000-02 Комфорт ОПТИМА для а/м Chevrolet Niva</t>
+    <t>Амортизатор задней подвески SS20.47.00.000-02 Комфорт ОПТИМА для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>Амортизатор задний Комфорт (2шт)</t>
   </si>
   <si>
     <t>SS20175</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.47.00.000-03 Шоссе для а/м Chevrolet Niva</t>
+    <t>Амортизатор задней подвески SS20.47.00.000-03 Шоссе для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>Амортизатор задний Шоссе (2шт)</t>
   </si>
   <si>
     <t>SS20176</t>
   </si>
   <si>
-    <t>Амортизатор задней подвески SS20.47.00.000-04 Спорт для а/м Chevrolet Niva</t>
+    <t>Амортизатор задней подвески SS20.47.00.000-04 Спорт для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>Амортизатор задний Спорт (2шт)</t>
   </si>
   <si>
     <t>Амортизаторы EXTREME 4X4</t>
   </si>
   <si>
     <t>SS20416</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный передней подвески SS20.617.10.000-01 EXTREME 4X4 AT для а/м Chevrolet Niva</t>
+    <t>Амортизатор однотрубный передней подвески SS20.617.10.000-01 EXTREME 4X4 AT для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>Амортизатор передний однотрубный АТ (2шт)</t>
   </si>
   <si>
     <t>2123-2905004; 21230-2905402-03; 21230-2905402-90; 21230-2905402-10; 21230-2905004-20; 21230-2905004-100; 21230-2905004-000; 21230-2905004-200; 21230-2905004-00</t>
   </si>
   <si>
     <t>SS20417</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный передней подвески SS20.617.10.000-02 EXTREME 4X4 MT для а/м Chevrolet Niva</t>
+    <t>Амортизатор однотрубный передней подвески SS20.617.10.000-02 EXTREME 4X4 MT для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>Амортизатор передний однотрубный МТ (2шт)</t>
   </si>
   <si>
     <t>SS20440</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный передней подвески SS20.615.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 2121</t>
+    <t>Амортизатор однотрубный передней подвески SS20.615.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>2121-2905402; 21210-2905004-10; 21210-2905402-03; 21210-2905402-00; 2121-2905402-01</t>
   </si>
   <si>
     <t>SS20441</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный передней подвески SS20.615.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 2121</t>
+    <t>Амортизатор однотрубный передней подвески SS20.615.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>SS20438</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный передней подвески SS20.619.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 21214</t>
+    <t>Амортизатор однотрубный передней подвески SS20.619.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t xml:space="preserve">21214-2905004-00; 21214-2905402-00; 21214-2905402-10; 21214-2905402-90; 21214-2905402-91; </t>
   </si>
   <si>
     <t>SS20439</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный передней подвески SS20.619.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 21214</t>
+    <t>Амортизатор однотрубный передней подвески SS20.619.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>SS20393</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный задней подвески SS20.618.10.000-01 EXTREME 4X4 AT для а/м Chevrolet Niva</t>
+    <t>Амортизатор однотрубный задней подвески SS20.618.10.000-01 EXTREME 4X4 AT для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>Амортизатор задний однотрубный АТ (2шт)</t>
   </si>
   <si>
     <t>21230-2915402-00; 21230-2915004-100; 21230-2915004-000; 21230-2915004-200; 21230-2915004-20; 21230-2915402-03; 2123-2915004</t>
   </si>
   <si>
     <t>SS20394</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный задней подвески SS20.618.10.000-02 EXTREME 4X4 MT для а/м Chevrolet Niva</t>
+    <t>Амортизатор однотрубный задней подвески SS20.618.10.000-02 EXTREME 4X4 MT для а/м Chevrolet Niva, Niva Travel, Niva Bronto</t>
   </si>
   <si>
     <t>Амортизатор задний однотрубный МТ (2шт)</t>
   </si>
   <si>
     <t>SS20444</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный задней подвески SS20.616.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 2121</t>
+    <t>Амортизатор однотрубный задней подвески SS20.616.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>2121-2915402; 21210-2915402-03; 21210-2915402-88; 21210-2915402-90; 21210-2915402-00; 2121-2915402-01</t>
   </si>
   <si>
     <t>SS20445</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный задней подвески SS20.616.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 2121</t>
+    <t>Амортизатор однотрубный задней подвески SS20.616.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>SS20442</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный задней подвески SS20.620.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 21214</t>
+    <t>Амортизатор однотрубный задней подвески SS20.620.10.000-01 EXTREME 4X4 AT для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>21214-2915004-00; 21214-2915402-00; 21214-2915402-88; 21214-2915402-90; 21214-2915402-10; 21214-2915402-91; 21214-2915004-10</t>
   </si>
   <si>
     <t>SS20443</t>
   </si>
   <si>
-    <t>Амортизатор однотрубный задней подвески SS20.620.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 21214</t>
+    <t>Амортизатор однотрубный задней подвески SS20.620.10.000-02 EXTREME 4X4 MT для а/м ВАЗ 21214M, Lada 4x4, 4x4 Urban, Niva Legend, 3 дв., 5 дв.</t>
   </si>
   <si>
     <t>Амортизатор для а/м ВАЗ 2101-2107</t>
   </si>
   <si>
     <t>SS20237</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.45.00.000-01 Cтандарт для а/м ВАЗ 2101-07</t>
   </si>
   <si>
     <t>2101-2905402, 21010-2905004-03, 2101-2905402-04, 21010-2905402-04</t>
   </si>
   <si>
     <t>SS20177</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.45.00.000-02 Комфорт ОПТИМА для а/м ВАЗ 2101-07</t>
   </si>
   <si>
     <t>SS20178</t>
   </si>
   <si>
     <t>Амортизатор передней подвески SS20.45.00.000-03 Шоссе для а/м ВАЗ 2101-07</t>
   </si>
@@ -3042,83 +3060,92 @@
   <si>
     <t>2101-2902712</t>
   </si>
   <si>
     <t>SS30107</t>
   </si>
   <si>
     <t xml:space="preserve">Пружина задней подвески SS20.151.00.001-01 для а/м ВАЗ 2101 </t>
   </si>
   <si>
     <t>2101-2912712</t>
   </si>
   <si>
     <t>SS30108</t>
   </si>
   <si>
     <t xml:space="preserve">Пружина задней подвески SS20.151.00.002-01 для а/м ВАЗ 2102  </t>
   </si>
   <si>
     <t>2102-2912712</t>
   </si>
   <si>
     <t>SS30109</t>
   </si>
   <si>
-    <t xml:space="preserve">Пружина передней подвески SS20.152.00.001-01 для а/м ВАЗ 2121  </t>
+    <t>Пружина передней подвески SS20.152.00.001-01 для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>2121-2902712</t>
   </si>
   <si>
     <t>SS30110</t>
   </si>
   <si>
-    <t xml:space="preserve">Пружина задней подвески SS20.153.00.001-01 для а/м ВАЗ 2121  </t>
+    <t>Пружина задней подвески SS20.153.00.001-01 для а/м ВАЗ 2121, 2131, 21214</t>
   </si>
   <si>
     <t>2121-2912712</t>
   </si>
   <si>
     <t>SS30111</t>
   </si>
   <si>
-    <t>Пружина передней подвески SS20.154.00.001-01 для а/м ВАЗ 2123, Chevrolet NIVA</t>
+    <t>Пружина передней подвески SS20.154.00.001-01 для а/м ВАЗ 2123, Chevrolet Niva, Niva Travel</t>
   </si>
   <si>
     <t>2123-2902712</t>
   </si>
   <si>
     <t>SS30112</t>
   </si>
   <si>
-    <t>Пружина задней подвески SS20.155.00.001-01 для а/м ВАЗ 2123, Chevrolet NIVA</t>
+    <t>Пружина задней подвески SS20.155.00.001-01 для а/м ВАЗ 2123, Chevrolet NIVA, Niva Travel</t>
   </si>
   <si>
     <t>2123-2912712</t>
   </si>
   <si>
+    <t>SS30146</t>
+  </si>
+  <si>
+    <t>Пружина передней подвески SS20.173.00.001-01 для а/м ВАЗ 21214М, Lada 4x4, 4х4 Urban, Niva Legend 3 дв., 5 дв.</t>
+  </si>
+  <si>
+    <t>21214-2902712-00, 8450082802, 21214290271200, 21214-2902712, 212142902712</t>
+  </si>
+  <si>
     <t>Модули подвески</t>
   </si>
   <si>
     <t>Модули передней подвески</t>
   </si>
   <si>
     <t>SS99101</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Стандарт для а/м ВАЗ 2108</t>
   </si>
   <si>
     <t>Модуль передней подвески Комфорт с опорой Стандарт (2шт)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2108-2905003, 2108-2905002</t>
   </si>
   <si>
     <t>до 4-х лет</t>
   </si>
   <si>
     <t>SS99102</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2108</t>
@@ -3315,75 +3342,75 @@
   <si>
     <t>SS99130</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт с опорой Мастер для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99132</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Спорт с опорой Спорт для а/м ВАЗ 2110</t>
   </si>
   <si>
     <t>SS99133</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2170</t>
   </si>
   <si>
     <t>2170-2905003; 2170-2905002; 21700-2905003; 21700-2905002; 21700-2905003-00; 21700-2905002-00; 21700-2905003-03; 21700-2905002-03</t>
   </si>
   <si>
     <t>SS99134</t>
   </si>
   <si>
-    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192 с 8-кл.двигателем без ЭУР</t>
+    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192, Granta FL с 8-кл.двигателем без ЭУР</t>
   </si>
   <si>
     <t>2190-2905003; 2190-2905002; 2190-2905403; 2190-2905402; 21900-2905003; 21900-2905002; 21900-2905003-00; 21900-2905002-00; 21900-2905403-00; 21900-2905402-00; 21900-2905403-90; 21900-2905402-90</t>
   </si>
   <si>
     <t>SS99135</t>
   </si>
   <si>
-    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192 с 8-кл.двигателем с ЭУР</t>
+    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192, Granta FL с 8-кл.двигателем с ЭУР</t>
   </si>
   <si>
     <t>SS99136</t>
   </si>
   <si>
-    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192-2194, Datsun с 16-кл.двигателем без ЭУР</t>
+    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192-2194, Granta FL, Datsun с 16-кл.двигателем без ЭУР</t>
   </si>
   <si>
     <t>2190-2905003; 2190-2905002; 2190-2905403; 2190-2905402; 21900-2905003; 21900-2905002; 21900-2905003-00; 21900-2905002-00; 21900-2905403-00; 21900-2905402-00; 21900-2905403-90; 21900-2905402-90; 21928-2905003; 21928-2905002; 543025PA1C; 543035PA1B</t>
   </si>
   <si>
     <t>SS99137</t>
   </si>
   <si>
-    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192-2194, Datsun с 16-кл.двигателем с ЭУР</t>
+    <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 2190, 2192-2194, Granta FL,  Datsun с 16-кл.двигателем с ЭУР</t>
   </si>
   <si>
     <t>SS99138</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 1118, 1119 с 8-кл.двигателем</t>
   </si>
   <si>
     <t>1118-2905002; 1118-2905003; 11180-2905002; 11180-2905003; 1118-2905402; 1118-2905403; 11180-2905402-00; 11180-2905403-00;  11180-2905402-03; 11180-2905403-03; 1119-2905002; 1119-2905003; 11190-2905002; 11190-2905003; 1119-2905402; 1119-2905403; 11190-2905402-00; 11190-2905403-00;  11190-2905402-03; 11190-2905403-03</t>
   </si>
   <si>
     <t>SS99139</t>
   </si>
   <si>
     <t>Модуль передней подвески SS20 Комфорт с опорой Мастер для а/м ВАЗ 1117, 1118, 1119</t>
   </si>
   <si>
     <t>Подшипники</t>
   </si>
   <si>
     <t>Подшипники ступицы</t>
   </si>
   <si>
     <t>SS52101</t>
   </si>
@@ -3470,53 +3497,50 @@
     <t>SS52108</t>
   </si>
   <si>
     <t xml:space="preserve">Подшипник передней ступицы SS20 для ВАЗ 2170 (ремонтный комплект) </t>
   </si>
   <si>
     <t>11180-3103020-00, 11180-3103020-02, 11180-3103020-03, 11180-3103020-04, 402105PA0A, 402105PA0B, 402105PA0G</t>
   </si>
   <si>
     <t>SS52109</t>
   </si>
   <si>
     <t>Подшипник левой полуоси SS20 для а/м ВАЗ 2123 с АБС (ремонтный комплект)</t>
   </si>
   <si>
     <t>Подшипник левой полуоси (для АБС рем.компл)</t>
   </si>
   <si>
     <t>SS52110</t>
   </si>
   <si>
     <t xml:space="preserve">Подшипник правой полуоси SS20 для а/м ВАЗ 2123 с АБС (ремонтный комплект) </t>
   </si>
   <si>
     <t>Подшипник правой полуоси (для АБС рем.компл)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Renault</t>
   </si>
   <si>
     <t>Тормозные системы</t>
   </si>
   <si>
     <t>Тормозные колодки</t>
   </si>
   <si>
     <t>SS54102</t>
   </si>
   <si>
     <t>Колодки переднего тормоза SS20.246.10.000-01 для ВАЗ 2101-07 (комплект)</t>
   </si>
   <si>
     <t>Колодки тормозные</t>
   </si>
   <si>
     <t>21010350180081, 21010350180082, 21010350180083, 2101350109005, 2101350109002, 2101350109060, 21013501090</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>SS54103</t>
   </si>
@@ -3713,89 +3737,89 @@
   <si>
     <t>EM10899</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ для а/м ВАЗ 2108 (2108-2902820)</t>
   </si>
   <si>
     <t>Опора передней стойки (2 шт)</t>
   </si>
   <si>
     <t>EM10898</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ Комфорт для а/м ВАЗ 2108 (2108-2902820-01)</t>
   </si>
   <si>
     <t>Опора Комфорт передней стойки (2 шт)</t>
   </si>
   <si>
     <t>EM10897</t>
   </si>
   <si>
     <t>Опора стойки передней ЭМ для а/м ВАЗ 2110 (2110-2902820)</t>
   </si>
   <si>
+    <t>EM10894</t>
+  </si>
+  <si>
+    <t>Прокладка опоры стойки передней ШумоВиброизолирующая ЭМ для а/м ВАЗ (универсальная)</t>
+  </si>
+  <si>
+    <t>Шумовиброизолятор опоры передейх стойки (2 шт)</t>
+  </si>
+  <si>
+    <t>EM10890</t>
+  </si>
+  <si>
+    <t>Опора стойки передней ЭМ для а/м ВАЗ 2170 без подшипника</t>
+  </si>
+  <si>
+    <t>EM10889</t>
+  </si>
+  <si>
+    <t>Опора стойки передней ЭМ Комфорт для а/м ВАЗ 1118 без подшипника</t>
+  </si>
+  <si>
     <t>1118-2902821, 11180-2902821</t>
   </si>
   <si>
+    <t>EM10888</t>
+  </si>
+  <si>
+    <t>Опора стойки передней ЭМ для а/м с ЭУР ВАЗ 2190, Datsun без подшипника</t>
+  </si>
+  <si>
+    <t>EM10887</t>
+  </si>
+  <si>
+    <t>Опора стойки передней ЭМ Комфорт для а/м c ЭУР ВАЗ 1118 без подшипника</t>
+  </si>
+  <si>
     <t>1118-2902821, 11180-2902821, 11198-2902821</t>
   </si>
   <si>
-    <t>EM10894</t>
-[...31 lines deleted...]
-  <si>
     <t>Шаровые опоры</t>
   </si>
   <si>
     <t>EM30001</t>
   </si>
   <si>
     <t>Шаровая опора верхняя ЭМ для а/м 2101-2107, 2121 (2101-2904192)</t>
   </si>
   <si>
     <t>Шаровая опора верхняя</t>
   </si>
   <si>
     <t>2101-2904192</t>
   </si>
   <si>
     <t>EM30002</t>
   </si>
   <si>
     <t>Шаровая опора нижняя ЭМ для а/м 2101-2107 (2101-2904082)</t>
   </si>
   <si>
     <t>Шаровая опора нижняя</t>
   </si>
   <si>
     <t>2101-2904082</t>
@@ -4391,50 +4415,53 @@
   <si>
     <t>Патрон амортизаторной стойки передней подвески SS20.142.01.000-02 Комфорт ОПТИМА для а/м Chevrolet Lanos, Daewoo Nexia, Daewoo Espero</t>
   </si>
   <si>
     <t>Патрон амортизатора Комфорт (2шт)</t>
   </si>
   <si>
     <t>SS25103</t>
   </si>
   <si>
     <t>Патрон амортизаторной стойки передней подвески SS20.142.01.000-03 Шоссе для а/м Chevrolet Lanos, Daewoo Nexia, Daewoo Espero</t>
   </si>
   <si>
     <t>Патрон амортизатора Шоссе (2шт)</t>
   </si>
   <si>
     <t>SS25104</t>
   </si>
   <si>
     <t>Патрон амортизаторной стойки передней подвески SS20.142.01.000-04 Спорт для а/м Chevrolet Lanos, Daewoo Nexia, Daewoo Espero</t>
   </si>
   <si>
     <t>Патрон амортизатора Спорт (2шт)</t>
   </si>
   <si>
+    <t>Renault</t>
+  </si>
+  <si>
     <t>SS20381</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.601.10.000-01 Стандарт для а/м Renault Logan, Sandero</t>
   </si>
   <si>
     <t>6001550751, 8200779885</t>
   </si>
   <si>
     <t>SS20382</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.601.10.000-02 Комфорт ОПТИМА для а/м Renault Logan, Sandero</t>
   </si>
   <si>
     <t>SS20383</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.601.10.000-03 Шоссе для а/м Renault Logan, Sandero</t>
   </si>
   <si>
     <t>SS20384</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.601.10.000-04 Спорт для а/м Renault Logan, Sandero</t>
@@ -4535,63 +4562,63 @@
   <si>
     <t>SS20205</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.144.00.000-06 Комфорт ОПТИМА для а/м Hyundai Solaris и Kia Rio</t>
   </si>
   <si>
     <t>SS20206</t>
   </si>
   <si>
     <t>Амортизатор задней подвески повышенной надежности SS20.144.00.000-07 Шоссе для а/м Hyundai Solaris и Kia Rio</t>
   </si>
   <si>
     <t>SS20357</t>
   </si>
   <si>
     <t>Амортизаторная стойка передней подвески SS20.105.10.000-01 Стандарт для а/м Chevrolet Aveo T200, T250</t>
   </si>
   <si>
     <t>96653233, 96653234, 96449541, 96449542</t>
   </si>
   <si>
     <t>SS20358</t>
   </si>
   <si>
-    <t>Амортизаторная стойка передней подвески SS20.105.10.000-01 Комфорт ОПТИМА для а/м Chevrolet Aveo T200, T250</t>
+    <t>Амортизаторная стойка передней подвески SS20.105.10.000-02 Комфорт ОПТИМА для а/м Chevrolet Aveo T200, T250</t>
   </si>
   <si>
     <t>SS20359</t>
   </si>
   <si>
-    <t>Амортизаторная стойка передней подвески SS20.105.10.000-01 Шоссе для а/м Chevrolet Aveo T200, T250</t>
+    <t>Амортизаторная стойка передней подвески SS20.105.10.000-03 Шоссе для а/м Chevrolet Aveo T200, T250</t>
   </si>
   <si>
     <t>SS20360</t>
   </si>
   <si>
-    <t>Амортизаторная стойка передней подвески SS20.105.10.000-01 Спорт для а/м Chevrolet Aveo T200, T250</t>
+    <t>Амортизаторная стойка передней подвески SS20.105.10.000-04 Спорт для а/м Chevrolet Aveo T200, T250</t>
   </si>
   <si>
     <t>SS20231</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.143.П/Л.00.000-01 Стандарт для а/м Chevrolet Aveo</t>
   </si>
   <si>
     <t xml:space="preserve">96653235, 96653295, 96494605, 96410116, 96980829 </t>
   </si>
   <si>
     <t>SS20189</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.143.П/Л.00.000-02 Комфорт ОПТИМА для а/м Chevrolet Aveo</t>
   </si>
   <si>
     <t>SS20190</t>
   </si>
   <si>
     <t>Амортизатор задней подвески SS20.143.П/Л.00.000-03 Шоссе для а/м Chevrolet Aveo</t>
   </si>
   <si>
     <t>SS20232</t>
   </si>
@@ -5935,23971 +5962,23939 @@
     <t>Стенд диагностики амортизаторов "CENTURION" S1000AM (до 1000 кг)</t>
   </si>
   <si>
     <t>SS90104</t>
   </si>
   <si>
     <t>Стенд диагностики амортизаторов "CENTURION" S1000AMR (до 1000 кг, с регулировкой хода)</t>
   </si>
   <si>
     <t>Стенд диагностики амортизаторов с регулировкой хода</t>
   </si>
   <si>
     <t>SS90103</t>
   </si>
   <si>
     <t>Стенд диагностики пружин S005PR (до 1000 кг)</t>
   </si>
   <si>
     <t>Стенд диагностики пружин</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* &quot;-&quot;??\ _₽_-;_-@_-"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₽_-;\-* #,##0.00\ _₽_-;_-* \-??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="_-* #,##0_р_._-;\-* #,##0_р_._-;_-* \-??_р_._-;_-@_-"/>
+    <numFmt numFmtId="166" formatCode="_-* #,##0\ _₽_-;\-* #,##0\ _₽_-;_-* \-??\ _₽_-;_-@_-"/>
+    <numFmt numFmtId="167" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...15 lines deleted...]
-      <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
-      <color rgb="FF002060"/>
+      <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="3"/>
+      <color indexed="56"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
-      <color theme="0"/>
+      <color indexed="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <color indexed="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FFC00000"/>
+      <color indexed="60"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="10"/>
+      <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
-  <fills count="8">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFF0000"/>
-        <bgColor indexed="64"/>
+        <fgColor indexed="13"/>
+        <bgColor indexed="34"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFF00"/>
-        <bgColor indexed="64"/>
+        <fgColor indexed="10"/>
+        <bgColor indexed="60"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FF00B050"/>
-        <bgColor indexed="64"/>
+        <fgColor indexed="17"/>
+        <bgColor indexed="21"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="44"/>
-        <bgColor indexed="64"/>
+        <bgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.59999389629810485"/>
-[...6 lines deleted...]
-        <bgColor indexed="64"/>
+        <fgColor indexed="53"/>
+        <bgColor indexed="52"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color indexed="8"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="103">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="1" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="13" fillId="5" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="15" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="14" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="14" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="2" fontId="14" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="10" fontId="13" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="2" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="6" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="7" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="10" fontId="4" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="10" fontId="14" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="13" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="16" fillId="7" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="15" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="15" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="10" fontId="2" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="10" fontId="14" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...49 lines deleted...]
-    <xf numFmtId="1" fontId="16" fillId="7" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="1" fontId="7" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+      <a:lstStyle/>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="1" cy="1"/>
+        </a:xfrm>
+        <a:custGeom>
+          <a:avLst/>
+          <a:gdLst/>
+          <a:ahLst/>
+          <a:cxnLst/>
+          <a:rect l="0" t="0" r="0" b="0"/>
+          <a:pathLst/>
+        </a:custGeom>
+        <a:solidFill>
+          <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="090000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="9"/>
+        </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="400000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:round/>
+          <a:headEnd type="none" w="med" len="med"/>
+          <a:tailEnd type="none" w="med" len="med"/>
+        </a:ln>
+        <a:effectLst/>
+      </a:spPr>
+      <a:bodyPr vertOverflow="clip" wrap="square" lIns="18288" tIns="0" rIns="0" bIns="0" upright="1"/>
+      <a:lstStyle/>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J766"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCF889CB-F5DB-4854-B1A9-81E02F676082}">
+  <dimension ref="A1:J767"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A477" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D497" sqref="D497"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.28515625" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
-    <col min="3" max="3" width="10.42578125" style="2" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="10" max="10" width="16.5703125" customWidth="1"/>
+    <col min="3" max="3" width="10.42578125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="21.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="91.42578125" style="1" customWidth="1"/>
+    <col min="6" max="6" width="55.42578125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="36.7109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="14" style="4" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="15.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="22.5" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+      <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="G1" s="3"/>
-[...1 lines deleted...]
-      <c r="J1" s="81"/>
+      <c r="F1" s="7"/>
+      <c r="G1" s="8"/>
+      <c r="H1" s="7"/>
+      <c r="I1" s="9"/>
+      <c r="J1" s="10"/>
     </row>
     <row r="2" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A2" s="5" t="s">
+      <c r="A2" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="G2" s="3"/>
-[...1 lines deleted...]
-      <c r="J2" s="81"/>
+      <c r="F2" s="7"/>
+      <c r="G2" s="8"/>
+      <c r="H2" s="7"/>
+      <c r="I2" s="9"/>
+      <c r="J2" s="10"/>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
-      <c r="A3" s="7" t="s">
+      <c r="A3" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="F3" s="8"/>
-[...5 lines deleted...]
-      <c r="F4" s="8" t="s">
+      <c r="F3" s="13"/>
+      <c r="G3" s="8"/>
+      <c r="H3" s="7"/>
+      <c r="I3" s="9"/>
+      <c r="J3" s="10"/>
+    </row>
+    <row r="4" spans="1:10" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="F4" s="13"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="7"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="10"/>
+    </row>
+    <row r="5" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A5" s="15"/>
+      <c r="E5" s="16" t="s">
         <v>3</v>
       </c>
-      <c r="G4" s="79"/>
-[...5 lines deleted...]
-      <c r="E5" s="10" t="s">
+      <c r="F5" s="7"/>
+      <c r="G5" s="8"/>
+      <c r="H5" s="7"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="10"/>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="B6" s="17"/>
+      <c r="G6" s="4"/>
+      <c r="H6" s="1"/>
+    </row>
+    <row r="7" spans="1:10" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A7" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="3"/>
-[...8 lines deleted...]
-      <c r="A7" s="12" t="s">
+      <c r="B7" s="19"/>
+      <c r="C7" s="20"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="20"/>
+      <c r="F7" s="20"/>
+      <c r="G7" s="4"/>
+      <c r="H7" s="1"/>
+    </row>
+    <row r="8" spans="1:10" ht="57" x14ac:dyDescent="0.25">
+      <c r="A8" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="6"/>
-[...8 lines deleted...]
-      <c r="A8" s="14" t="s">
+      <c r="B8" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="C8" s="23" t="s">
         <v>7</v>
       </c>
-      <c r="C8" s="15" t="s">
+      <c r="D8" s="23" t="s">
         <v>8</v>
       </c>
-      <c r="D8" s="84" t="s">
+      <c r="E8" s="23" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="15" t="s">
+      <c r="F8" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="15" t="s">
+      <c r="G8" s="23" t="s">
         <v>11</v>
       </c>
-      <c r="G8" s="15" t="s">
+      <c r="H8" s="23" t="s">
         <v>12</v>
       </c>
-      <c r="H8" s="15" t="s">
+      <c r="I8" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="I8" s="15" t="s">
+      <c r="J8" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="J8" s="16" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="17" t="s">
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A9" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="25" t="s">
         <v>16</v>
       </c>
-      <c r="B9" s="17" t="s">
+      <c r="C9" s="25"/>
+      <c r="D9" s="26"/>
+      <c r="E9" s="25" t="s">
         <v>17</v>
       </c>
-      <c r="C9" s="17"/>
-[...1 lines deleted...]
-      <c r="E9" s="17" t="s">
+      <c r="F9" s="25"/>
+      <c r="G9" s="27"/>
+      <c r="H9" s="28"/>
+      <c r="I9" s="29"/>
+      <c r="J9" s="30"/>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A10" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="32" t="s">
         <v>18</v>
       </c>
-      <c r="F9" s="17"/>
-[...6 lines deleted...]
-      <c r="A10" s="23" t="s">
+      <c r="D10" s="33">
+        <v>4627190930014</v>
+      </c>
+      <c r="E10" s="32" t="s">
+        <v>19</v>
+      </c>
+      <c r="F10" s="32" t="s">
+        <v>20</v>
+      </c>
+      <c r="G10" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H10" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I10" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J10" s="37">
+        <v>5270</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A11" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="23" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="24" t="s">
+      <c r="C11" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="D11" s="33">
+        <v>4627190930021</v>
+      </c>
+      <c r="E11" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="F10" s="24" t="s">
+      <c r="G11" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H11" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I11" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J11" s="37">
+        <v>5590</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A12" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C12" s="32" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" s="33">
+        <v>4627190930038</v>
+      </c>
+      <c r="E12" s="32" t="s">
+        <v>28</v>
+      </c>
+      <c r="F12" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G12" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="G10" s="25" t="s">
+      <c r="H12" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="H10" s="26" t="s">
-[...10 lines deleted...]
-      <c r="A11" s="23" t="s">
+      <c r="I12" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J12" s="37">
+        <v>5240</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A13" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="23" t="s">
-[...8 lines deleted...]
-      <c r="E11" s="24" t="s">
+      <c r="C13" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" s="33">
+        <v>4627190930045</v>
+      </c>
+      <c r="E13" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="F13" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G13" s="34" t="s">
         <v>26</v>
       </c>
-      <c r="F11" s="24" t="s">
+      <c r="H13" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J13" s="37">
+        <v>5790</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C14" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="33">
+        <v>4627190930052</v>
+      </c>
+      <c r="E14" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="F14" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="G14" s="34" t="s">
+        <v>35</v>
+      </c>
+      <c r="H14" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I14" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J14" s="37">
+        <v>6320</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A15" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C15" s="32" t="s">
+        <v>36</v>
+      </c>
+      <c r="D15" s="33">
+        <v>4627190930069</v>
+      </c>
+      <c r="E15" s="32" t="s">
+        <v>37</v>
+      </c>
+      <c r="F15" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="G15" s="34" t="s">
         <v>21</v>
       </c>
-      <c r="G11" s="25" t="s">
-[...13 lines deleted...]
-      <c r="A12" s="23" t="s">
+      <c r="H15" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="I15" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J15" s="37">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B16" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="23" t="s">
-[...8 lines deleted...]
-      <c r="E12" s="24" t="s">
+      <c r="C16" s="32" t="s">
+        <v>40</v>
+      </c>
+      <c r="D16" s="33">
+        <v>4627190930076</v>
+      </c>
+      <c r="E16" s="32" t="s">
+        <v>41</v>
+      </c>
+      <c r="F16" s="32" t="s">
+        <v>38</v>
+      </c>
+      <c r="G16" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H16" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="I16" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J16" s="37">
+        <v>5700</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C17" s="32" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" s="33">
+        <v>4627190930090</v>
+      </c>
+      <c r="E17" s="32" t="s">
+        <v>43</v>
+      </c>
+      <c r="F17" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="F12" s="24" t="s">
-[...2 lines deleted...]
-      <c r="G12" s="25" t="s">
+      <c r="G17" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="H17" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I17" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J17" s="37">
+        <v>5780</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B18" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="32" t="s">
+        <v>46</v>
+      </c>
+      <c r="D18" s="33">
+        <v>4627190930106</v>
+      </c>
+      <c r="E18" s="32" t="s">
+        <v>47</v>
+      </c>
+      <c r="F18" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="G18" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="H18" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J18" s="37">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B19" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C19" s="32" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="33">
+        <v>4627190930113</v>
+      </c>
+      <c r="E19" s="32" t="s">
+        <v>50</v>
+      </c>
+      <c r="F19" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="G19" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="H19" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="37">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>52</v>
+      </c>
+      <c r="D20" s="33">
+        <v>4627190930120</v>
+      </c>
+      <c r="E20" s="32" t="s">
+        <v>53</v>
+      </c>
+      <c r="F20" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G20" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="H20" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I20" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J20" s="37">
+        <v>5810</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="32" t="s">
+        <v>55</v>
+      </c>
+      <c r="D21" s="33">
+        <v>4627190930137</v>
+      </c>
+      <c r="E21" s="32" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="G21" s="34" t="s">
+        <v>54</v>
+      </c>
+      <c r="H21" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I21" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J21" s="37">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B22" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" s="33">
+        <v>4627190930144</v>
+      </c>
+      <c r="E22" s="32" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G22" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="H22" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J22" s="37">
+        <v>5810</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D23" s="33">
+        <v>4627190930151</v>
+      </c>
+      <c r="E23" s="32" t="s">
+        <v>62</v>
+      </c>
+      <c r="F23" s="32" t="s">
+        <v>48</v>
+      </c>
+      <c r="G23" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="H23" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I23" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J23" s="37">
+        <v>5910</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B24" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="32" t="s">
+        <v>63</v>
+      </c>
+      <c r="D24" s="33">
+        <v>4627190930168</v>
+      </c>
+      <c r="E24" s="32" t="s">
+        <v>64</v>
+      </c>
+      <c r="F24" s="32" t="s">
+        <v>29</v>
+      </c>
+      <c r="G24" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="H24" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I24" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="37">
+        <v>5810</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A25" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B25" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="32" t="s">
+        <v>65</v>
+      </c>
+      <c r="D25" s="33">
+        <v>4627190930182</v>
+      </c>
+      <c r="E25" s="32" t="s">
+        <v>66</v>
+      </c>
+      <c r="F25" s="32" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25" s="38" t="s">
+        <v>68</v>
+      </c>
+      <c r="H25" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I25" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J25" s="37">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B26" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="25"/>
+      <c r="D26" s="26"/>
+      <c r="E26" s="25" t="s">
+        <v>70</v>
+      </c>
+      <c r="F26" s="25"/>
+      <c r="G26" s="27"/>
+      <c r="H26" s="40"/>
+      <c r="I26" s="40"/>
+      <c r="J26" s="30"/>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="32" t="s">
+        <v>71</v>
+      </c>
+      <c r="D27" s="33">
+        <v>4627190930199</v>
+      </c>
+      <c r="E27" s="32" t="s">
+        <v>72</v>
+      </c>
+      <c r="F27" s="32" t="s">
+        <v>73</v>
+      </c>
+      <c r="G27" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H27" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I27" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J27" s="37">
+        <v>16530</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B28" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="32" t="s">
+        <v>74</v>
+      </c>
+      <c r="D28" s="33">
+        <v>4627190930205</v>
+      </c>
+      <c r="E28" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="F28" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G28" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H28" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J28" s="37">
+        <v>16530</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B29" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D29" s="33">
+        <v>4627190930212</v>
+      </c>
+      <c r="E29" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="F29" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G29" s="34" t="s">
+        <v>44</v>
+      </c>
+      <c r="H29" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I29" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J29" s="37">
+        <v>14460</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B30" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D30" s="33">
+        <v>4627190930229</v>
+      </c>
+      <c r="E30" s="32" t="s">
+        <v>80</v>
+      </c>
+      <c r="F30" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="G30" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="H30" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I30" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J30" s="37">
+        <v>15280</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B31" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C31" s="25"/>
+      <c r="D31" s="26"/>
+      <c r="E31" s="25" t="s">
+        <v>82</v>
+      </c>
+      <c r="F31" s="25"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="40"/>
+      <c r="I31" s="40"/>
+      <c r="J31" s="41"/>
+    </row>
+    <row r="32" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B32" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C32" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="D32" s="33">
+        <v>4627190920015</v>
+      </c>
+      <c r="E32" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="F32" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G32" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H32" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J32" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B33" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C33" s="32" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" s="33">
+        <v>4627190920022</v>
+      </c>
+      <c r="E33" s="32" t="s">
+        <v>88</v>
+      </c>
+      <c r="F33" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G33" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H33" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I33" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J33" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B34" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C34" s="32" t="s">
+        <v>90</v>
+      </c>
+      <c r="D34" s="33">
+        <v>4627190920039</v>
+      </c>
+      <c r="E34" s="32" t="s">
+        <v>91</v>
+      </c>
+      <c r="F34" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G34" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H34" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I34" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J34" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B35" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C35" s="32" t="s">
+        <v>93</v>
+      </c>
+      <c r="D35" s="33">
+        <v>4627190920046</v>
+      </c>
+      <c r="E35" s="32" t="s">
+        <v>94</v>
+      </c>
+      <c r="F35" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G35" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H35" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I35" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J35" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B36" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C36" s="32" t="s">
+        <v>96</v>
+      </c>
+      <c r="D36" s="33">
+        <v>4627190920053</v>
+      </c>
+      <c r="E36" s="32" t="s">
+        <v>97</v>
+      </c>
+      <c r="F36" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G36" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="H36" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I36" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J36" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B37" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C37" s="32" t="s">
+        <v>99</v>
+      </c>
+      <c r="D37" s="33">
+        <v>4627190920060</v>
+      </c>
+      <c r="E37" s="32" t="s">
+        <v>100</v>
+      </c>
+      <c r="F37" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G37" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="H37" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I37" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J37" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B38" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C38" s="32" t="s">
+        <v>101</v>
+      </c>
+      <c r="D38" s="33">
+        <v>4627190920077</v>
+      </c>
+      <c r="E38" s="32" t="s">
+        <v>102</v>
+      </c>
+      <c r="F38" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G38" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="H38" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I38" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J38" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C39" s="32" t="s">
+        <v>103</v>
+      </c>
+      <c r="D39" s="33">
+        <v>4627190920084</v>
+      </c>
+      <c r="E39" s="32" t="s">
+        <v>104</v>
+      </c>
+      <c r="F39" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G39" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="H39" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J39" s="37">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B40" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C40" s="32" t="s">
+        <v>105</v>
+      </c>
+      <c r="D40" s="33">
+        <v>4627190920091</v>
+      </c>
+      <c r="E40" s="32" t="s">
+        <v>106</v>
+      </c>
+      <c r="F40" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G40" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="H40" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J40" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C41" s="32" t="s">
+        <v>108</v>
+      </c>
+      <c r="D41" s="33">
+        <v>4627190920107</v>
+      </c>
+      <c r="E41" s="32" t="s">
+        <v>109</v>
+      </c>
+      <c r="F41" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G41" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="H41" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J41" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B42" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C42" s="32" t="s">
+        <v>110</v>
+      </c>
+      <c r="D42" s="33">
+        <v>4627190920114</v>
+      </c>
+      <c r="E42" s="32" t="s">
+        <v>111</v>
+      </c>
+      <c r="F42" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G42" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="H42" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I42" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J42" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B43" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C43" s="32" t="s">
+        <v>112</v>
+      </c>
+      <c r="D43" s="33">
+        <v>4627190920121</v>
+      </c>
+      <c r="E43" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="F43" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G43" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="H43" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I43" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J43" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A44" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B44" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C44" s="32" t="s">
+        <v>114</v>
+      </c>
+      <c r="D44" s="33">
+        <v>4627190920138</v>
+      </c>
+      <c r="E44" s="32" t="s">
+        <v>115</v>
+      </c>
+      <c r="F44" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G44" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H44" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I44" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J44" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B45" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C45" s="32" t="s">
+        <v>117</v>
+      </c>
+      <c r="D45" s="33">
+        <v>4627190920145</v>
+      </c>
+      <c r="E45" s="32" t="s">
+        <v>118</v>
+      </c>
+      <c r="F45" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G45" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H45" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I45" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J45" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B46" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C46" s="32" t="s">
+        <v>119</v>
+      </c>
+      <c r="D46" s="33">
+        <v>4627190920152</v>
+      </c>
+      <c r="E46" s="32" t="s">
+        <v>120</v>
+      </c>
+      <c r="F46" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G46" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H46" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I46" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J46" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B47" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C47" s="32" t="s">
+        <v>121</v>
+      </c>
+      <c r="D47" s="33">
+        <v>4627190920169</v>
+      </c>
+      <c r="E47" s="32" t="s">
+        <v>122</v>
+      </c>
+      <c r="F47" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G47" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H47" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J47" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B48" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C48" s="32" t="s">
+        <v>123</v>
+      </c>
+      <c r="D48" s="33">
+        <v>4627190920176</v>
+      </c>
+      <c r="E48" s="32" t="s">
+        <v>124</v>
+      </c>
+      <c r="F48" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G48" s="34" t="s">
+        <v>125</v>
+      </c>
+      <c r="H48" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J48" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B49" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C49" s="32" t="s">
+        <v>126</v>
+      </c>
+      <c r="D49" s="33">
+        <v>4627190920183</v>
+      </c>
+      <c r="E49" s="32" t="s">
+        <v>127</v>
+      </c>
+      <c r="F49" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G49" s="34" t="s">
+        <v>125</v>
+      </c>
+      <c r="H49" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J49" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B50" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C50" s="32" t="s">
+        <v>128</v>
+      </c>
+      <c r="D50" s="33">
+        <v>4627190920190</v>
+      </c>
+      <c r="E50" s="32" t="s">
+        <v>129</v>
+      </c>
+      <c r="F50" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G50" s="34" t="s">
+        <v>125</v>
+      </c>
+      <c r="H50" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I50" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J50" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B51" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C51" s="32" t="s">
+        <v>130</v>
+      </c>
+      <c r="D51" s="33">
+        <v>4627190920206</v>
+      </c>
+      <c r="E51" s="32" t="s">
+        <v>131</v>
+      </c>
+      <c r="F51" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G51" s="34" t="s">
+        <v>125</v>
+      </c>
+      <c r="H51" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I51" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J51" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A52" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B52" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C52" s="32" t="s">
+        <v>132</v>
+      </c>
+      <c r="D52" s="33">
+        <v>4627190920213</v>
+      </c>
+      <c r="E52" s="32" t="s">
+        <v>133</v>
+      </c>
+      <c r="F52" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G52" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="H52" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I52" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J52" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A53" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C53" s="32" t="s">
+        <v>135</v>
+      </c>
+      <c r="D53" s="33">
+        <v>4627190920220</v>
+      </c>
+      <c r="E53" s="32" t="s">
+        <v>136</v>
+      </c>
+      <c r="F53" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G53" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="H53" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I53" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J53" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A54" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C54" s="32" t="s">
+        <v>137</v>
+      </c>
+      <c r="D54" s="33">
+        <v>4627190920237</v>
+      </c>
+      <c r="E54" s="32" t="s">
+        <v>138</v>
+      </c>
+      <c r="F54" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G54" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="H54" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I54" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J54" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A55" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B55" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C55" s="32" t="s">
+        <v>139</v>
+      </c>
+      <c r="D55" s="33">
+        <v>4627190920244</v>
+      </c>
+      <c r="E55" s="32" t="s">
+        <v>140</v>
+      </c>
+      <c r="F55" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G55" s="34" t="s">
+        <v>134</v>
+      </c>
+      <c r="H55" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I55" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J55" s="37">
+        <v>10660</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A56" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B56" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C56" s="32" t="s">
+        <v>141</v>
+      </c>
+      <c r="D56" s="33">
+        <v>4627190920299</v>
+      </c>
+      <c r="E56" s="32" t="s">
+        <v>142</v>
+      </c>
+      <c r="F56" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G56" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="H56" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I56" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J56" s="37">
+        <v>10930</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B57" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C57" s="32" t="s">
+        <v>144</v>
+      </c>
+      <c r="D57" s="33">
+        <v>4627190920305</v>
+      </c>
+      <c r="E57" s="32" t="s">
+        <v>145</v>
+      </c>
+      <c r="F57" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G57" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="H57" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I57" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J57" s="37">
+        <v>10930</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A58" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B58" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C58" s="32" t="s">
+        <v>146</v>
+      </c>
+      <c r="D58" s="33">
+        <v>4627190920312</v>
+      </c>
+      <c r="E58" s="32" t="s">
+        <v>147</v>
+      </c>
+      <c r="F58" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G58" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="H58" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I58" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J58" s="37">
+        <v>10930</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A59" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B59" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" s="32" t="s">
+        <v>148</v>
+      </c>
+      <c r="D59" s="33">
+        <v>4627190920329</v>
+      </c>
+      <c r="E59" s="32" t="s">
+        <v>149</v>
+      </c>
+      <c r="F59" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G59" s="38" t="s">
+        <v>143</v>
+      </c>
+      <c r="H59" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I59" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J59" s="37">
+        <v>10930</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A60" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B60" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C60" s="32" t="s">
+        <v>150</v>
+      </c>
+      <c r="D60" s="33">
+        <v>4627190923450</v>
+      </c>
+      <c r="E60" s="32" t="s">
+        <v>151</v>
+      </c>
+      <c r="F60" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="G60" s="38" t="s">
+        <v>153</v>
+      </c>
+      <c r="H60" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I60" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J60" s="37">
+        <v>12380</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B61" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C61" s="32" t="s">
+        <v>154</v>
+      </c>
+      <c r="D61" s="33">
+        <v>4627190923467</v>
+      </c>
+      <c r="E61" s="32" t="s">
+        <v>155</v>
+      </c>
+      <c r="F61" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G61" s="38" t="s">
+        <v>153</v>
+      </c>
+      <c r="H61" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I61" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J61" s="37">
+        <v>12380</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B62" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C62" s="32" t="s">
+        <v>156</v>
+      </c>
+      <c r="D62" s="33">
+        <v>4627190923474</v>
+      </c>
+      <c r="E62" s="32" t="s">
+        <v>157</v>
+      </c>
+      <c r="F62" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G62" s="38" t="s">
+        <v>153</v>
+      </c>
+      <c r="H62" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I62" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J62" s="37">
+        <v>12380</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A63" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B63" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C63" s="32" t="s">
+        <v>158</v>
+      </c>
+      <c r="D63" s="33">
+        <v>4627190923481</v>
+      </c>
+      <c r="E63" s="32" t="s">
+        <v>159</v>
+      </c>
+      <c r="F63" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G63" s="38" t="s">
+        <v>153</v>
+      </c>
+      <c r="H63" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I63" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J63" s="37">
+        <v>12380</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A64" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B64" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C64" s="32" t="s">
+        <v>160</v>
+      </c>
+      <c r="D64" s="33">
+        <v>4627190920336</v>
+      </c>
+      <c r="E64" s="32" t="s">
+        <v>161</v>
+      </c>
+      <c r="F64" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G64" s="34" t="s">
+        <v>162</v>
+      </c>
+      <c r="H64" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I64" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J64" s="37">
+        <v>9770</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A65" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B65" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C65" s="32" t="s">
+        <v>163</v>
+      </c>
+      <c r="D65" s="33">
+        <v>4627190920343</v>
+      </c>
+      <c r="E65" s="32" t="s">
+        <v>164</v>
+      </c>
+      <c r="F65" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G65" s="34" t="s">
+        <v>162</v>
+      </c>
+      <c r="H65" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I65" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J65" s="37">
+        <v>9770</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A66" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B66" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C66" s="32" t="s">
+        <v>165</v>
+      </c>
+      <c r="D66" s="33">
+        <v>4627190920350</v>
+      </c>
+      <c r="E66" s="32" t="s">
+        <v>166</v>
+      </c>
+      <c r="F66" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G66" s="34" t="s">
+        <v>162</v>
+      </c>
+      <c r="H66" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I66" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J66" s="37">
+        <v>9770</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A67" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B67" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C67" s="32" t="s">
+        <v>167</v>
+      </c>
+      <c r="D67" s="33">
+        <v>4627190920367</v>
+      </c>
+      <c r="E67" s="32" t="s">
+        <v>168</v>
+      </c>
+      <c r="F67" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G67" s="34" t="s">
+        <v>162</v>
+      </c>
+      <c r="H67" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I67" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J67" s="37">
+        <v>9770</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B68" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C68" s="42" t="s">
+        <v>169</v>
+      </c>
+      <c r="D68" s="43">
+        <v>4627190924709</v>
+      </c>
+      <c r="E68" s="42" t="s">
+        <v>170</v>
+      </c>
+      <c r="F68" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G68" s="44">
+        <v>8450009394</v>
+      </c>
+      <c r="H68" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I68" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J68" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B69" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C69" s="42" t="s">
+        <v>171</v>
+      </c>
+      <c r="D69" s="43">
+        <v>4627190924716</v>
+      </c>
+      <c r="E69" s="42" t="s">
+        <v>172</v>
+      </c>
+      <c r="F69" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G69" s="44">
+        <v>8450009394</v>
+      </c>
+      <c r="H69" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I69" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J69" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A70" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B70" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C70" s="42" t="s">
+        <v>173</v>
+      </c>
+      <c r="D70" s="43">
+        <v>4627190924723</v>
+      </c>
+      <c r="E70" s="42" t="s">
+        <v>174</v>
+      </c>
+      <c r="F70" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G70" s="44">
+        <v>8450009394</v>
+      </c>
+      <c r="H70" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I70" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J70" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A71" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B71" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C71" s="42" t="s">
+        <v>175</v>
+      </c>
+      <c r="D71" s="43">
+        <v>4627190924730</v>
+      </c>
+      <c r="E71" s="42" t="s">
+        <v>176</v>
+      </c>
+      <c r="F71" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G71" s="44">
+        <v>8450009394</v>
+      </c>
+      <c r="H71" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I71" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J71" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A72" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B72" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C72" s="32" t="s">
+        <v>177</v>
+      </c>
+      <c r="D72" s="46">
+        <v>4627190923733</v>
+      </c>
+      <c r="E72" s="32" t="s">
+        <v>178</v>
+      </c>
+      <c r="F72" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G72" s="38" t="s">
+        <v>179</v>
+      </c>
+      <c r="H72" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I72" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J72" s="37">
+        <v>10230</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A73" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B73" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C73" s="32" t="s">
+        <v>180</v>
+      </c>
+      <c r="D73" s="46">
+        <v>4627190923740</v>
+      </c>
+      <c r="E73" s="32" t="s">
+        <v>181</v>
+      </c>
+      <c r="F73" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G73" s="38" t="s">
+        <v>179</v>
+      </c>
+      <c r="H73" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I73" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J73" s="37">
+        <v>10230</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A74" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B74" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C74" s="32" t="s">
+        <v>182</v>
+      </c>
+      <c r="D74" s="46">
+        <v>4627190923757</v>
+      </c>
+      <c r="E74" s="32" t="s">
+        <v>183</v>
+      </c>
+      <c r="F74" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G74" s="38" t="s">
+        <v>179</v>
+      </c>
+      <c r="H74" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I74" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J74" s="37">
+        <v>10230</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A75" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B75" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C75" s="32" t="s">
+        <v>184</v>
+      </c>
+      <c r="D75" s="46">
+        <v>4627190923764</v>
+      </c>
+      <c r="E75" s="32" t="s">
+        <v>185</v>
+      </c>
+      <c r="F75" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G75" s="38" t="s">
+        <v>179</v>
+      </c>
+      <c r="H75" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I75" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J75" s="37">
+        <v>10230</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B76" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C76" s="42" t="s">
+        <v>186</v>
+      </c>
+      <c r="D76" s="43">
+        <v>4627190924785</v>
+      </c>
+      <c r="E76" s="42" t="s">
+        <v>187</v>
+      </c>
+      <c r="F76" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G76" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="H76" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I76" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J76" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A77" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B77" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C77" s="42" t="s">
+        <v>189</v>
+      </c>
+      <c r="D77" s="43">
+        <v>4627190924792</v>
+      </c>
+      <c r="E77" s="42" t="s">
+        <v>190</v>
+      </c>
+      <c r="F77" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G77" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="H77" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I77" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J77" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A78" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B78" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C78" s="42" t="s">
+        <v>191</v>
+      </c>
+      <c r="D78" s="43">
+        <v>4627190924808</v>
+      </c>
+      <c r="E78" s="42" t="s">
+        <v>192</v>
+      </c>
+      <c r="F78" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G78" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="H78" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I78" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J78" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B79" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C79" s="42" t="s">
+        <v>193</v>
+      </c>
+      <c r="D79" s="43">
+        <v>4627190924815</v>
+      </c>
+      <c r="E79" s="42" t="s">
+        <v>194</v>
+      </c>
+      <c r="F79" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G79" s="44" t="s">
+        <v>188</v>
+      </c>
+      <c r="H79" s="45" t="s">
+        <v>45</v>
+      </c>
+      <c r="I79" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J79" s="37">
+        <v>11270</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A80" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B80" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C80" s="25"/>
+      <c r="D80" s="26"/>
+      <c r="E80" s="25" t="s">
+        <v>195</v>
+      </c>
+      <c r="F80" s="25"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="40"/>
+      <c r="I80" s="40"/>
+      <c r="J80" s="47"/>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A81" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B81" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C81" s="32" t="s">
+        <v>196</v>
+      </c>
+      <c r="D81" s="33">
+        <v>4627190920374</v>
+      </c>
+      <c r="E81" s="32" t="s">
+        <v>197</v>
+      </c>
+      <c r="F81" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G81" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H81" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I81" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J81" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A82" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B82" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C82" s="32" t="s">
+        <v>201</v>
+      </c>
+      <c r="D82" s="33">
+        <v>4627190920381</v>
+      </c>
+      <c r="E82" s="32" t="s">
+        <v>202</v>
+      </c>
+      <c r="F82" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G82" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H82" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I82" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J82" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A83" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B83" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C83" s="32" t="s">
+        <v>204</v>
+      </c>
+      <c r="D83" s="33">
+        <v>4627190920398</v>
+      </c>
+      <c r="E83" s="32" t="s">
+        <v>205</v>
+      </c>
+      <c r="F83" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G83" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H83" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I83" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J83" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A84" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B84" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C84" s="32" t="s">
+        <v>207</v>
+      </c>
+      <c r="D84" s="33">
+        <v>4627190920404</v>
+      </c>
+      <c r="E84" s="32" t="s">
+        <v>208</v>
+      </c>
+      <c r="F84" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G84" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H84" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I84" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J84" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A85" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B85" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C85" s="32" t="s">
+        <v>210</v>
+      </c>
+      <c r="D85" s="33">
+        <v>4627190920411</v>
+      </c>
+      <c r="E85" s="32" t="s">
+        <v>211</v>
+      </c>
+      <c r="F85" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G85" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="H85" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I85" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J85" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A86" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B86" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C86" s="32" t="s">
+        <v>213</v>
+      </c>
+      <c r="D86" s="33">
+        <v>4627190920428</v>
+      </c>
+      <c r="E86" s="32" t="s">
+        <v>214</v>
+      </c>
+      <c r="F86" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G86" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="H86" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I86" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J86" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A87" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B87" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C87" s="32" t="s">
+        <v>215</v>
+      </c>
+      <c r="D87" s="33">
+        <v>4627190920435</v>
+      </c>
+      <c r="E87" s="32" t="s">
+        <v>216</v>
+      </c>
+      <c r="F87" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G87" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="H87" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I87" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J87" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A88" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B88" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C88" s="32" t="s">
+        <v>217</v>
+      </c>
+      <c r="D88" s="33">
+        <v>4627190920442</v>
+      </c>
+      <c r="E88" s="32" t="s">
+        <v>218</v>
+      </c>
+      <c r="F88" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G88" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="H88" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I88" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J88" s="37">
+        <v>6790</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A89" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B89" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C89" s="32" t="s">
+        <v>219</v>
+      </c>
+      <c r="D89" s="33">
+        <v>4627190920459</v>
+      </c>
+      <c r="E89" s="32" t="s">
+        <v>220</v>
+      </c>
+      <c r="F89" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G89" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="H89" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I89" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J89" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A90" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B90" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C90" s="32" t="s">
+        <v>222</v>
+      </c>
+      <c r="D90" s="33">
+        <v>4627190920466</v>
+      </c>
+      <c r="E90" s="32" t="s">
+        <v>223</v>
+      </c>
+      <c r="F90" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G90" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="H90" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I90" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J90" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A91" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B91" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C91" s="32" t="s">
+        <v>224</v>
+      </c>
+      <c r="D91" s="33">
+        <v>4627190920473</v>
+      </c>
+      <c r="E91" s="32" t="s">
+        <v>225</v>
+      </c>
+      <c r="F91" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G91" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="H91" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I91" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J91" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A92" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B92" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C92" s="32" t="s">
+        <v>226</v>
+      </c>
+      <c r="D92" s="33">
+        <v>4627190920480</v>
+      </c>
+      <c r="E92" s="32" t="s">
+        <v>227</v>
+      </c>
+      <c r="F92" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G92" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="H92" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I92" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J92" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A93" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B93" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C93" s="32" t="s">
+        <v>228</v>
+      </c>
+      <c r="D93" s="33">
+        <v>4627190920497</v>
+      </c>
+      <c r="E93" s="32" t="s">
+        <v>229</v>
+      </c>
+      <c r="F93" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G93" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="H93" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I93" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J93" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A94" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B94" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C94" s="32" t="s">
+        <v>231</v>
+      </c>
+      <c r="D94" s="33">
+        <v>4627190920503</v>
+      </c>
+      <c r="E94" s="32" t="s">
+        <v>232</v>
+      </c>
+      <c r="F94" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G94" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="H94" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I94" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J94" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A95" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B95" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C95" s="32" t="s">
+        <v>233</v>
+      </c>
+      <c r="D95" s="33">
+        <v>4627190920510</v>
+      </c>
+      <c r="E95" s="32" t="s">
+        <v>234</v>
+      </c>
+      <c r="F95" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G95" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="H95" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I95" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J95" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A96" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B96" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C96" s="32" t="s">
+        <v>235</v>
+      </c>
+      <c r="D96" s="33">
+        <v>4627190920527</v>
+      </c>
+      <c r="E96" s="32" t="s">
+        <v>236</v>
+      </c>
+      <c r="F96" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G96" s="34" t="s">
+        <v>230</v>
+      </c>
+      <c r="H96" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I96" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J96" s="37">
+        <v>6870</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A97" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B97" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C97" s="48" t="s">
+        <v>237</v>
+      </c>
+      <c r="D97" s="49">
+        <v>4627190924822</v>
+      </c>
+      <c r="E97" s="48" t="s">
+        <v>238</v>
+      </c>
+      <c r="F97" s="48" t="s">
+        <v>198</v>
+      </c>
+      <c r="G97" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="H97" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I97" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J97" s="50">
+        <v>8020</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A98" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B98" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C98" s="48" t="s">
+        <v>240</v>
+      </c>
+      <c r="D98" s="49">
+        <v>4627190924839</v>
+      </c>
+      <c r="E98" s="48" t="s">
+        <v>241</v>
+      </c>
+      <c r="F98" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="G98" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="H98" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I98" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J98" s="50">
+        <v>8020</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A99" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B99" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C99" s="48" t="s">
+        <v>242</v>
+      </c>
+      <c r="D99" s="49">
+        <v>4627190924846</v>
+      </c>
+      <c r="E99" s="48" t="s">
+        <v>243</v>
+      </c>
+      <c r="F99" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="G99" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="H99" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I99" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J99" s="50">
+        <v>8020</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A100" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B100" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C100" s="48" t="s">
+        <v>244</v>
+      </c>
+      <c r="D100" s="49">
+        <v>4627190924853</v>
+      </c>
+      <c r="E100" s="48" t="s">
+        <v>245</v>
+      </c>
+      <c r="F100" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="G100" s="44" t="s">
+        <v>239</v>
+      </c>
+      <c r="H100" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I100" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J100" s="50">
+        <v>8020</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A101" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B101" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C101" s="32" t="s">
+        <v>246</v>
+      </c>
+      <c r="D101" s="33">
+        <v>4627190920534</v>
+      </c>
+      <c r="E101" s="32" t="s">
+        <v>247</v>
+      </c>
+      <c r="F101" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G101" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="H101" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I101" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J101" s="37">
+        <v>7740</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A102" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B102" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C102" s="32" t="s">
+        <v>249</v>
+      </c>
+      <c r="D102" s="33">
+        <v>4627190920541</v>
+      </c>
+      <c r="E102" s="32" t="s">
+        <v>250</v>
+      </c>
+      <c r="F102" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G102" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="H102" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I102" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J102" s="37">
+        <v>7740</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A103" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B103" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C103" s="32" t="s">
+        <v>251</v>
+      </c>
+      <c r="D103" s="33">
+        <v>4627190920558</v>
+      </c>
+      <c r="E103" s="32" t="s">
+        <v>252</v>
+      </c>
+      <c r="F103" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G103" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="H103" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I103" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J103" s="37">
+        <v>7740</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A104" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B104" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C104" s="32" t="s">
+        <v>253</v>
+      </c>
+      <c r="D104" s="33">
+        <v>4627190920565</v>
+      </c>
+      <c r="E104" s="32" t="s">
+        <v>254</v>
+      </c>
+      <c r="F104" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G104" s="34" t="s">
+        <v>248</v>
+      </c>
+      <c r="H104" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I104" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J104" s="37">
+        <v>7740</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A105" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B105" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C105" s="48" t="s">
+        <v>255</v>
+      </c>
+      <c r="D105" s="49">
+        <v>4627190924747</v>
+      </c>
+      <c r="E105" s="48" t="s">
+        <v>256</v>
+      </c>
+      <c r="F105" s="48" t="s">
+        <v>198</v>
+      </c>
+      <c r="G105" s="44">
+        <v>8450009395</v>
+      </c>
+      <c r="H105" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I105" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J105" s="50">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A106" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B106" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C106" s="48" t="s">
+        <v>257</v>
+      </c>
+      <c r="D106" s="49">
+        <v>4627190924754</v>
+      </c>
+      <c r="E106" s="48" t="s">
+        <v>258</v>
+      </c>
+      <c r="F106" s="48" t="s">
+        <v>203</v>
+      </c>
+      <c r="G106" s="44">
+        <v>8450009395</v>
+      </c>
+      <c r="H106" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I106" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J106" s="50">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A107" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B107" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C107" s="48" t="s">
+        <v>259</v>
+      </c>
+      <c r="D107" s="49">
+        <v>4627190924761</v>
+      </c>
+      <c r="E107" s="48" t="s">
+        <v>260</v>
+      </c>
+      <c r="F107" s="48" t="s">
+        <v>206</v>
+      </c>
+      <c r="G107" s="44">
+        <v>8450009395</v>
+      </c>
+      <c r="H107" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I107" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J107" s="50">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A108" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B108" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C108" s="48" t="s">
+        <v>261</v>
+      </c>
+      <c r="D108" s="49">
+        <v>4627190924778</v>
+      </c>
+      <c r="E108" s="48" t="s">
+        <v>262</v>
+      </c>
+      <c r="F108" s="48" t="s">
+        <v>209</v>
+      </c>
+      <c r="G108" s="44">
+        <v>8450009395</v>
+      </c>
+      <c r="H108" s="44" t="s">
+        <v>200</v>
+      </c>
+      <c r="I108" s="44" t="s">
+        <v>23</v>
+      </c>
+      <c r="J108" s="50">
+        <v>9750</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A109" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B109" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C109" s="52" t="s">
+        <v>263</v>
+      </c>
+      <c r="D109" s="53">
+        <v>4627190924266</v>
+      </c>
+      <c r="E109" s="52" t="s">
+        <v>264</v>
+      </c>
+      <c r="F109" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G109" s="38">
+        <v>8450006786</v>
+      </c>
+      <c r="H109" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I109" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J109" s="50">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A110" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B110" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C110" s="52" t="s">
+        <v>266</v>
+      </c>
+      <c r="D110" s="53">
+        <v>4627190924273</v>
+      </c>
+      <c r="E110" s="52" t="s">
+        <v>267</v>
+      </c>
+      <c r="F110" s="52" t="s">
+        <v>268</v>
+      </c>
+      <c r="G110" s="38">
+        <v>8450006786</v>
+      </c>
+      <c r="H110" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I110" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J110" s="50">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="111" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A111" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B111" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C111" s="52" t="s">
+        <v>269</v>
+      </c>
+      <c r="D111" s="53">
+        <v>4627190924280</v>
+      </c>
+      <c r="E111" s="52" t="s">
+        <v>270</v>
+      </c>
+      <c r="F111" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G111" s="38">
+        <v>8450006786</v>
+      </c>
+      <c r="H111" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I111" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J111" s="50">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A112" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B112" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C112" s="52" t="s">
+        <v>271</v>
+      </c>
+      <c r="D112" s="53">
+        <v>4627190924297</v>
+      </c>
+      <c r="E112" s="52" t="s">
+        <v>272</v>
+      </c>
+      <c r="F112" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G112" s="38">
+        <v>8450006786</v>
+      </c>
+      <c r="H112" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I112" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J112" s="50">
+        <v>6860</v>
+      </c>
+    </row>
+    <row r="113" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A113" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B113" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C113" s="52" t="s">
+        <v>273</v>
+      </c>
+      <c r="D113" s="53">
+        <v>4627190923498</v>
+      </c>
+      <c r="E113" s="52" t="s">
+        <v>274</v>
+      </c>
+      <c r="F113" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G113" s="38">
+        <v>8450031059</v>
+      </c>
+      <c r="H113" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I113" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J113" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A114" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B114" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C114" s="52" t="s">
+        <v>275</v>
+      </c>
+      <c r="D114" s="53">
+        <v>4627190923504</v>
+      </c>
+      <c r="E114" s="52" t="s">
+        <v>276</v>
+      </c>
+      <c r="F114" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G114" s="38">
+        <v>8450031059</v>
+      </c>
+      <c r="H114" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I114" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J114" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A115" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B115" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C115" s="52" t="s">
+        <v>277</v>
+      </c>
+      <c r="D115" s="53">
+        <v>4627190923511</v>
+      </c>
+      <c r="E115" s="52" t="s">
+        <v>278</v>
+      </c>
+      <c r="F115" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G115" s="38">
+        <v>8450031059</v>
+      </c>
+      <c r="H115" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I115" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J115" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A116" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B116" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C116" s="52" t="s">
+        <v>279</v>
+      </c>
+      <c r="D116" s="53">
+        <v>4627190923528</v>
+      </c>
+      <c r="E116" s="52" t="s">
+        <v>280</v>
+      </c>
+      <c r="F116" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G116" s="38">
+        <v>8450031059</v>
+      </c>
+      <c r="H116" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I116" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J116" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A117" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B117" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C117" s="52" t="s">
+        <v>281</v>
+      </c>
+      <c r="D117" s="53">
+        <v>4627190923771</v>
+      </c>
+      <c r="E117" s="52" t="s">
+        <v>282</v>
+      </c>
+      <c r="F117" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G117" s="38" t="s">
+        <v>283</v>
+      </c>
+      <c r="H117" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I117" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J117" s="50">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="118" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A118" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B118" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C118" s="52" t="s">
+        <v>284</v>
+      </c>
+      <c r="D118" s="53">
+        <v>4627190923788</v>
+      </c>
+      <c r="E118" s="52" t="s">
+        <v>285</v>
+      </c>
+      <c r="F118" s="52" t="s">
+        <v>268</v>
+      </c>
+      <c r="G118" s="38" t="s">
+        <v>283</v>
+      </c>
+      <c r="H118" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I118" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J118" s="50">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="119" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A119" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B119" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C119" s="52" t="s">
+        <v>286</v>
+      </c>
+      <c r="D119" s="53">
+        <v>4627190923795</v>
+      </c>
+      <c r="E119" s="52" t="s">
+        <v>287</v>
+      </c>
+      <c r="F119" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G119" s="38" t="s">
+        <v>283</v>
+      </c>
+      <c r="H119" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I119" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J119" s="50">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A120" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B120" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C120" s="52" t="s">
+        <v>288</v>
+      </c>
+      <c r="D120" s="53">
+        <v>4627190923801</v>
+      </c>
+      <c r="E120" s="52" t="s">
+        <v>289</v>
+      </c>
+      <c r="F120" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G120" s="38" t="s">
+        <v>283</v>
+      </c>
+      <c r="H120" s="38" t="s">
+        <v>200</v>
+      </c>
+      <c r="I120" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J120" s="50">
+        <v>9600</v>
+      </c>
+    </row>
+    <row r="121" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A121" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B121" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C121" s="25"/>
+      <c r="D121" s="26"/>
+      <c r="E121" s="25" t="s">
+        <v>290</v>
+      </c>
+      <c r="F121" s="25"/>
+      <c r="G121" s="27"/>
+      <c r="H121" s="40"/>
+      <c r="I121" s="40"/>
+      <c r="J121" s="41"/>
+    </row>
+    <row r="122" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A122" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B122" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C122" s="32" t="s">
+        <v>291</v>
+      </c>
+      <c r="D122" s="33">
+        <v>4627190920619</v>
+      </c>
+      <c r="E122" s="32" t="s">
+        <v>292</v>
+      </c>
+      <c r="F122" s="32" t="s">
+        <v>293</v>
+      </c>
+      <c r="G122" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H122" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I122" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J122" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="123" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A123" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B123" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C123" s="32" t="s">
+        <v>294</v>
+      </c>
+      <c r="D123" s="33">
+        <v>4627190920626</v>
+      </c>
+      <c r="E123" s="32" t="s">
+        <v>295</v>
+      </c>
+      <c r="F123" s="32" t="s">
+        <v>296</v>
+      </c>
+      <c r="G123" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H123" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I123" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J123" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A124" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B124" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C124" s="32" t="s">
+        <v>297</v>
+      </c>
+      <c r="D124" s="33">
+        <v>4627190920633</v>
+      </c>
+      <c r="E124" s="32" t="s">
+        <v>298</v>
+      </c>
+      <c r="F124" s="32" t="s">
+        <v>299</v>
+      </c>
+      <c r="G124" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H124" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I124" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J124" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="125" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A125" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B125" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C125" s="32" t="s">
+        <v>300</v>
+      </c>
+      <c r="D125" s="33">
+        <v>4627190920640</v>
+      </c>
+      <c r="E125" s="32" t="s">
+        <v>301</v>
+      </c>
+      <c r="F125" s="32" t="s">
+        <v>302</v>
+      </c>
+      <c r="G125" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H125" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I125" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J125" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A126" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B126" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C126" s="32" t="s">
+        <v>303</v>
+      </c>
+      <c r="D126" s="33">
+        <v>4627190920657</v>
+      </c>
+      <c r="E126" s="32" t="s">
+        <v>304</v>
+      </c>
+      <c r="F126" s="32" t="s">
+        <v>293</v>
+      </c>
+      <c r="G126" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="H126" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I126" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J126" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A127" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B127" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C127" s="32" t="s">
+        <v>306</v>
+      </c>
+      <c r="D127" s="33">
+        <v>4627190920664</v>
+      </c>
+      <c r="E127" s="32" t="s">
+        <v>307</v>
+      </c>
+      <c r="F127" s="32" t="s">
+        <v>296</v>
+      </c>
+      <c r="G127" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="H127" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I127" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J127" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A128" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B128" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C128" s="32" t="s">
+        <v>308</v>
+      </c>
+      <c r="D128" s="33">
+        <v>4627190920671</v>
+      </c>
+      <c r="E128" s="32" t="s">
+        <v>309</v>
+      </c>
+      <c r="F128" s="32" t="s">
+        <v>299</v>
+      </c>
+      <c r="G128" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="H128" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I128" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J128" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A129" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B129" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C129" s="32" t="s">
+        <v>310</v>
+      </c>
+      <c r="D129" s="33">
+        <v>4627190920688</v>
+      </c>
+      <c r="E129" s="32" t="s">
+        <v>311</v>
+      </c>
+      <c r="F129" s="32" t="s">
+        <v>302</v>
+      </c>
+      <c r="G129" s="34" t="s">
+        <v>305</v>
+      </c>
+      <c r="H129" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I129" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J129" s="37">
+        <v>9350</v>
+      </c>
+    </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A130" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B130" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C130" s="25"/>
+      <c r="D130" s="26"/>
+      <c r="E130" s="25" t="s">
+        <v>312</v>
+      </c>
+      <c r="F130" s="25"/>
+      <c r="G130" s="27"/>
+      <c r="H130" s="40"/>
+      <c r="I130" s="40"/>
+      <c r="J130" s="41"/>
+    </row>
+    <row r="131" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A131" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B131" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C131" s="52" t="s">
+        <v>313</v>
+      </c>
+      <c r="D131" s="53">
+        <v>4627190920695</v>
+      </c>
+      <c r="E131" s="52" t="s">
+        <v>314</v>
+      </c>
+      <c r="F131" s="52" t="s">
+        <v>315</v>
+      </c>
+      <c r="G131" s="38" t="s">
+        <v>316</v>
+      </c>
+      <c r="H131" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I131" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J131" s="37">
+        <v>10770</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A132" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B132" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C132" s="52" t="s">
+        <v>317</v>
+      </c>
+      <c r="D132" s="53">
+        <v>4627190920701</v>
+      </c>
+      <c r="E132" s="52" t="s">
+        <v>318</v>
+      </c>
+      <c r="F132" s="52" t="s">
+        <v>319</v>
+      </c>
+      <c r="G132" s="38" t="s">
+        <v>316</v>
+      </c>
+      <c r="H132" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I132" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J132" s="37">
+        <v>10770</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A133" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B133" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C133" s="52" t="s">
+        <v>320</v>
+      </c>
+      <c r="D133" s="53">
+        <v>4627190920718</v>
+      </c>
+      <c r="E133" s="52" t="s">
+        <v>321</v>
+      </c>
+      <c r="F133" s="52" t="s">
+        <v>322</v>
+      </c>
+      <c r="G133" s="38" t="s">
+        <v>316</v>
+      </c>
+      <c r="H133" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I133" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J133" s="37">
+        <v>10770</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A134" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B134" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C134" s="32" t="s">
+        <v>323</v>
+      </c>
+      <c r="D134" s="33">
+        <v>4627190920725</v>
+      </c>
+      <c r="E134" s="32" t="s">
+        <v>324</v>
+      </c>
+      <c r="F134" s="32" t="s">
+        <v>315</v>
+      </c>
+      <c r="G134" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H134" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I134" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J134" s="37">
+        <v>11490</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A135" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B135" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C135" s="32" t="s">
+        <v>325</v>
+      </c>
+      <c r="D135" s="33">
+        <v>4627190920732</v>
+      </c>
+      <c r="E135" s="32" t="s">
+        <v>326</v>
+      </c>
+      <c r="F135" s="32" t="s">
+        <v>319</v>
+      </c>
+      <c r="G135" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H135" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I135" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J135" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A136" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B136" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C136" s="32" t="s">
+        <v>327</v>
+      </c>
+      <c r="D136" s="33">
+        <v>4627190920749</v>
+      </c>
+      <c r="E136" s="32" t="s">
+        <v>328</v>
+      </c>
+      <c r="F136" s="32" t="s">
+        <v>322</v>
+      </c>
+      <c r="G136" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H136" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I136" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J136" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="137" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A137" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B137" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C137" s="32" t="s">
+        <v>329</v>
+      </c>
+      <c r="D137" s="33">
+        <v>4627190920756</v>
+      </c>
+      <c r="E137" s="32" t="s">
+        <v>330</v>
+      </c>
+      <c r="F137" s="32" t="s">
+        <v>315</v>
+      </c>
+      <c r="G137" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="H137" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I137" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J137" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A138" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B138" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C138" s="32" t="s">
+        <v>332</v>
+      </c>
+      <c r="D138" s="33">
+        <v>4627190920763</v>
+      </c>
+      <c r="E138" s="32" t="s">
+        <v>333</v>
+      </c>
+      <c r="F138" s="32" t="s">
+        <v>319</v>
+      </c>
+      <c r="G138" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="H138" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I138" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J138" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A139" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B139" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C139" s="32" t="s">
+        <v>334</v>
+      </c>
+      <c r="D139" s="33">
+        <v>4627190920770</v>
+      </c>
+      <c r="E139" s="32" t="s">
+        <v>335</v>
+      </c>
+      <c r="F139" s="32" t="s">
+        <v>322</v>
+      </c>
+      <c r="G139" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="H139" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I139" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J139" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A140" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B140" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C140" s="52" t="s">
+        <v>336</v>
+      </c>
+      <c r="D140" s="53">
+        <v>4627190920787</v>
+      </c>
+      <c r="E140" s="52" t="s">
+        <v>337</v>
+      </c>
+      <c r="F140" s="52" t="s">
+        <v>338</v>
+      </c>
+      <c r="G140" s="38" t="s">
+        <v>316</v>
+      </c>
+      <c r="H140" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I140" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J140" s="37">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A141" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B141" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C141" s="52" t="s">
+        <v>339</v>
+      </c>
+      <c r="D141" s="53">
+        <v>4627190920794</v>
+      </c>
+      <c r="E141" s="52" t="s">
+        <v>340</v>
+      </c>
+      <c r="F141" s="52" t="s">
+        <v>341</v>
+      </c>
+      <c r="G141" s="38" t="s">
+        <v>316</v>
+      </c>
+      <c r="H141" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I141" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J141" s="37">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A142" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B142" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C142" s="52" t="s">
+        <v>342</v>
+      </c>
+      <c r="D142" s="53">
+        <v>4627190920800</v>
+      </c>
+      <c r="E142" s="52" t="s">
+        <v>343</v>
+      </c>
+      <c r="F142" s="52" t="s">
+        <v>344</v>
+      </c>
+      <c r="G142" s="38" t="s">
+        <v>316</v>
+      </c>
+      <c r="H142" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I142" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J142" s="37">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="143" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A143" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B143" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C143" s="32" t="s">
+        <v>345</v>
+      </c>
+      <c r="D143" s="33">
+        <v>4627190920817</v>
+      </c>
+      <c r="E143" s="32" t="s">
+        <v>346</v>
+      </c>
+      <c r="F143" s="32" t="s">
+        <v>338</v>
+      </c>
+      <c r="G143" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H143" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I143" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J143" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A144" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B144" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C144" s="32" t="s">
+        <v>347</v>
+      </c>
+      <c r="D144" s="33">
+        <v>4627190920824</v>
+      </c>
+      <c r="E144" s="32" t="s">
+        <v>348</v>
+      </c>
+      <c r="F144" s="32" t="s">
+        <v>341</v>
+      </c>
+      <c r="G144" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H144" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I144" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J144" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="145" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A145" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B145" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C145" s="32" t="s">
+        <v>349</v>
+      </c>
+      <c r="D145" s="33">
+        <v>4627190920831</v>
+      </c>
+      <c r="E145" s="32" t="s">
+        <v>350</v>
+      </c>
+      <c r="F145" s="32" t="s">
+        <v>344</v>
+      </c>
+      <c r="G145" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H145" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I145" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J145" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="146" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A146" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B146" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C146" s="32" t="s">
+        <v>351</v>
+      </c>
+      <c r="D146" s="33">
+        <v>4627190920848</v>
+      </c>
+      <c r="E146" s="32" t="s">
+        <v>352</v>
+      </c>
+      <c r="F146" s="32" t="s">
+        <v>338</v>
+      </c>
+      <c r="G146" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="H146" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I146" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J146" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="147" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A147" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B147" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C147" s="32" t="s">
+        <v>353</v>
+      </c>
+      <c r="D147" s="33">
+        <v>4627190920855</v>
+      </c>
+      <c r="E147" s="32" t="s">
+        <v>354</v>
+      </c>
+      <c r="F147" s="32" t="s">
+        <v>341</v>
+      </c>
+      <c r="G147" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="H147" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I147" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J147" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A148" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B148" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C148" s="32" t="s">
+        <v>355</v>
+      </c>
+      <c r="D148" s="33">
+        <v>4627190920862</v>
+      </c>
+      <c r="E148" s="32" t="s">
+        <v>356</v>
+      </c>
+      <c r="F148" s="32" t="s">
+        <v>344</v>
+      </c>
+      <c r="G148" s="34" t="s">
+        <v>331</v>
+      </c>
+      <c r="H148" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I148" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J148" s="37">
+        <v>11380</v>
+      </c>
+    </row>
+    <row r="149" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A149" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B149" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C149" s="52" t="s">
+        <v>357</v>
+      </c>
+      <c r="D149" s="53">
+        <v>4627190923245</v>
+      </c>
+      <c r="E149" s="32" t="s">
+        <v>358</v>
+      </c>
+      <c r="F149" s="32" t="s">
+        <v>315</v>
+      </c>
+      <c r="G149" s="38" t="s">
+        <v>359</v>
+      </c>
+      <c r="H149" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I149" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J149" s="37">
+        <v>11670</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A150" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B150" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C150" s="52" t="s">
+        <v>360</v>
+      </c>
+      <c r="D150" s="53">
+        <v>4627190923252</v>
+      </c>
+      <c r="E150" s="32" t="s">
+        <v>361</v>
+      </c>
+      <c r="F150" s="32" t="s">
+        <v>319</v>
+      </c>
+      <c r="G150" s="38" t="s">
+        <v>359</v>
+      </c>
+      <c r="H150" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I150" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J150" s="37">
+        <v>11670</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A151" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B151" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C151" s="52" t="s">
+        <v>362</v>
+      </c>
+      <c r="D151" s="53">
+        <v>4627190923269</v>
+      </c>
+      <c r="E151" s="32" t="s">
+        <v>363</v>
+      </c>
+      <c r="F151" s="32" t="s">
+        <v>338</v>
+      </c>
+      <c r="G151" s="38" t="s">
+        <v>359</v>
+      </c>
+      <c r="H151" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I151" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J151" s="37">
+        <v>11670</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A152" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B152" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C152" s="52" t="s">
+        <v>364</v>
+      </c>
+      <c r="D152" s="53">
+        <v>4627190923276</v>
+      </c>
+      <c r="E152" s="32" t="s">
+        <v>365</v>
+      </c>
+      <c r="F152" s="32" t="s">
+        <v>341</v>
+      </c>
+      <c r="G152" s="38" t="s">
+        <v>359</v>
+      </c>
+      <c r="H152" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I152" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J152" s="37">
+        <v>11670</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A153" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B153" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C153" s="32" t="s">
+        <v>366</v>
+      </c>
+      <c r="D153" s="33">
+        <v>4627190920879</v>
+      </c>
+      <c r="E153" s="32" t="s">
+        <v>367</v>
+      </c>
+      <c r="F153" s="32" t="s">
+        <v>368</v>
+      </c>
+      <c r="G153" s="38" t="s">
+        <v>369</v>
+      </c>
+      <c r="H153" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I153" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J153" s="37">
+        <v>9690</v>
+      </c>
+    </row>
+    <row r="154" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A154" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B154" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C154" s="32" t="s">
+        <v>370</v>
+      </c>
+      <c r="D154" s="33">
+        <v>4627190920886</v>
+      </c>
+      <c r="E154" s="32" t="s">
+        <v>371</v>
+      </c>
+      <c r="F154" s="32" t="s">
+        <v>372</v>
+      </c>
+      <c r="G154" s="38" t="s">
+        <v>369</v>
+      </c>
+      <c r="H154" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I154" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J154" s="37">
+        <v>9690</v>
+      </c>
+    </row>
+    <row r="155" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A155" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B155" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C155" s="32" t="s">
+        <v>373</v>
+      </c>
+      <c r="D155" s="33">
+        <v>4627190920893</v>
+      </c>
+      <c r="E155" s="32" t="s">
+        <v>374</v>
+      </c>
+      <c r="F155" s="32" t="s">
+        <v>375</v>
+      </c>
+      <c r="G155" s="38" t="s">
+        <v>369</v>
+      </c>
+      <c r="H155" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I155" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J155" s="37">
+        <v>9690</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A156" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B156" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C156" s="32" t="s">
+        <v>376</v>
+      </c>
+      <c r="D156" s="33">
+        <v>4627190920909</v>
+      </c>
+      <c r="E156" s="32" t="s">
+        <v>377</v>
+      </c>
+      <c r="F156" s="32" t="s">
+        <v>378</v>
+      </c>
+      <c r="G156" s="38" t="s">
+        <v>369</v>
+      </c>
+      <c r="H156" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I156" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J156" s="37">
+        <v>9690</v>
+      </c>
+    </row>
+    <row r="157" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A157" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B157" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C157" s="32" t="s">
+        <v>379</v>
+      </c>
+      <c r="D157" s="33">
+        <v>4627190920916</v>
+      </c>
+      <c r="E157" s="32" t="s">
+        <v>380</v>
+      </c>
+      <c r="F157" s="32" t="s">
+        <v>381</v>
+      </c>
+      <c r="G157" s="38" t="s">
+        <v>369</v>
+      </c>
+      <c r="H157" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I157" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J157" s="37">
+        <v>9690</v>
+      </c>
+    </row>
+    <row r="158" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A158" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B158" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C158" s="32" t="s">
+        <v>382</v>
+      </c>
+      <c r="D158" s="33">
+        <v>4627190920923</v>
+      </c>
+      <c r="E158" s="32" t="s">
+        <v>383</v>
+      </c>
+      <c r="F158" s="32" t="s">
+        <v>384</v>
+      </c>
+      <c r="G158" s="38" t="s">
+        <v>369</v>
+      </c>
+      <c r="H158" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I158" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J158" s="37">
+        <v>9690</v>
+      </c>
+    </row>
+    <row r="159" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A159" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B159" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C159" s="52" t="s">
+        <v>385</v>
+      </c>
+      <c r="D159" s="53">
+        <v>4627190923283</v>
+      </c>
+      <c r="E159" s="32" t="s">
+        <v>386</v>
+      </c>
+      <c r="F159" s="32" t="s">
+        <v>368</v>
+      </c>
+      <c r="G159" s="38" t="s">
+        <v>387</v>
+      </c>
+      <c r="H159" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I159" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J159" s="37">
+        <v>8570</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A160" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B160" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C160" s="52" t="s">
+        <v>388</v>
+      </c>
+      <c r="D160" s="53">
+        <v>4627190923290</v>
+      </c>
+      <c r="E160" s="32" t="s">
+        <v>389</v>
+      </c>
+      <c r="F160" s="32" t="s">
+        <v>372</v>
+      </c>
+      <c r="G160" s="38" t="s">
+        <v>387</v>
+      </c>
+      <c r="H160" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I160" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J160" s="37">
+        <v>8570</v>
+      </c>
+    </row>
+    <row r="161" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A161" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B161" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C161" s="52" t="s">
+        <v>390</v>
+      </c>
+      <c r="D161" s="53">
+        <v>4627190923306</v>
+      </c>
+      <c r="E161" s="32" t="s">
+        <v>391</v>
+      </c>
+      <c r="F161" s="32" t="s">
+        <v>378</v>
+      </c>
+      <c r="G161" s="38" t="s">
+        <v>387</v>
+      </c>
+      <c r="H161" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I161" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J161" s="37">
+        <v>8570</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A162" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B162" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C162" s="52" t="s">
+        <v>392</v>
+      </c>
+      <c r="D162" s="53">
+        <v>4627190923313</v>
+      </c>
+      <c r="E162" s="32" t="s">
+        <v>393</v>
+      </c>
+      <c r="F162" s="32" t="s">
+        <v>381</v>
+      </c>
+      <c r="G162" s="38" t="s">
+        <v>387</v>
+      </c>
+      <c r="H162" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I162" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J162" s="37">
+        <v>8570</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A163" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B163" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C163" s="25"/>
+      <c r="D163" s="26"/>
+      <c r="E163" s="25" t="s">
+        <v>394</v>
+      </c>
+      <c r="F163" s="25"/>
+      <c r="G163" s="27" t="e">
+        <f>NA()</f>
+        <v>#N/A</v>
+      </c>
+      <c r="H163" s="40"/>
+      <c r="I163" s="40"/>
+      <c r="J163" s="47"/>
+    </row>
+    <row r="164" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A164" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B164" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C164" s="54" t="s">
+        <v>395</v>
+      </c>
+      <c r="D164" s="33">
+        <v>4627190920930</v>
+      </c>
+      <c r="E164" s="54" t="s">
+        <v>396</v>
+      </c>
+      <c r="F164" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G164" s="34" t="s">
+        <v>397</v>
+      </c>
+      <c r="H164" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I164" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J164" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A165" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B165" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C165" s="54" t="s">
+        <v>398</v>
+      </c>
+      <c r="D165" s="33">
+        <v>4627190920947</v>
+      </c>
+      <c r="E165" s="54" t="s">
+        <v>399</v>
+      </c>
+      <c r="F165" s="32" t="s">
+        <v>400</v>
+      </c>
+      <c r="G165" s="34" t="s">
+        <v>397</v>
+      </c>
+      <c r="H165" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I165" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J165" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="166" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A166" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B166" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C166" s="54" t="s">
+        <v>401</v>
+      </c>
+      <c r="D166" s="33">
+        <v>4627190920954</v>
+      </c>
+      <c r="E166" s="54" t="s">
+        <v>402</v>
+      </c>
+      <c r="F166" s="32" t="s">
+        <v>403</v>
+      </c>
+      <c r="G166" s="34" t="s">
+        <v>397</v>
+      </c>
+      <c r="H166" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I166" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J166" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="167" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A167" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B167" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C167" s="54" t="s">
+        <v>404</v>
+      </c>
+      <c r="D167" s="33">
+        <v>4627190920961</v>
+      </c>
+      <c r="E167" s="54" t="s">
+        <v>405</v>
+      </c>
+      <c r="F167" s="32" t="s">
+        <v>406</v>
+      </c>
+      <c r="G167" s="34" t="s">
+        <v>397</v>
+      </c>
+      <c r="H167" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I167" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J167" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A168" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B168" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C168" s="54" t="s">
+        <v>407</v>
+      </c>
+      <c r="D168" s="33">
+        <v>4627190920978</v>
+      </c>
+      <c r="E168" s="54" t="s">
+        <v>408</v>
+      </c>
+      <c r="F168" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G168" s="34" t="s">
+        <v>409</v>
+      </c>
+      <c r="H168" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I168" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J168" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="169" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A169" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B169" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C169" s="54" t="s">
+        <v>410</v>
+      </c>
+      <c r="D169" s="33">
+        <v>4627190920985</v>
+      </c>
+      <c r="E169" s="54" t="s">
+        <v>411</v>
+      </c>
+      <c r="F169" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G169" s="34" t="s">
+        <v>409</v>
+      </c>
+      <c r="H169" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I169" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J169" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="170" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A170" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B170" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C170" s="54" t="s">
+        <v>412</v>
+      </c>
+      <c r="D170" s="33">
+        <v>4627190920992</v>
+      </c>
+      <c r="E170" s="54" t="s">
+        <v>413</v>
+      </c>
+      <c r="F170" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G170" s="34" t="s">
+        <v>409</v>
+      </c>
+      <c r="H170" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I170" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J170" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="171" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A171" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B171" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C171" s="54" t="s">
+        <v>414</v>
+      </c>
+      <c r="D171" s="33">
+        <v>4627190921005</v>
+      </c>
+      <c r="E171" s="54" t="s">
+        <v>415</v>
+      </c>
+      <c r="F171" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G171" s="34" t="s">
+        <v>409</v>
+      </c>
+      <c r="H171" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I171" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J171" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A172" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B172" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C172" s="25"/>
+      <c r="D172" s="26"/>
+      <c r="E172" s="25" t="s">
+        <v>416</v>
+      </c>
+      <c r="F172" s="25"/>
+      <c r="G172" s="27"/>
+      <c r="H172" s="40"/>
+      <c r="I172" s="40"/>
+      <c r="J172" s="47"/>
+    </row>
+    <row r="173" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A173" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B173" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C173" s="52" t="s">
+        <v>417</v>
+      </c>
+      <c r="D173" s="53">
+        <v>4627190921012</v>
+      </c>
+      <c r="E173" s="52" t="s">
+        <v>418</v>
+      </c>
+      <c r="F173" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="G173" s="38" t="s">
+        <v>419</v>
+      </c>
+      <c r="H173" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I173" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J173" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A174" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B174" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C174" s="52" t="s">
+        <v>420</v>
+      </c>
+      <c r="D174" s="53">
+        <v>4627190921029</v>
+      </c>
+      <c r="E174" s="52" t="s">
+        <v>421</v>
+      </c>
+      <c r="F174" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G174" s="38" t="s">
+        <v>419</v>
+      </c>
+      <c r="H174" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I174" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J174" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A175" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B175" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C175" s="52" t="s">
+        <v>422</v>
+      </c>
+      <c r="D175" s="53">
+        <v>4627190921036</v>
+      </c>
+      <c r="E175" s="52" t="s">
+        <v>423</v>
+      </c>
+      <c r="F175" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="G175" s="38" t="s">
+        <v>419</v>
+      </c>
+      <c r="H175" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I175" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J175" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A176" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B176" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C176" s="52" t="s">
+        <v>424</v>
+      </c>
+      <c r="D176" s="53">
+        <v>4627190921043</v>
+      </c>
+      <c r="E176" s="52" t="s">
+        <v>425</v>
+      </c>
+      <c r="F176" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="G176" s="38" t="s">
+        <v>419</v>
+      </c>
+      <c r="H176" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I176" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J176" s="37">
+        <v>5870</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A177" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B177" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C177" s="52" t="s">
+        <v>426</v>
+      </c>
+      <c r="D177" s="53">
+        <v>4627190921050</v>
+      </c>
+      <c r="E177" s="52" t="s">
+        <v>427</v>
+      </c>
+      <c r="F177" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G177" s="38" t="s">
+        <v>428</v>
+      </c>
+      <c r="H177" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I177" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J177" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="178" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A178" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B178" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C178" s="52" t="s">
+        <v>429</v>
+      </c>
+      <c r="D178" s="53">
+        <v>4627190921067</v>
+      </c>
+      <c r="E178" s="52" t="s">
+        <v>430</v>
+      </c>
+      <c r="F178" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G178" s="38" t="s">
+        <v>428</v>
+      </c>
+      <c r="H178" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I178" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J178" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="179" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A179" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B179" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C179" s="52" t="s">
+        <v>431</v>
+      </c>
+      <c r="D179" s="53">
+        <v>4627190921074</v>
+      </c>
+      <c r="E179" s="52" t="s">
+        <v>432</v>
+      </c>
+      <c r="F179" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G179" s="38" t="s">
+        <v>428</v>
+      </c>
+      <c r="H179" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I179" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J179" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A180" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B180" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C180" s="52" t="s">
+        <v>433</v>
+      </c>
+      <c r="D180" s="53">
+        <v>4627190921081</v>
+      </c>
+      <c r="E180" s="52" t="s">
+        <v>434</v>
+      </c>
+      <c r="F180" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G180" s="38" t="s">
+        <v>428</v>
+      </c>
+      <c r="H180" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I180" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J180" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="181" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A181" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B181" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C181" s="25"/>
+      <c r="D181" s="26"/>
+      <c r="E181" s="25" t="s">
+        <v>435</v>
+      </c>
+      <c r="F181" s="25"/>
+      <c r="G181" s="27"/>
+      <c r="H181" s="40"/>
+      <c r="I181" s="40"/>
+      <c r="J181" s="47"/>
+    </row>
+    <row r="182" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A182" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B182" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C182" s="32" t="s">
+        <v>436</v>
+      </c>
+      <c r="D182" s="33">
+        <v>4627190921098</v>
+      </c>
+      <c r="E182" s="32" t="s">
+        <v>437</v>
+      </c>
+      <c r="F182" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G182" s="34" t="s">
+        <v>438</v>
+      </c>
+      <c r="H182" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I182" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J182" s="37">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="183" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A183" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B183" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C183" s="32" t="s">
+        <v>439</v>
+      </c>
+      <c r="D183" s="33">
+        <v>4627190921104</v>
+      </c>
+      <c r="E183" s="32" t="s">
+        <v>440</v>
+      </c>
+      <c r="F183" s="32" t="s">
+        <v>400</v>
+      </c>
+      <c r="G183" s="34" t="s">
+        <v>438</v>
+      </c>
+      <c r="H183" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I183" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J183" s="37">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A184" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B184" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C184" s="32" t="s">
+        <v>441</v>
+      </c>
+      <c r="D184" s="33">
+        <v>4627190921111</v>
+      </c>
+      <c r="E184" s="32" t="s">
+        <v>442</v>
+      </c>
+      <c r="F184" s="32" t="s">
+        <v>403</v>
+      </c>
+      <c r="G184" s="34" t="s">
+        <v>438</v>
+      </c>
+      <c r="H184" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I184" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J184" s="37">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="185" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A185" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B185" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C185" s="32" t="s">
+        <v>443</v>
+      </c>
+      <c r="D185" s="33">
+        <v>4627190921128</v>
+      </c>
+      <c r="E185" s="32" t="s">
+        <v>444</v>
+      </c>
+      <c r="F185" s="32" t="s">
+        <v>406</v>
+      </c>
+      <c r="G185" s="34" t="s">
+        <v>438</v>
+      </c>
+      <c r="H185" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I185" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J185" s="37">
+        <v>6440</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A186" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B186" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C186" s="32" t="s">
+        <v>445</v>
+      </c>
+      <c r="D186" s="33">
+        <v>4627190921135</v>
+      </c>
+      <c r="E186" s="32" t="s">
+        <v>446</v>
+      </c>
+      <c r="F186" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G186" s="34" t="s">
+        <v>447</v>
+      </c>
+      <c r="H186" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I186" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J186" s="37">
+        <v>6530</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A187" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B187" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C187" s="32" t="s">
+        <v>448</v>
+      </c>
+      <c r="D187" s="33">
+        <v>4627190921142</v>
+      </c>
+      <c r="E187" s="32" t="s">
+        <v>449</v>
+      </c>
+      <c r="F187" s="32" t="s">
+        <v>450</v>
+      </c>
+      <c r="G187" s="34" t="s">
+        <v>447</v>
+      </c>
+      <c r="H187" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I187" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J187" s="37">
+        <v>6530</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A188" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B188" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C188" s="32" t="s">
+        <v>451</v>
+      </c>
+      <c r="D188" s="33">
+        <v>4627190921159</v>
+      </c>
+      <c r="E188" s="32" t="s">
+        <v>452</v>
+      </c>
+      <c r="F188" s="32" t="s">
+        <v>453</v>
+      </c>
+      <c r="G188" s="34" t="s">
+        <v>447</v>
+      </c>
+      <c r="H188" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I188" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J188" s="37">
+        <v>6530</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A189" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B189" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C189" s="32" t="s">
+        <v>454</v>
+      </c>
+      <c r="D189" s="33">
+        <v>4627190921166</v>
+      </c>
+      <c r="E189" s="32" t="s">
+        <v>455</v>
+      </c>
+      <c r="F189" s="32" t="s">
+        <v>456</v>
+      </c>
+      <c r="G189" s="34" t="s">
+        <v>447</v>
+      </c>
+      <c r="H189" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I189" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J189" s="37">
+        <v>6530</v>
+      </c>
+    </row>
+    <row r="190" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A190" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B190" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C190" s="25"/>
+      <c r="D190" s="26"/>
+      <c r="E190" s="25" t="s">
+        <v>457</v>
+      </c>
+      <c r="F190" s="25"/>
+      <c r="G190" s="27"/>
+      <c r="H190" s="40"/>
+      <c r="I190" s="40"/>
+      <c r="J190" s="47"/>
+    </row>
+    <row r="191" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A191" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B191" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C191" s="42" t="s">
+        <v>458</v>
+      </c>
+      <c r="D191" s="55">
+        <v>4627190924136</v>
+      </c>
+      <c r="E191" s="42" t="s">
+        <v>459</v>
+      </c>
+      <c r="F191" s="42" t="s">
+        <v>460</v>
+      </c>
+      <c r="G191" s="45" t="s">
+        <v>461</v>
+      </c>
+      <c r="H191" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I191" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J191" s="37">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A192" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B192" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C192" s="42" t="s">
+        <v>462</v>
+      </c>
+      <c r="D192" s="55">
+        <v>4627190924143</v>
+      </c>
+      <c r="E192" s="42" t="s">
+        <v>463</v>
+      </c>
+      <c r="F192" s="42" t="s">
+        <v>464</v>
+      </c>
+      <c r="G192" s="45" t="s">
+        <v>461</v>
+      </c>
+      <c r="H192" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I192" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J192" s="37">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="193" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A193" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B193" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C193" s="42" t="s">
+        <v>465</v>
+      </c>
+      <c r="D193" s="55">
+        <v>4627190924198</v>
+      </c>
+      <c r="E193" s="42" t="s">
+        <v>466</v>
+      </c>
+      <c r="F193" s="42" t="s">
+        <v>460</v>
+      </c>
+      <c r="G193" s="45" t="s">
+        <v>467</v>
+      </c>
+      <c r="H193" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I193" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J193" s="37">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="194" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A194" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B194" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C194" s="42" t="s">
+        <v>468</v>
+      </c>
+      <c r="D194" s="55">
+        <v>4627190924204</v>
+      </c>
+      <c r="E194" s="42" t="s">
+        <v>469</v>
+      </c>
+      <c r="F194" s="42" t="s">
+        <v>464</v>
+      </c>
+      <c r="G194" s="45" t="s">
+        <v>467</v>
+      </c>
+      <c r="H194" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I194" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J194" s="37">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="195" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A195" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B195" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C195" s="42" t="s">
+        <v>470</v>
+      </c>
+      <c r="D195" s="55">
+        <v>4627190924174</v>
+      </c>
+      <c r="E195" s="42" t="s">
+        <v>471</v>
+      </c>
+      <c r="F195" s="42" t="s">
+        <v>460</v>
+      </c>
+      <c r="G195" s="45" t="s">
+        <v>472</v>
+      </c>
+      <c r="H195" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I195" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J195" s="37">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A196" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B196" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C196" s="42" t="s">
+        <v>473</v>
+      </c>
+      <c r="D196" s="55">
+        <v>4627190924181</v>
+      </c>
+      <c r="E196" s="42" t="s">
+        <v>474</v>
+      </c>
+      <c r="F196" s="42" t="s">
+        <v>464</v>
+      </c>
+      <c r="G196" s="45" t="s">
+        <v>472</v>
+      </c>
+      <c r="H196" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I196" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J196" s="37">
+        <v>8370</v>
+      </c>
+    </row>
+    <row r="197" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A197" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B197" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C197" s="42" t="s">
+        <v>475</v>
+      </c>
+      <c r="D197" s="55">
+        <v>4627190924150</v>
+      </c>
+      <c r="E197" s="42" t="s">
+        <v>476</v>
+      </c>
+      <c r="F197" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="G197" s="45" t="s">
+        <v>478</v>
+      </c>
+      <c r="H197" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I197" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J197" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A198" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B198" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C198" s="42" t="s">
+        <v>479</v>
+      </c>
+      <c r="D198" s="55">
+        <v>4627190924167</v>
+      </c>
+      <c r="E198" s="42" t="s">
+        <v>480</v>
+      </c>
+      <c r="F198" s="42" t="s">
+        <v>481</v>
+      </c>
+      <c r="G198" s="45" t="s">
+        <v>478</v>
+      </c>
+      <c r="H198" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I198" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J198" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A199" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B199" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C199" s="42" t="s">
+        <v>482</v>
+      </c>
+      <c r="D199" s="55">
+        <v>4627190924235</v>
+      </c>
+      <c r="E199" s="42" t="s">
+        <v>483</v>
+      </c>
+      <c r="F199" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="G199" s="45" t="s">
+        <v>484</v>
+      </c>
+      <c r="H199" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I199" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J199" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A200" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B200" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C200" s="42" t="s">
+        <v>485</v>
+      </c>
+      <c r="D200" s="55">
+        <v>4627190924242</v>
+      </c>
+      <c r="E200" s="42" t="s">
+        <v>486</v>
+      </c>
+      <c r="F200" s="42" t="s">
+        <v>481</v>
+      </c>
+      <c r="G200" s="45" t="s">
+        <v>484</v>
+      </c>
+      <c r="H200" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I200" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J200" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A201" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B201" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C201" s="42" t="s">
+        <v>487</v>
+      </c>
+      <c r="D201" s="55">
+        <v>4627190924211</v>
+      </c>
+      <c r="E201" s="42" t="s">
+        <v>488</v>
+      </c>
+      <c r="F201" s="42" t="s">
+        <v>477</v>
+      </c>
+      <c r="G201" s="45" t="s">
+        <v>489</v>
+      </c>
+      <c r="H201" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I201" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J201" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="202" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A202" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B202" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C202" s="42" t="s">
+        <v>490</v>
+      </c>
+      <c r="D202" s="55">
+        <v>4627190924228</v>
+      </c>
+      <c r="E202" s="42" t="s">
+        <v>491</v>
+      </c>
+      <c r="F202" s="42" t="s">
+        <v>481</v>
+      </c>
+      <c r="G202" s="45" t="s">
+        <v>489</v>
+      </c>
+      <c r="H202" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="I202" s="57" t="s">
+        <v>23</v>
+      </c>
+      <c r="J202" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="203" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A203" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B203" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C203" s="25"/>
+      <c r="D203" s="26"/>
+      <c r="E203" s="25" t="s">
+        <v>492</v>
+      </c>
+      <c r="F203" s="25"/>
+      <c r="G203" s="27"/>
+      <c r="H203" s="40"/>
+      <c r="I203" s="40"/>
+      <c r="J203" s="47"/>
+    </row>
+    <row r="204" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A204" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B204" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C204" s="32" t="s">
+        <v>493</v>
+      </c>
+      <c r="D204" s="33">
+        <v>4627190921173</v>
+      </c>
+      <c r="E204" s="32" t="s">
+        <v>494</v>
+      </c>
+      <c r="F204" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G204" s="34" t="s">
+        <v>495</v>
+      </c>
+      <c r="H204" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I204" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J204" s="37">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="205" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A205" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B205" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C205" s="32" t="s">
+        <v>496</v>
+      </c>
+      <c r="D205" s="33">
+        <v>4627190921180</v>
+      </c>
+      <c r="E205" s="32" t="s">
+        <v>497</v>
+      </c>
+      <c r="F205" s="32" t="s">
+        <v>400</v>
+      </c>
+      <c r="G205" s="34" t="s">
+        <v>495</v>
+      </c>
+      <c r="H205" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I205" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J205" s="37">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="206" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A206" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B206" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C206" s="32" t="s">
+        <v>498</v>
+      </c>
+      <c r="D206" s="33">
+        <v>4627190921197</v>
+      </c>
+      <c r="E206" s="32" t="s">
+        <v>499</v>
+      </c>
+      <c r="F206" s="32" t="s">
+        <v>403</v>
+      </c>
+      <c r="G206" s="34" t="s">
+        <v>495</v>
+      </c>
+      <c r="H206" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I206" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J206" s="37">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="207" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A207" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B207" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C207" s="32" t="s">
+        <v>500</v>
+      </c>
+      <c r="D207" s="33">
+        <v>4627190921203</v>
+      </c>
+      <c r="E207" s="32" t="s">
+        <v>501</v>
+      </c>
+      <c r="F207" s="32" t="s">
+        <v>406</v>
+      </c>
+      <c r="G207" s="34" t="s">
+        <v>495</v>
+      </c>
+      <c r="H207" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I207" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J207" s="37">
+        <v>5290</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A208" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B208" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C208" s="32" t="s">
+        <v>502</v>
+      </c>
+      <c r="D208" s="33">
+        <v>4627190921210</v>
+      </c>
+      <c r="E208" s="32" t="s">
+        <v>503</v>
+      </c>
+      <c r="F208" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G208" s="34" t="s">
+        <v>504</v>
+      </c>
+      <c r="H208" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I208" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J208" s="37">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="209" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A209" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B209" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C209" s="32" t="s">
+        <v>505</v>
+      </c>
+      <c r="D209" s="33">
+        <v>4627190921227</v>
+      </c>
+      <c r="E209" s="32" t="s">
+        <v>506</v>
+      </c>
+      <c r="F209" s="32" t="s">
+        <v>450</v>
+      </c>
+      <c r="G209" s="34" t="s">
+        <v>504</v>
+      </c>
+      <c r="H209" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I209" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J209" s="37">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A210" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B210" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C210" s="32" t="s">
+        <v>507</v>
+      </c>
+      <c r="D210" s="33">
+        <v>4627190921234</v>
+      </c>
+      <c r="E210" s="32" t="s">
+        <v>508</v>
+      </c>
+      <c r="F210" s="32" t="s">
+        <v>453</v>
+      </c>
+      <c r="G210" s="34" t="s">
+        <v>504</v>
+      </c>
+      <c r="H210" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I210" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J210" s="37">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A211" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B211" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C211" s="32" t="s">
+        <v>509</v>
+      </c>
+      <c r="D211" s="33">
+        <v>4627190921241</v>
+      </c>
+      <c r="E211" s="32" t="s">
+        <v>510</v>
+      </c>
+      <c r="F211" s="32" t="s">
+        <v>456</v>
+      </c>
+      <c r="G211" s="34" t="s">
+        <v>504</v>
+      </c>
+      <c r="H211" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I211" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J211" s="37">
+        <v>5420</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A212" s="39" t="s">
+        <v>511</v>
+      </c>
+      <c r="B212" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C212" s="25"/>
+      <c r="D212" s="26"/>
+      <c r="E212" s="25" t="s">
+        <v>512</v>
+      </c>
+      <c r="F212" s="25"/>
+      <c r="G212" s="27"/>
+      <c r="H212" s="40"/>
+      <c r="I212" s="40"/>
+      <c r="J212" s="47"/>
+    </row>
+    <row r="213" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A213" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="B213" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C213" s="32" t="s">
+        <v>513</v>
+      </c>
+      <c r="D213" s="33">
+        <v>4627190921258</v>
+      </c>
+      <c r="E213" s="32" t="s">
+        <v>514</v>
+      </c>
+      <c r="F213" s="32" t="s">
+        <v>515</v>
+      </c>
+      <c r="G213" s="34" t="s">
+        <v>516</v>
+      </c>
+      <c r="H213" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I213" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J213" s="37">
+        <v>7110</v>
+      </c>
+    </row>
+    <row r="214" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A214" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="B214" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C214" s="32" t="s">
+        <v>517</v>
+      </c>
+      <c r="D214" s="33">
+        <v>4627190921265</v>
+      </c>
+      <c r="E214" s="32" t="s">
+        <v>518</v>
+      </c>
+      <c r="F214" s="32" t="s">
+        <v>519</v>
+      </c>
+      <c r="G214" s="34" t="s">
+        <v>516</v>
+      </c>
+      <c r="H214" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I214" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J214" s="37">
+        <v>7110</v>
+      </c>
+    </row>
+    <row r="215" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A215" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="B215" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C215" s="32" t="s">
+        <v>520</v>
+      </c>
+      <c r="D215" s="33">
+        <v>4627190921272</v>
+      </c>
+      <c r="E215" s="32" t="s">
+        <v>521</v>
+      </c>
+      <c r="F215" s="32" t="s">
+        <v>522</v>
+      </c>
+      <c r="G215" s="34" t="s">
+        <v>516</v>
+      </c>
+      <c r="H215" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I215" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J215" s="37">
+        <v>7110</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A216" s="39" t="s">
+        <v>511</v>
+      </c>
+      <c r="B216" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C216" s="25"/>
+      <c r="D216" s="26"/>
+      <c r="E216" s="25" t="s">
+        <v>523</v>
+      </c>
+      <c r="F216" s="25"/>
+      <c r="G216" s="27"/>
+      <c r="H216" s="40"/>
+      <c r="I216" s="40"/>
+      <c r="J216" s="47"/>
+    </row>
+    <row r="217" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A217" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="B217" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C217" s="52" t="s">
+        <v>524</v>
+      </c>
+      <c r="D217" s="58">
+        <v>4627190923573</v>
+      </c>
+      <c r="E217" s="52" t="s">
+        <v>525</v>
+      </c>
+      <c r="F217" s="52" t="s">
+        <v>400</v>
+      </c>
+      <c r="G217" s="38" t="s">
+        <v>526</v>
+      </c>
+      <c r="H217" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I217" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J217" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="218" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A218" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="B218" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C218" s="52" t="s">
+        <v>527</v>
+      </c>
+      <c r="D218" s="58">
+        <v>4627190923580</v>
+      </c>
+      <c r="E218" s="52" t="s">
+        <v>528</v>
+      </c>
+      <c r="F218" s="52" t="s">
+        <v>403</v>
+      </c>
+      <c r="G218" s="38" t="s">
+        <v>526</v>
+      </c>
+      <c r="H218" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I218" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J218" s="37">
+        <v>8600</v>
+      </c>
+    </row>
+    <row r="219" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A219" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="B219" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C219" s="52" t="s">
+        <v>529</v>
+      </c>
+      <c r="D219" s="58">
+        <v>4627190923597</v>
+      </c>
+      <c r="E219" s="52" t="s">
+        <v>530</v>
+      </c>
+      <c r="F219" s="52" t="s">
+        <v>450</v>
+      </c>
+      <c r="G219" s="38" t="s">
+        <v>531</v>
+      </c>
+      <c r="H219" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I219" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J219" s="37">
+        <v>7580</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A220" s="31" t="s">
+        <v>511</v>
+      </c>
+      <c r="B220" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C220" s="52" t="s">
+        <v>532</v>
+      </c>
+      <c r="D220" s="58">
+        <v>4627190923603</v>
+      </c>
+      <c r="E220" s="52" t="s">
+        <v>533</v>
+      </c>
+      <c r="F220" s="52" t="s">
+        <v>453</v>
+      </c>
+      <c r="G220" s="38" t="s">
+        <v>531</v>
+      </c>
+      <c r="H220" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I220" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J220" s="37">
+        <v>7580</v>
+      </c>
+    </row>
+    <row r="221" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A221" s="39" t="s">
+        <v>534</v>
+      </c>
+      <c r="B221" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="C221" s="25"/>
+      <c r="D221" s="26"/>
+      <c r="E221" s="25" t="s">
+        <v>535</v>
+      </c>
+      <c r="F221" s="25"/>
+      <c r="G221" s="27"/>
+      <c r="H221" s="40"/>
+      <c r="I221" s="40"/>
+      <c r="J221" s="47"/>
+    </row>
+    <row r="222" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A222" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B222" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C222" s="32" t="s">
+        <v>536</v>
+      </c>
+      <c r="D222" s="33">
+        <v>4627190921289</v>
+      </c>
+      <c r="E222" s="32" t="s">
+        <v>537</v>
+      </c>
+      <c r="F222" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G222" s="34" t="s">
+        <v>538</v>
+      </c>
+      <c r="H222" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I222" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J222" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A223" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B223" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C223" s="32" t="s">
+        <v>539</v>
+      </c>
+      <c r="D223" s="33">
+        <v>4627190921296</v>
+      </c>
+      <c r="E223" s="32" t="s">
+        <v>540</v>
+      </c>
+      <c r="F223" s="32" t="s">
+        <v>400</v>
+      </c>
+      <c r="G223" s="34" t="s">
+        <v>538</v>
+      </c>
+      <c r="H223" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I223" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J223" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A224" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B224" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C224" s="32" t="s">
+        <v>541</v>
+      </c>
+      <c r="D224" s="33">
+        <v>4627190921302</v>
+      </c>
+      <c r="E224" s="32" t="s">
+        <v>542</v>
+      </c>
+      <c r="F224" s="32" t="s">
+        <v>403</v>
+      </c>
+      <c r="G224" s="34" t="s">
+        <v>538</v>
+      </c>
+      <c r="H224" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I224" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J224" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A225" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B225" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C225" s="32" t="s">
+        <v>543</v>
+      </c>
+      <c r="D225" s="33">
+        <v>4627190921319</v>
+      </c>
+      <c r="E225" s="32" t="s">
+        <v>544</v>
+      </c>
+      <c r="F225" s="32" t="s">
+        <v>406</v>
+      </c>
+      <c r="G225" s="34" t="s">
+        <v>538</v>
+      </c>
+      <c r="H225" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I225" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J225" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="226" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A226" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B226" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C226" s="32" t="s">
+        <v>545</v>
+      </c>
+      <c r="D226" s="33">
+        <v>4627190921326</v>
+      </c>
+      <c r="E226" s="32" t="s">
+        <v>546</v>
+      </c>
+      <c r="F226" s="32" t="s">
+        <v>547</v>
+      </c>
+      <c r="G226" s="34" t="s">
+        <v>548</v>
+      </c>
+      <c r="H226" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I226" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J226" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="227" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A227" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B227" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C227" s="32" t="s">
+        <v>549</v>
+      </c>
+      <c r="D227" s="33">
+        <v>4627190921333</v>
+      </c>
+      <c r="E227" s="32" t="s">
+        <v>550</v>
+      </c>
+      <c r="F227" s="32" t="s">
+        <v>551</v>
+      </c>
+      <c r="G227" s="34" t="s">
+        <v>548</v>
+      </c>
+      <c r="H227" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I227" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J227" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A228" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B228" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C228" s="32" t="s">
+        <v>552</v>
+      </c>
+      <c r="D228" s="33">
+        <v>4627190921340</v>
+      </c>
+      <c r="E228" s="32" t="s">
+        <v>553</v>
+      </c>
+      <c r="F228" s="32" t="s">
+        <v>554</v>
+      </c>
+      <c r="G228" s="34" t="s">
+        <v>548</v>
+      </c>
+      <c r="H228" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I228" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J228" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="229" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A229" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B229" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C229" s="32" t="s">
+        <v>555</v>
+      </c>
+      <c r="D229" s="33">
+        <v>4627190921357</v>
+      </c>
+      <c r="E229" s="32" t="s">
+        <v>556</v>
+      </c>
+      <c r="F229" s="32" t="s">
+        <v>557</v>
+      </c>
+      <c r="G229" s="34" t="s">
+        <v>548</v>
+      </c>
+      <c r="H229" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I229" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J229" s="37">
+        <v>7050</v>
+      </c>
+    </row>
+    <row r="230" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A230" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B230" s="39" t="s">
+        <v>558</v>
+      </c>
+      <c r="C230" s="25"/>
+      <c r="D230" s="26"/>
+      <c r="E230" s="25" t="s">
+        <v>559</v>
+      </c>
+      <c r="F230" s="25"/>
+      <c r="G230" s="27"/>
+      <c r="H230" s="40"/>
+      <c r="I230" s="40"/>
+      <c r="J230" s="47"/>
+    </row>
+    <row r="231" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A231" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B231" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C231" s="52" t="s">
+        <v>560</v>
+      </c>
+      <c r="D231" s="53">
+        <v>4627190930236</v>
+      </c>
+      <c r="E231" s="52" t="s">
+        <v>561</v>
+      </c>
+      <c r="F231" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G231" s="59" t="s">
+        <v>563</v>
+      </c>
+      <c r="H231" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I231" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J231" s="37">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A232" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B232" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C232" s="52" t="s">
+        <v>564</v>
+      </c>
+      <c r="D232" s="53">
+        <v>4627190930243</v>
+      </c>
+      <c r="E232" s="52" t="s">
+        <v>565</v>
+      </c>
+      <c r="F232" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G232" s="59" t="s">
+        <v>567</v>
+      </c>
+      <c r="H232" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I232" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J232" s="37">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="233" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A233" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B233" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C233" s="52" t="s">
+        <v>568</v>
+      </c>
+      <c r="D233" s="53">
+        <v>4627190930250</v>
+      </c>
+      <c r="E233" s="52" t="s">
+        <v>569</v>
+      </c>
+      <c r="F233" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G233" s="59" t="s">
+        <v>570</v>
+      </c>
+      <c r="H233" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I233" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J233" s="37">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A234" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B234" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C234" s="52" t="s">
+        <v>571</v>
+      </c>
+      <c r="D234" s="53">
+        <v>4627190930267</v>
+      </c>
+      <c r="E234" s="52" t="s">
+        <v>572</v>
+      </c>
+      <c r="F234" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G234" s="59" t="s">
+        <v>573</v>
+      </c>
+      <c r="H234" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I234" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J234" s="37">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A235" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B235" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C235" s="52" t="s">
+        <v>574</v>
+      </c>
+      <c r="D235" s="53">
+        <v>4627190930274</v>
+      </c>
+      <c r="E235" s="52" t="s">
+        <v>575</v>
+      </c>
+      <c r="F235" s="52" t="s">
+        <v>576</v>
+      </c>
+      <c r="G235" s="59" t="s">
+        <v>563</v>
+      </c>
+      <c r="H235" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I235" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J235" s="37">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A236" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B236" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C236" s="52" t="s">
+        <v>577</v>
+      </c>
+      <c r="D236" s="53">
+        <v>4627190930281</v>
+      </c>
+      <c r="E236" s="52" t="s">
+        <v>578</v>
+      </c>
+      <c r="F236" s="52" t="s">
+        <v>579</v>
+      </c>
+      <c r="G236" s="59" t="s">
+        <v>567</v>
+      </c>
+      <c r="H236" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I236" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J236" s="37">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A237" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B237" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C237" s="52" t="s">
+        <v>580</v>
+      </c>
+      <c r="D237" s="53">
+        <v>4627190930298</v>
+      </c>
+      <c r="E237" s="52" t="s">
+        <v>581</v>
+      </c>
+      <c r="F237" s="52" t="s">
+        <v>576</v>
+      </c>
+      <c r="G237" s="59" t="s">
+        <v>570</v>
+      </c>
+      <c r="H237" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I237" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J237" s="37">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="238" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A238" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B238" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C238" s="52" t="s">
+        <v>582</v>
+      </c>
+      <c r="D238" s="53">
+        <v>4627190930304</v>
+      </c>
+      <c r="E238" s="52" t="s">
+        <v>583</v>
+      </c>
+      <c r="F238" s="52" t="s">
+        <v>579</v>
+      </c>
+      <c r="G238" s="59" t="s">
+        <v>573</v>
+      </c>
+      <c r="H238" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I238" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J238" s="37">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="239" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A239" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B239" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C239" s="52" t="s">
+        <v>584</v>
+      </c>
+      <c r="D239" s="53">
+        <v>4627190930311</v>
+      </c>
+      <c r="E239" s="52" t="s">
+        <v>585</v>
+      </c>
+      <c r="F239" s="52" t="s">
+        <v>586</v>
+      </c>
+      <c r="G239" s="59" t="s">
+        <v>563</v>
+      </c>
+      <c r="H239" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I239" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J239" s="37">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A240" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B240" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C240" s="52" t="s">
+        <v>587</v>
+      </c>
+      <c r="D240" s="53">
+        <v>4627190930328</v>
+      </c>
+      <c r="E240" s="52" t="s">
+        <v>588</v>
+      </c>
+      <c r="F240" s="52" t="s">
+        <v>589</v>
+      </c>
+      <c r="G240" s="59" t="s">
+        <v>567</v>
+      </c>
+      <c r="H240" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I240" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J240" s="37">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="241" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A241" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B241" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C241" s="52" t="s">
+        <v>590</v>
+      </c>
+      <c r="D241" s="53">
+        <v>4627190930335</v>
+      </c>
+      <c r="E241" s="52" t="s">
+        <v>591</v>
+      </c>
+      <c r="F241" s="52" t="s">
+        <v>586</v>
+      </c>
+      <c r="G241" s="59" t="s">
+        <v>570</v>
+      </c>
+      <c r="H241" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I241" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J241" s="37">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="242" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A242" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B242" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C242" s="52" t="s">
+        <v>592</v>
+      </c>
+      <c r="D242" s="53">
+        <v>4627190930342</v>
+      </c>
+      <c r="E242" s="52" t="s">
+        <v>593</v>
+      </c>
+      <c r="F242" s="52" t="s">
+        <v>589</v>
+      </c>
+      <c r="G242" s="59" t="s">
+        <v>573</v>
+      </c>
+      <c r="H242" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I242" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J242" s="37">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="243" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A243" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B243" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C243" s="52" t="s">
+        <v>594</v>
+      </c>
+      <c r="D243" s="53">
+        <v>4627190930359</v>
+      </c>
+      <c r="E243" s="52" t="s">
+        <v>595</v>
+      </c>
+      <c r="F243" s="52" t="s">
+        <v>596</v>
+      </c>
+      <c r="G243" s="59" t="s">
+        <v>563</v>
+      </c>
+      <c r="H243" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I243" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J243" s="37">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A244" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B244" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C244" s="52" t="s">
+        <v>597</v>
+      </c>
+      <c r="D244" s="53">
+        <v>4627190930366</v>
+      </c>
+      <c r="E244" s="52" t="s">
+        <v>598</v>
+      </c>
+      <c r="F244" s="52" t="s">
+        <v>599</v>
+      </c>
+      <c r="G244" s="59" t="s">
+        <v>567</v>
+      </c>
+      <c r="H244" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I244" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J244" s="37">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="245" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A245" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B245" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C245" s="52" t="s">
+        <v>600</v>
+      </c>
+      <c r="D245" s="53">
+        <v>4627190930373</v>
+      </c>
+      <c r="E245" s="52" t="s">
+        <v>601</v>
+      </c>
+      <c r="F245" s="52" t="s">
+        <v>596</v>
+      </c>
+      <c r="G245" s="59" t="s">
+        <v>570</v>
+      </c>
+      <c r="H245" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I245" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J245" s="37">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A246" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B246" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C246" s="52" t="s">
+        <v>602</v>
+      </c>
+      <c r="D246" s="53">
+        <v>4627190930380</v>
+      </c>
+      <c r="E246" s="52" t="s">
+        <v>603</v>
+      </c>
+      <c r="F246" s="52" t="s">
+        <v>599</v>
+      </c>
+      <c r="G246" s="59" t="s">
+        <v>573</v>
+      </c>
+      <c r="H246" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I246" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J246" s="37">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A247" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B247" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C247" s="52" t="s">
+        <v>604</v>
+      </c>
+      <c r="D247" s="53">
+        <v>4627190930397</v>
+      </c>
+      <c r="E247" s="52" t="s">
+        <v>605</v>
+      </c>
+      <c r="F247" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G247" s="59" t="s">
+        <v>606</v>
+      </c>
+      <c r="H247" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I247" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J247" s="37">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A248" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B248" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C248" s="52" t="s">
+        <v>607</v>
+      </c>
+      <c r="D248" s="53">
+        <v>4627190930403</v>
+      </c>
+      <c r="E248" s="52" t="s">
+        <v>608</v>
+      </c>
+      <c r="F248" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G248" s="59" t="s">
+        <v>609</v>
+      </c>
+      <c r="H248" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I248" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J248" s="37">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A249" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B249" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C249" s="52" t="s">
+        <v>610</v>
+      </c>
+      <c r="D249" s="53">
+        <v>4627190930410</v>
+      </c>
+      <c r="E249" s="52" t="s">
+        <v>611</v>
+      </c>
+      <c r="F249" s="52" t="s">
+        <v>612</v>
+      </c>
+      <c r="G249" s="59" t="s">
+        <v>613</v>
+      </c>
+      <c r="H249" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I249" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J249" s="37">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="250" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A250" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B250" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C250" s="52" t="s">
+        <v>614</v>
+      </c>
+      <c r="D250" s="53">
+        <v>4627190930427</v>
+      </c>
+      <c r="E250" s="52" t="s">
+        <v>615</v>
+      </c>
+      <c r="F250" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G250" s="59" t="s">
+        <v>616</v>
+      </c>
+      <c r="H250" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I250" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J250" s="37">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="251" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A251" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B251" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C251" s="52" t="s">
+        <v>617</v>
+      </c>
+      <c r="D251" s="53">
+        <v>4627190930434</v>
+      </c>
+      <c r="E251" s="52" t="s">
+        <v>618</v>
+      </c>
+      <c r="F251" s="52" t="s">
+        <v>612</v>
+      </c>
+      <c r="G251" s="59" t="s">
+        <v>619</v>
+      </c>
+      <c r="H251" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I251" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J251" s="37">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="252" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A252" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B252" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C252" s="52" t="s">
+        <v>620</v>
+      </c>
+      <c r="D252" s="53">
+        <v>4627190930441</v>
+      </c>
+      <c r="E252" s="52" t="s">
+        <v>621</v>
+      </c>
+      <c r="F252" s="52" t="s">
+        <v>612</v>
+      </c>
+      <c r="G252" s="59" t="s">
+        <v>622</v>
+      </c>
+      <c r="H252" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I252" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J252" s="37">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="253" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A253" s="31" t="s">
+        <v>623</v>
+      </c>
+      <c r="B253" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C253" s="52" t="s">
+        <v>624</v>
+      </c>
+      <c r="D253" s="53">
+        <v>4627190930458</v>
+      </c>
+      <c r="E253" s="52" t="s">
+        <v>625</v>
+      </c>
+      <c r="F253" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G253" s="59" t="s">
+        <v>626</v>
+      </c>
+      <c r="H253" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I253" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J253" s="37">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="254" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A254" s="31" t="s">
+        <v>623</v>
+      </c>
+      <c r="B254" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C254" s="52" t="s">
+        <v>627</v>
+      </c>
+      <c r="D254" s="53">
+        <v>4627190930465</v>
+      </c>
+      <c r="E254" s="52" t="s">
+        <v>628</v>
+      </c>
+      <c r="F254" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G254" s="59" t="s">
+        <v>629</v>
+      </c>
+      <c r="H254" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I254" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J254" s="37">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="255" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A255" s="31" t="s">
+        <v>630</v>
+      </c>
+      <c r="B255" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C255" s="52" t="s">
+        <v>631</v>
+      </c>
+      <c r="D255" s="53">
+        <v>4627190930472</v>
+      </c>
+      <c r="E255" s="52" t="s">
+        <v>632</v>
+      </c>
+      <c r="F255" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G255" s="59" t="s">
+        <v>633</v>
+      </c>
+      <c r="H255" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I255" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J255" s="37">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="256" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A256" s="31" t="s">
+        <v>630</v>
+      </c>
+      <c r="B256" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C256" s="52" t="s">
+        <v>634</v>
+      </c>
+      <c r="D256" s="53">
+        <v>4627190930489</v>
+      </c>
+      <c r="E256" s="52" t="s">
+        <v>635</v>
+      </c>
+      <c r="F256" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G256" s="59" t="s">
+        <v>636</v>
+      </c>
+      <c r="H256" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I256" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J256" s="37">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="257" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A257" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B257" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C257" s="52" t="s">
+        <v>637</v>
+      </c>
+      <c r="D257" s="53">
+        <v>4627190930496</v>
+      </c>
+      <c r="E257" s="52" t="s">
+        <v>638</v>
+      </c>
+      <c r="F257" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G257" s="59">
+        <v>8450006728</v>
+      </c>
+      <c r="H257" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I257" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J257" s="37">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="258" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A258" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B258" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C258" s="52" t="s">
+        <v>639</v>
+      </c>
+      <c r="D258" s="53">
+        <v>4627190930502</v>
+      </c>
+      <c r="E258" s="52" t="s">
+        <v>640</v>
+      </c>
+      <c r="F258" s="52" t="s">
+        <v>612</v>
+      </c>
+      <c r="G258" s="59">
+        <v>8450006728</v>
+      </c>
+      <c r="H258" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I258" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J258" s="37">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="259" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A259" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B259" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C259" s="52" t="s">
+        <v>641</v>
+      </c>
+      <c r="D259" s="53">
+        <v>4627190930519</v>
+      </c>
+      <c r="E259" s="52" t="s">
+        <v>642</v>
+      </c>
+      <c r="F259" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G259" s="59">
+        <v>8450006754</v>
+      </c>
+      <c r="H259" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I259" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J259" s="37">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="260" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A260" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B260" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C260" s="52" t="s">
+        <v>643</v>
+      </c>
+      <c r="D260" s="53">
+        <v>4627190930526</v>
+      </c>
+      <c r="E260" s="52" t="s">
+        <v>644</v>
+      </c>
+      <c r="F260" s="52" t="s">
+        <v>645</v>
+      </c>
+      <c r="G260" s="59">
+        <v>8450006754</v>
+      </c>
+      <c r="H260" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I260" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J260" s="37">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="261" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A261" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B261" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C261" s="52" t="s">
+        <v>647</v>
+      </c>
+      <c r="D261" s="53">
+        <v>4627190930533</v>
+      </c>
+      <c r="E261" s="52" t="s">
+        <v>648</v>
+      </c>
+      <c r="F261" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G261" s="59" t="s">
+        <v>649</v>
+      </c>
+      <c r="H261" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I261" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J261" s="37">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="262" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A262" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B262" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C262" s="52" t="s">
+        <v>650</v>
+      </c>
+      <c r="D262" s="53">
+        <v>4627190930540</v>
+      </c>
+      <c r="E262" s="52" t="s">
+        <v>651</v>
+      </c>
+      <c r="F262" s="52" t="s">
+        <v>612</v>
+      </c>
+      <c r="G262" s="59" t="s">
+        <v>649</v>
+      </c>
+      <c r="H262" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I262" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J262" s="37">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="263" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A263" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B263" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C263" s="52" t="s">
+        <v>652</v>
+      </c>
+      <c r="D263" s="53">
+        <v>4627190932179</v>
+      </c>
+      <c r="E263" s="52" t="s">
+        <v>653</v>
+      </c>
+      <c r="F263" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G263" s="38" t="s">
+        <v>654</v>
+      </c>
+      <c r="H263" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I263" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J263" s="37">
+        <v>1550</v>
+      </c>
+    </row>
+    <row r="264" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A264" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B264" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C264" s="52" t="s">
+        <v>655</v>
+      </c>
+      <c r="D264" s="53">
+        <v>4627190932124</v>
+      </c>
+      <c r="E264" s="52" t="s">
+        <v>656</v>
+      </c>
+      <c r="F264" s="52" t="s">
+        <v>645</v>
+      </c>
+      <c r="G264" s="38" t="s">
+        <v>654</v>
+      </c>
+      <c r="H264" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I264" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J264" s="37">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="265" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A265" s="31" t="s">
+        <v>657</v>
+      </c>
+      <c r="B265" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C265" s="52" t="s">
+        <v>658</v>
+      </c>
+      <c r="D265" s="53">
+        <v>4627190930557</v>
+      </c>
+      <c r="E265" s="52" t="s">
+        <v>659</v>
+      </c>
+      <c r="F265" s="52" t="s">
+        <v>612</v>
+      </c>
+      <c r="G265" s="60" t="s">
+        <v>660</v>
+      </c>
+      <c r="H265" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I265" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J265" s="37">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="266" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A266" s="31" t="s">
+        <v>657</v>
+      </c>
+      <c r="B266" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C266" s="52" t="s">
+        <v>661</v>
+      </c>
+      <c r="D266" s="53">
+        <v>4627190930564</v>
+      </c>
+      <c r="E266" s="52" t="s">
+        <v>662</v>
+      </c>
+      <c r="F266" s="52" t="s">
+        <v>645</v>
+      </c>
+      <c r="G266" s="59" t="s">
+        <v>663</v>
+      </c>
+      <c r="H266" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I266" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J266" s="37">
+        <v>2050</v>
+      </c>
+    </row>
+    <row r="267" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A267" s="61" t="s">
+        <v>664</v>
+      </c>
+      <c r="B267" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C267" s="52" t="s">
+        <v>665</v>
+      </c>
+      <c r="D267" s="53">
+        <v>4627190932131</v>
+      </c>
+      <c r="E267" s="52" t="s">
+        <v>666</v>
+      </c>
+      <c r="F267" s="52" t="s">
+        <v>562</v>
+      </c>
+      <c r="G267" s="59" t="s">
+        <v>667</v>
+      </c>
+      <c r="H267" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I267" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J267" s="37">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="268" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A268" s="61" t="s">
+        <v>664</v>
+      </c>
+      <c r="B268" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C268" s="52" t="s">
+        <v>668</v>
+      </c>
+      <c r="D268" s="53">
+        <v>4627190932148</v>
+      </c>
+      <c r="E268" s="52" t="s">
+        <v>669</v>
+      </c>
+      <c r="F268" s="52" t="s">
+        <v>612</v>
+      </c>
+      <c r="G268" s="59" t="s">
+        <v>667</v>
+      </c>
+      <c r="H268" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I268" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J268" s="37">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="269" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A269" s="61" t="s">
+        <v>664</v>
+      </c>
+      <c r="B269" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C269" s="52" t="s">
+        <v>670</v>
+      </c>
+      <c r="D269" s="53">
+        <v>4627190932155</v>
+      </c>
+      <c r="E269" s="52" t="s">
+        <v>671</v>
+      </c>
+      <c r="F269" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G269" s="59" t="s">
+        <v>672</v>
+      </c>
+      <c r="H269" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I269" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J269" s="37">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="270" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A270" s="61" t="s">
+        <v>664</v>
+      </c>
+      <c r="B270" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C270" s="52" t="s">
+        <v>673</v>
+      </c>
+      <c r="D270" s="53">
+        <v>4627190932162</v>
+      </c>
+      <c r="E270" s="52" t="s">
+        <v>674</v>
+      </c>
+      <c r="F270" s="52" t="s">
+        <v>645</v>
+      </c>
+      <c r="G270" s="59" t="s">
+        <v>672</v>
+      </c>
+      <c r="H270" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I270" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J270" s="37">
+        <v>1730</v>
+      </c>
+    </row>
+    <row r="271" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A271" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B271" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C271" s="52" t="s">
+        <v>675</v>
+      </c>
+      <c r="D271" s="53">
+        <v>4627190932261</v>
+      </c>
+      <c r="E271" s="52" t="s">
+        <v>676</v>
+      </c>
+      <c r="F271" s="52" t="s">
+        <v>566</v>
+      </c>
+      <c r="G271" s="59" t="s">
+        <v>677</v>
+      </c>
+      <c r="H271" s="38" t="s">
+        <v>45</v>
+      </c>
+      <c r="I271" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J271" s="37">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="272" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A272" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B272" s="39" t="s">
+        <v>678</v>
+      </c>
+      <c r="C272" s="25"/>
+      <c r="D272" s="26"/>
+      <c r="E272" s="25" t="s">
+        <v>679</v>
+      </c>
+      <c r="F272" s="25"/>
+      <c r="G272" s="27"/>
+      <c r="H272" s="40"/>
+      <c r="I272" s="40"/>
+      <c r="J272" s="47"/>
+    </row>
+    <row r="273" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A273" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B273" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C273" s="32" t="s">
+        <v>680</v>
+      </c>
+      <c r="D273" s="33">
+        <v>4627190930571</v>
+      </c>
+      <c r="E273" s="32" t="s">
+        <v>681</v>
+      </c>
+      <c r="F273" s="32" t="s">
+        <v>682</v>
+      </c>
+      <c r="G273" s="34" t="s">
+        <v>683</v>
+      </c>
+      <c r="H273" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I273" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J273" s="37">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="274" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A274" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B274" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C274" s="32" t="s">
+        <v>684</v>
+      </c>
+      <c r="D274" s="33">
+        <v>4627190930588</v>
+      </c>
+      <c r="E274" s="32" t="s">
+        <v>685</v>
+      </c>
+      <c r="F274" s="32" t="s">
+        <v>682</v>
+      </c>
+      <c r="G274" s="34" t="s">
+        <v>686</v>
+      </c>
+      <c r="H274" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I274" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J274" s="37">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="275" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A275" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B275" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C275" s="32" t="s">
+        <v>687</v>
+      </c>
+      <c r="D275" s="33">
+        <v>4627190930595</v>
+      </c>
+      <c r="E275" s="32" t="s">
+        <v>688</v>
+      </c>
+      <c r="F275" s="32" t="s">
+        <v>682</v>
+      </c>
+      <c r="G275" s="34" t="s">
+        <v>689</v>
+      </c>
+      <c r="H275" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I275" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J275" s="37">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="276" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A276" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B276" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C276" s="32" t="s">
+        <v>690</v>
+      </c>
+      <c r="D276" s="33">
+        <v>4627190930601</v>
+      </c>
+      <c r="E276" s="32" t="s">
+        <v>691</v>
+      </c>
+      <c r="F276" s="32" t="s">
+        <v>682</v>
+      </c>
+      <c r="G276" s="34" t="s">
+        <v>692</v>
+      </c>
+      <c r="H276" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I276" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J276" s="37">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="277" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A277" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B277" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C277" s="32" t="s">
+        <v>693</v>
+      </c>
+      <c r="D277" s="33">
+        <v>4627190930618</v>
+      </c>
+      <c r="E277" s="32" t="s">
+        <v>694</v>
+      </c>
+      <c r="F277" s="32" t="s">
+        <v>682</v>
+      </c>
+      <c r="G277" s="34" t="s">
+        <v>695</v>
+      </c>
+      <c r="H277" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I277" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J277" s="37">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="278" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A278" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B278" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C278" s="32" t="s">
+        <v>696</v>
+      </c>
+      <c r="D278" s="33">
+        <v>4627190930625</v>
+      </c>
+      <c r="E278" s="32" t="s">
+        <v>697</v>
+      </c>
+      <c r="F278" s="32" t="s">
+        <v>698</v>
+      </c>
+      <c r="G278" s="34" t="s">
+        <v>689</v>
+      </c>
+      <c r="H278" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I278" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J278" s="37">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="279" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A279" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B279" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C279" s="32" t="s">
+        <v>699</v>
+      </c>
+      <c r="D279" s="33">
+        <v>4627190930632</v>
+      </c>
+      <c r="E279" s="32" t="s">
+        <v>700</v>
+      </c>
+      <c r="F279" s="32" t="s">
+        <v>698</v>
+      </c>
+      <c r="G279" s="34" t="s">
+        <v>683</v>
+      </c>
+      <c r="H279" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I279" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J279" s="37">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="280" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A280" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B280" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C280" s="32" t="s">
+        <v>701</v>
+      </c>
+      <c r="D280" s="33">
+        <v>4627190930649</v>
+      </c>
+      <c r="E280" s="32" t="s">
+        <v>702</v>
+      </c>
+      <c r="F280" s="32" t="s">
+        <v>698</v>
+      </c>
+      <c r="G280" s="34" t="s">
+        <v>686</v>
+      </c>
+      <c r="H280" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I280" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J280" s="37">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="281" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A281" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B281" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C281" s="32" t="s">
+        <v>703</v>
+      </c>
+      <c r="D281" s="33">
+        <v>4627190930656</v>
+      </c>
+      <c r="E281" s="32" t="s">
+        <v>704</v>
+      </c>
+      <c r="F281" s="32" t="s">
+        <v>698</v>
+      </c>
+      <c r="G281" s="34" t="s">
+        <v>692</v>
+      </c>
+      <c r="H281" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I281" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J281" s="37">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="282" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A282" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B282" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C282" s="32" t="s">
+        <v>705</v>
+      </c>
+      <c r="D282" s="33">
+        <v>4627190930663</v>
+      </c>
+      <c r="E282" s="32" t="s">
+        <v>706</v>
+      </c>
+      <c r="F282" s="32" t="s">
+        <v>698</v>
+      </c>
+      <c r="G282" s="34" t="s">
+        <v>695</v>
+      </c>
+      <c r="H282" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I282" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J282" s="37">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="283" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A283" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B283" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C283" s="32" t="s">
+        <v>707</v>
+      </c>
+      <c r="D283" s="33">
+        <v>4627190930670</v>
+      </c>
+      <c r="E283" s="32" t="s">
+        <v>708</v>
+      </c>
+      <c r="F283" s="32" t="s">
+        <v>709</v>
+      </c>
+      <c r="G283" s="34" t="s">
+        <v>689</v>
+      </c>
+      <c r="H283" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I283" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J283" s="37">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="284" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A284" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B284" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C284" s="32" t="s">
+        <v>710</v>
+      </c>
+      <c r="D284" s="33">
+        <v>4627190930687</v>
+      </c>
+      <c r="E284" s="32" t="s">
+        <v>711</v>
+      </c>
+      <c r="F284" s="32" t="s">
+        <v>709</v>
+      </c>
+      <c r="G284" s="34" t="s">
+        <v>683</v>
+      </c>
+      <c r="H284" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I284" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J284" s="37">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="285" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A285" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B285" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C285" s="32" t="s">
+        <v>712</v>
+      </c>
+      <c r="D285" s="33">
+        <v>4627190930694</v>
+      </c>
+      <c r="E285" s="32" t="s">
+        <v>713</v>
+      </c>
+      <c r="F285" s="32" t="s">
+        <v>709</v>
+      </c>
+      <c r="G285" s="34" t="s">
+        <v>686</v>
+      </c>
+      <c r="H285" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I285" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J285" s="37">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="286" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A286" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B286" s="39" t="s">
+        <v>714</v>
+      </c>
+      <c r="C286" s="25"/>
+      <c r="D286" s="26"/>
+      <c r="E286" s="25" t="s">
+        <v>715</v>
+      </c>
+      <c r="F286" s="25"/>
+      <c r="G286" s="27"/>
+      <c r="H286" s="40"/>
+      <c r="I286" s="40"/>
+      <c r="J286" s="47"/>
+    </row>
+    <row r="287" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A287" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B287" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="C287" s="32" t="s">
+        <v>716</v>
+      </c>
+      <c r="D287" s="33">
+        <v>4627190930700</v>
+      </c>
+      <c r="E287" s="32" t="s">
+        <v>717</v>
+      </c>
+      <c r="F287" s="32" t="s">
+        <v>718</v>
+      </c>
+      <c r="G287" s="34" t="s">
+        <v>719</v>
+      </c>
+      <c r="H287" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I287" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J287" s="37">
+        <v>32330</v>
+      </c>
+    </row>
+    <row r="288" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A288" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B288" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="C288" s="32" t="s">
+        <v>721</v>
+      </c>
+      <c r="D288" s="33">
+        <v>4627190930717</v>
+      </c>
+      <c r="E288" s="32" t="s">
+        <v>722</v>
+      </c>
+      <c r="F288" s="32" t="s">
+        <v>723</v>
+      </c>
+      <c r="G288" s="34" t="s">
+        <v>724</v>
+      </c>
+      <c r="H288" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I288" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J288" s="37">
+        <v>32330</v>
+      </c>
+    </row>
+    <row r="289" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A289" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B289" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="C289" s="32" t="s">
+        <v>725</v>
+      </c>
+      <c r="D289" s="33">
+        <v>4627190930724</v>
+      </c>
+      <c r="E289" s="32" t="s">
+        <v>726</v>
+      </c>
+      <c r="F289" s="32" t="s">
+        <v>727</v>
+      </c>
+      <c r="G289" s="34" t="s">
+        <v>728</v>
+      </c>
+      <c r="H289" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I289" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J289" s="37">
+        <v>32330</v>
+      </c>
+    </row>
+    <row r="290" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A290" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B290" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="C290" s="32" t="s">
+        <v>729</v>
+      </c>
+      <c r="D290" s="33">
+        <v>4627190930731</v>
+      </c>
+      <c r="E290" s="32" t="s">
+        <v>730</v>
+      </c>
+      <c r="F290" s="32" t="s">
+        <v>727</v>
+      </c>
+      <c r="G290" s="34" t="s">
+        <v>724</v>
+      </c>
+      <c r="H290" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I290" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J290" s="37">
+        <v>32330</v>
+      </c>
+    </row>
+    <row r="291" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A291" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B291" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="C291" s="32" t="s">
+        <v>731</v>
+      </c>
+      <c r="D291" s="33">
+        <v>4627190932353</v>
+      </c>
+      <c r="E291" s="32" t="s">
+        <v>732</v>
+      </c>
+      <c r="F291" s="32" t="s">
+        <v>718</v>
+      </c>
+      <c r="G291" s="34" t="s">
+        <v>733</v>
+      </c>
+      <c r="H291" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I291" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J291" s="37">
+        <v>42620</v>
+      </c>
+    </row>
+    <row r="292" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A292" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B292" s="39" t="s">
+        <v>734</v>
+      </c>
+      <c r="C292" s="25"/>
+      <c r="D292" s="26"/>
+      <c r="E292" s="25" t="s">
+        <v>735</v>
+      </c>
+      <c r="F292" s="25"/>
+      <c r="G292" s="27"/>
+      <c r="H292" s="40"/>
+      <c r="I292" s="40"/>
+      <c r="J292" s="47"/>
+    </row>
+    <row r="293" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A293" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B293" s="31" t="s">
+        <v>734</v>
+      </c>
+      <c r="C293" s="32" t="s">
+        <v>736</v>
+      </c>
+      <c r="D293" s="33">
+        <v>4627190930748</v>
+      </c>
+      <c r="E293" s="32" t="s">
+        <v>737</v>
+      </c>
+      <c r="F293" s="32" t="s">
+        <v>738</v>
+      </c>
+      <c r="G293" s="34" t="s">
+        <v>739</v>
+      </c>
+      <c r="H293" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I293" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J293" s="37">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="294" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A294" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B294" s="31" t="s">
+        <v>734</v>
+      </c>
+      <c r="C294" s="32" t="s">
+        <v>740</v>
+      </c>
+      <c r="D294" s="33">
+        <v>4627190930755</v>
+      </c>
+      <c r="E294" s="32" t="s">
+        <v>741</v>
+      </c>
+      <c r="F294" s="32" t="s">
+        <v>738</v>
+      </c>
+      <c r="G294" s="34" t="s">
+        <v>742</v>
+      </c>
+      <c r="H294" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I294" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J294" s="37">
+        <v>4350</v>
+      </c>
+    </row>
+    <row r="295" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A295" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B295" s="31" t="s">
+        <v>734</v>
+      </c>
+      <c r="C295" s="32" t="s">
+        <v>743</v>
+      </c>
+      <c r="D295" s="33">
+        <v>4627190930762</v>
+      </c>
+      <c r="E295" s="32" t="s">
+        <v>744</v>
+      </c>
+      <c r="F295" s="32" t="s">
+        <v>745</v>
+      </c>
+      <c r="G295" s="34" t="s">
+        <v>746</v>
+      </c>
+      <c r="H295" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I295" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J295" s="37">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="296" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A296" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B296" s="31" t="s">
+        <v>734</v>
+      </c>
+      <c r="C296" s="32" t="s">
+        <v>747</v>
+      </c>
+      <c r="D296" s="33">
+        <v>4627190930779</v>
+      </c>
+      <c r="E296" s="32" t="s">
+        <v>748</v>
+      </c>
+      <c r="F296" s="32" t="s">
+        <v>738</v>
+      </c>
+      <c r="G296" s="34" t="s">
+        <v>749</v>
+      </c>
+      <c r="H296" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I296" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J296" s="37">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="297" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A297" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B297" s="31" t="s">
+        <v>734</v>
+      </c>
+      <c r="C297" s="32" t="s">
+        <v>750</v>
+      </c>
+      <c r="D297" s="33">
+        <v>4627190930786</v>
+      </c>
+      <c r="E297" s="32" t="s">
+        <v>751</v>
+      </c>
+      <c r="F297" s="32" t="s">
+        <v>745</v>
+      </c>
+      <c r="G297" s="34" t="s">
+        <v>752</v>
+      </c>
+      <c r="H297" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I297" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J297" s="37">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="298" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A298" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B298" s="31" t="s">
+        <v>734</v>
+      </c>
+      <c r="C298" s="32" t="s">
+        <v>753</v>
+      </c>
+      <c r="D298" s="33">
+        <v>4627190930793</v>
+      </c>
+      <c r="E298" s="32" t="s">
+        <v>754</v>
+      </c>
+      <c r="F298" s="32" t="s">
+        <v>738</v>
+      </c>
+      <c r="G298" s="34" t="s">
+        <v>755</v>
+      </c>
+      <c r="H298" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I298" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J298" s="37">
+        <v>4450</v>
+      </c>
+    </row>
+    <row r="299" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A299" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B299" s="39" t="s">
+        <v>756</v>
+      </c>
+      <c r="C299" s="25"/>
+      <c r="D299" s="26"/>
+      <c r="E299" s="25" t="s">
+        <v>756</v>
+      </c>
+      <c r="F299" s="25"/>
+      <c r="G299" s="27"/>
+      <c r="H299" s="40"/>
+      <c r="I299" s="40"/>
+      <c r="J299" s="47"/>
+    </row>
+    <row r="300" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A300" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B300" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C300" s="32" t="s">
+        <v>757</v>
+      </c>
+      <c r="D300" s="33">
+        <v>4627190930809</v>
+      </c>
+      <c r="E300" s="32" t="s">
+        <v>758</v>
+      </c>
+      <c r="F300" s="32" t="s">
+        <v>759</v>
+      </c>
+      <c r="G300" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H300" s="35"/>
+      <c r="I300" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J300" s="37">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="301" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A301" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B301" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C301" s="32" t="s">
+        <v>760</v>
+      </c>
+      <c r="D301" s="33">
+        <v>4627190930816</v>
+      </c>
+      <c r="E301" s="32" t="s">
+        <v>761</v>
+      </c>
+      <c r="F301" s="32" t="s">
+        <v>762</v>
+      </c>
+      <c r="G301" s="34" t="s">
+        <v>763</v>
+      </c>
+      <c r="H301" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I301" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J301" s="37">
+        <v>8280</v>
+      </c>
+    </row>
+    <row r="302" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A302" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B302" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C302" s="32" t="s">
+        <v>764</v>
+      </c>
+      <c r="D302" s="33">
+        <v>4627190930823</v>
+      </c>
+      <c r="E302" s="32" t="s">
+        <v>765</v>
+      </c>
+      <c r="F302" s="32" t="s">
+        <v>766</v>
+      </c>
+      <c r="G302" s="34" t="s">
+        <v>763</v>
+      </c>
+      <c r="H302" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I302" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J302" s="37">
+        <v>9590</v>
+      </c>
+    </row>
+    <row r="303" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A303" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B303" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C303" s="32" t="s">
+        <v>767</v>
+      </c>
+      <c r="D303" s="33">
+        <v>4627190930830</v>
+      </c>
+      <c r="E303" s="32" t="s">
+        <v>768</v>
+      </c>
+      <c r="F303" s="32" t="s">
+        <v>766</v>
+      </c>
+      <c r="G303" s="34" t="s">
+        <v>769</v>
+      </c>
+      <c r="H303" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I303" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J303" s="37">
+        <v>8470</v>
+      </c>
+    </row>
+    <row r="304" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A304" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B304" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C304" s="32" t="s">
+        <v>770</v>
+      </c>
+      <c r="D304" s="33">
+        <v>4627190930847</v>
+      </c>
+      <c r="E304" s="32" t="s">
+        <v>771</v>
+      </c>
+      <c r="F304" s="32" t="s">
+        <v>772</v>
+      </c>
+      <c r="G304" s="34" t="s">
+        <v>773</v>
+      </c>
+      <c r="H304" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I304" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J304" s="37">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="305" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A305" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B305" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C305" s="32" t="s">
+        <v>774</v>
+      </c>
+      <c r="D305" s="33">
+        <v>4627190930854</v>
+      </c>
+      <c r="E305" s="32" t="s">
+        <v>775</v>
+      </c>
+      <c r="F305" s="32" t="s">
+        <v>776</v>
+      </c>
+      <c r="G305" s="34" t="s">
+        <v>777</v>
+      </c>
+      <c r="H305" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I305" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J305" s="37">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="306" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A306" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B306" s="39" t="s">
+        <v>778</v>
+      </c>
+      <c r="C306" s="25"/>
+      <c r="D306" s="26"/>
+      <c r="E306" s="25" t="s">
+        <v>779</v>
+      </c>
+      <c r="F306" s="25"/>
+      <c r="G306" s="27"/>
+      <c r="H306" s="40"/>
+      <c r="I306" s="40"/>
+      <c r="J306" s="47"/>
+    </row>
+    <row r="307" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A307" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B307" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C307" s="32" t="s">
+        <v>780</v>
+      </c>
+      <c r="D307" s="33">
+        <v>4627190930861</v>
+      </c>
+      <c r="E307" s="32" t="s">
+        <v>781</v>
+      </c>
+      <c r="F307" s="32" t="s">
+        <v>782</v>
+      </c>
+      <c r="G307" s="34" t="s">
+        <v>783</v>
+      </c>
+      <c r="H307" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I307" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J307" s="37">
+        <v>1910</v>
+      </c>
+    </row>
+    <row r="308" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A308" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B308" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C308" s="32" t="s">
+        <v>784</v>
+      </c>
+      <c r="D308" s="33">
+        <v>4627190930878</v>
+      </c>
+      <c r="E308" s="32" t="s">
+        <v>785</v>
+      </c>
+      <c r="F308" s="32" t="s">
+        <v>786</v>
+      </c>
+      <c r="G308" s="34" t="s">
+        <v>787</v>
+      </c>
+      <c r="H308" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I308" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J308" s="37">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="309" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A309" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B309" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C309" s="32" t="s">
+        <v>788</v>
+      </c>
+      <c r="D309" s="33">
+        <v>4627190930885</v>
+      </c>
+      <c r="E309" s="32" t="s">
+        <v>789</v>
+      </c>
+      <c r="F309" s="32" t="s">
+        <v>790</v>
+      </c>
+      <c r="G309" s="34" t="s">
+        <v>791</v>
+      </c>
+      <c r="H309" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I309" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J309" s="37">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="310" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A310" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B310" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C310" s="32" t="s">
+        <v>792</v>
+      </c>
+      <c r="D310" s="33">
+        <v>4627190930892</v>
+      </c>
+      <c r="E310" s="32" t="s">
+        <v>793</v>
+      </c>
+      <c r="F310" s="32" t="s">
+        <v>794</v>
+      </c>
+      <c r="G310" s="34" t="s">
+        <v>795</v>
+      </c>
+      <c r="H310" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I310" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J310" s="37">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="311" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A311" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B311" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C311" s="32" t="s">
+        <v>797</v>
+      </c>
+      <c r="D311" s="33">
+        <v>4627190930908</v>
+      </c>
+      <c r="E311" s="32" t="s">
+        <v>798</v>
+      </c>
+      <c r="F311" s="32" t="s">
+        <v>799</v>
+      </c>
+      <c r="G311" s="34" t="s">
+        <v>800</v>
+      </c>
+      <c r="H311" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I311" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J311" s="37">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="312" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A312" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B312" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C312" s="32" t="s">
+        <v>801</v>
+      </c>
+      <c r="D312" s="33">
+        <v>4627190930915</v>
+      </c>
+      <c r="E312" s="32" t="s">
+        <v>802</v>
+      </c>
+      <c r="F312" s="32" t="s">
+        <v>803</v>
+      </c>
+      <c r="G312" s="34" t="s">
+        <v>804</v>
+      </c>
+      <c r="H312" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I312" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J312" s="37">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="313" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A313" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B313" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C313" s="32" t="s">
+        <v>805</v>
+      </c>
+      <c r="D313" s="33">
+        <v>4627190930922</v>
+      </c>
+      <c r="E313" s="32" t="s">
+        <v>806</v>
+      </c>
+      <c r="F313" s="32" t="s">
+        <v>807</v>
+      </c>
+      <c r="G313" s="34" t="s">
+        <v>808</v>
+      </c>
+      <c r="H313" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I313" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J313" s="37">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="314" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A314" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B314" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C314" s="32" t="s">
+        <v>809</v>
+      </c>
+      <c r="D314" s="33">
+        <v>4627190930939</v>
+      </c>
+      <c r="E314" s="32" t="s">
+        <v>810</v>
+      </c>
+      <c r="F314" s="32" t="s">
+        <v>807</v>
+      </c>
+      <c r="G314" s="34" t="s">
+        <v>811</v>
+      </c>
+      <c r="H314" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I314" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J314" s="37">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="315" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A315" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B315" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C315" s="32" t="s">
+        <v>812</v>
+      </c>
+      <c r="D315" s="33">
+        <v>4627190930946</v>
+      </c>
+      <c r="E315" s="32" t="s">
+        <v>813</v>
+      </c>
+      <c r="F315" s="32" t="s">
+        <v>807</v>
+      </c>
+      <c r="G315" s="34" t="s">
+        <v>814</v>
+      </c>
+      <c r="H315" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I315" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J315" s="37">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="316" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A316" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B316" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C316" s="32" t="s">
+        <v>815</v>
+      </c>
+      <c r="D316" s="33">
+        <v>4627190930953</v>
+      </c>
+      <c r="E316" s="32" t="s">
+        <v>816</v>
+      </c>
+      <c r="F316" s="32" t="s">
+        <v>817</v>
+      </c>
+      <c r="G316" s="34" t="s">
+        <v>818</v>
+      </c>
+      <c r="H316" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I316" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J316" s="37">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="317" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A317" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B317" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C317" s="32" t="s">
+        <v>819</v>
+      </c>
+      <c r="D317" s="33">
+        <v>4627190930960</v>
+      </c>
+      <c r="E317" s="32" t="s">
+        <v>820</v>
+      </c>
+      <c r="F317" s="32" t="s">
+        <v>817</v>
+      </c>
+      <c r="G317" s="34" t="s">
+        <v>821</v>
+      </c>
+      <c r="H317" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I317" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J317" s="37">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="318" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A318" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B318" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C318" s="32" t="s">
+        <v>822</v>
+      </c>
+      <c r="D318" s="33">
+        <v>4627190930977</v>
+      </c>
+      <c r="E318" s="32" t="s">
+        <v>823</v>
+      </c>
+      <c r="F318" s="32" t="s">
+        <v>824</v>
+      </c>
+      <c r="G318" s="34" t="s">
+        <v>825</v>
+      </c>
+      <c r="H318" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I318" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J318" s="37">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="319" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A319" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B319" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C319" s="32" t="s">
+        <v>826</v>
+      </c>
+      <c r="D319" s="33">
+        <v>4627190930984</v>
+      </c>
+      <c r="E319" s="32" t="s">
+        <v>827</v>
+      </c>
+      <c r="F319" s="32" t="s">
+        <v>828</v>
+      </c>
+      <c r="G319" s="34" t="s">
+        <v>787</v>
+      </c>
+      <c r="H319" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I319" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J319" s="37">
+        <v>1960</v>
+      </c>
+    </row>
+    <row r="320" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A320" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B320" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C320" s="32" t="s">
+        <v>829</v>
+      </c>
+      <c r="D320" s="33">
+        <v>4627190930991</v>
+      </c>
+      <c r="E320" s="32" t="s">
+        <v>830</v>
+      </c>
+      <c r="F320" s="32" t="s">
+        <v>831</v>
+      </c>
+      <c r="G320" s="34" t="s">
+        <v>791</v>
+      </c>
+      <c r="H320" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I320" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J320" s="37">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="321" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A321" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B321" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C321" s="32" t="s">
+        <v>832</v>
+      </c>
+      <c r="D321" s="33">
+        <v>4627190931004</v>
+      </c>
+      <c r="E321" s="32" t="s">
+        <v>833</v>
+      </c>
+      <c r="F321" s="32" t="s">
+        <v>834</v>
+      </c>
+      <c r="G321" s="34" t="s">
+        <v>795</v>
+      </c>
+      <c r="H321" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I321" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J321" s="37">
+        <v>1350</v>
+      </c>
+    </row>
+    <row r="322" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A322" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B322" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C322" s="32" t="s">
+        <v>835</v>
+      </c>
+      <c r="D322" s="33">
+        <v>4627190931011</v>
+      </c>
+      <c r="E322" s="32" t="s">
+        <v>836</v>
+      </c>
+      <c r="F322" s="32" t="s">
+        <v>837</v>
+      </c>
+      <c r="G322" s="34" t="s">
+        <v>800</v>
+      </c>
+      <c r="H322" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I322" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J322" s="37">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="323" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A323" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B323" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C323" s="32" t="s">
+        <v>838</v>
+      </c>
+      <c r="D323" s="33">
+        <v>4627190931028</v>
+      </c>
+      <c r="E323" s="32" t="s">
+        <v>839</v>
+      </c>
+      <c r="F323" s="32" t="s">
+        <v>840</v>
+      </c>
+      <c r="G323" s="34" t="s">
+        <v>808</v>
+      </c>
+      <c r="H323" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I323" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J323" s="37">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="324" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A324" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B324" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C324" s="32" t="s">
+        <v>841</v>
+      </c>
+      <c r="D324" s="33">
+        <v>4627190931035</v>
+      </c>
+      <c r="E324" s="32" t="s">
+        <v>842</v>
+      </c>
+      <c r="F324" s="32" t="s">
+        <v>840</v>
+      </c>
+      <c r="G324" s="34" t="s">
+        <v>811</v>
+      </c>
+      <c r="H324" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I324" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J324" s="37">
+        <v>1240</v>
+      </c>
+    </row>
+    <row r="325" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A325" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B325" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C325" s="32" t="s">
+        <v>843</v>
+      </c>
+      <c r="D325" s="33">
+        <v>4627190931042</v>
+      </c>
+      <c r="E325" s="32" t="s">
+        <v>844</v>
+      </c>
+      <c r="F325" s="32" t="s">
+        <v>840</v>
+      </c>
+      <c r="G325" s="34" t="s">
+        <v>814</v>
+      </c>
+      <c r="H325" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I325" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J325" s="37">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="326" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A326" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B326" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C326" s="32" t="s">
+        <v>845</v>
+      </c>
+      <c r="D326" s="33">
+        <v>4627190931059</v>
+      </c>
+      <c r="E326" s="32" t="s">
+        <v>846</v>
+      </c>
+      <c r="F326" s="32" t="s">
+        <v>847</v>
+      </c>
+      <c r="G326" s="34" t="s">
+        <v>818</v>
+      </c>
+      <c r="H326" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I326" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J326" s="37">
+        <v>2240</v>
+      </c>
+    </row>
+    <row r="327" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A327" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B327" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C327" s="32" t="s">
+        <v>848</v>
+      </c>
+      <c r="D327" s="33">
+        <v>4627190931066</v>
+      </c>
+      <c r="E327" s="32" t="s">
+        <v>849</v>
+      </c>
+      <c r="F327" s="32" t="s">
+        <v>847</v>
+      </c>
+      <c r="G327" s="34" t="s">
+        <v>821</v>
+      </c>
+      <c r="H327" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I327" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J327" s="37">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="328" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A328" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B328" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C328" s="32" t="s">
+        <v>850</v>
+      </c>
+      <c r="D328" s="33">
+        <v>4627190931073</v>
+      </c>
+      <c r="E328" s="32" t="s">
+        <v>851</v>
+      </c>
+      <c r="F328" s="32" t="s">
+        <v>852</v>
+      </c>
+      <c r="G328" s="34" t="s">
+        <v>853</v>
+      </c>
+      <c r="H328" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I328" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J328" s="37">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="329" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A329" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B329" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C329" s="32" t="s">
+        <v>854</v>
+      </c>
+      <c r="D329" s="33">
+        <v>4627190931080</v>
+      </c>
+      <c r="E329" s="32" t="s">
+        <v>855</v>
+      </c>
+      <c r="F329" s="32" t="s">
+        <v>856</v>
+      </c>
+      <c r="G329" s="34" t="s">
+        <v>857</v>
+      </c>
+      <c r="H329" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I329" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J329" s="37">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="330" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A330" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B330" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C330" s="32" t="s">
+        <v>858</v>
+      </c>
+      <c r="D330" s="33">
+        <v>4627190931097</v>
+      </c>
+      <c r="E330" s="32" t="s">
+        <v>859</v>
+      </c>
+      <c r="F330" s="32" t="s">
+        <v>860</v>
+      </c>
+      <c r="G330" s="34" t="s">
+        <v>861</v>
+      </c>
+      <c r="H330" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I330" s="36" t="s">
+        <v>862</v>
+      </c>
+      <c r="J330" s="37">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="331" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A331" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B331" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C331" s="32" t="s">
+        <v>863</v>
+      </c>
+      <c r="D331" s="33">
+        <v>4627190931103</v>
+      </c>
+      <c r="E331" s="32" t="s">
+        <v>864</v>
+      </c>
+      <c r="F331" s="32" t="s">
+        <v>865</v>
+      </c>
+      <c r="G331" s="34" t="s">
+        <v>866</v>
+      </c>
+      <c r="H331" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I331" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J331" s="37">
+        <v>1640</v>
+      </c>
+    </row>
+    <row r="332" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A332" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B332" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C332" s="32" t="s">
+        <v>867</v>
+      </c>
+      <c r="D332" s="33">
+        <v>4627190931110</v>
+      </c>
+      <c r="E332" s="32" t="s">
+        <v>868</v>
+      </c>
+      <c r="F332" s="32" t="s">
+        <v>869</v>
+      </c>
+      <c r="G332" s="34" t="s">
+        <v>870</v>
+      </c>
+      <c r="H332" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I332" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J332" s="37">
+        <v>1920</v>
+      </c>
+    </row>
+    <row r="333" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A333" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B333" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C333" s="32" t="s">
+        <v>871</v>
+      </c>
+      <c r="D333" s="33">
+        <v>4627190931127</v>
+      </c>
+      <c r="E333" s="32" t="s">
+        <v>872</v>
+      </c>
+      <c r="F333" s="32" t="s">
+        <v>873</v>
+      </c>
+      <c r="G333" s="34" t="s">
+        <v>874</v>
+      </c>
+      <c r="H333" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I333" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J333" s="37">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="334" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A334" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B334" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C334" s="32" t="s">
+        <v>875</v>
+      </c>
+      <c r="D334" s="33">
+        <v>4627190931134</v>
+      </c>
+      <c r="E334" s="32" t="s">
+        <v>876</v>
+      </c>
+      <c r="F334" s="32" t="s">
+        <v>877</v>
+      </c>
+      <c r="G334" s="34" t="s">
+        <v>878</v>
+      </c>
+      <c r="H334" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I334" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J334" s="37">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="335" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A335" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B335" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C335" s="32" t="s">
+        <v>879</v>
+      </c>
+      <c r="D335" s="33">
+        <v>4627190931141</v>
+      </c>
+      <c r="E335" s="32" t="s">
+        <v>880</v>
+      </c>
+      <c r="F335" s="32" t="s">
+        <v>881</v>
+      </c>
+      <c r="G335" s="34" t="s">
+        <v>882</v>
+      </c>
+      <c r="H335" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I335" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J335" s="37">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="336" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A336" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B336" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C336" s="32" t="s">
+        <v>883</v>
+      </c>
+      <c r="D336" s="33">
+        <v>4627190931158</v>
+      </c>
+      <c r="E336" s="32" t="s">
+        <v>884</v>
+      </c>
+      <c r="F336" s="32" t="s">
+        <v>885</v>
+      </c>
+      <c r="G336" s="34" t="s">
+        <v>886</v>
+      </c>
+      <c r="H336" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I336" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J336" s="37">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="337" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A337" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B337" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C337" s="32" t="s">
+        <v>887</v>
+      </c>
+      <c r="D337" s="33">
+        <v>4627190931165</v>
+      </c>
+      <c r="E337" s="32" t="s">
+        <v>888</v>
+      </c>
+      <c r="F337" s="32" t="s">
+        <v>889</v>
+      </c>
+      <c r="G337" s="34" t="s">
+        <v>890</v>
+      </c>
+      <c r="H337" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I337" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J337" s="37">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="338" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A338" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B338" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C338" s="32" t="s">
+        <v>891</v>
+      </c>
+      <c r="D338" s="33">
+        <v>4627190931172</v>
+      </c>
+      <c r="E338" s="32" t="s">
+        <v>892</v>
+      </c>
+      <c r="F338" s="32" t="s">
+        <v>885</v>
+      </c>
+      <c r="G338" s="34" t="s">
+        <v>893</v>
+      </c>
+      <c r="H338" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I338" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J338" s="37">
+        <v>1170</v>
+      </c>
+    </row>
+    <row r="339" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A339" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B339" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C339" s="32" t="s">
+        <v>894</v>
+      </c>
+      <c r="D339" s="33">
+        <v>4627190931189</v>
+      </c>
+      <c r="E339" s="32" t="s">
+        <v>895</v>
+      </c>
+      <c r="F339" s="32" t="s">
+        <v>807</v>
+      </c>
+      <c r="G339" s="34" t="s">
+        <v>896</v>
+      </c>
+      <c r="H339" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I339" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J339" s="37">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="340" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A340" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B340" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C340" s="32" t="s">
+        <v>897</v>
+      </c>
+      <c r="D340" s="33">
+        <v>4627190931196</v>
+      </c>
+      <c r="E340" s="32" t="s">
+        <v>898</v>
+      </c>
+      <c r="F340" s="32" t="s">
+        <v>807</v>
+      </c>
+      <c r="G340" s="34" t="s">
+        <v>899</v>
+      </c>
+      <c r="H340" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I340" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J340" s="37">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="341" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A341" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B341" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C341" s="32" t="s">
+        <v>900</v>
+      </c>
+      <c r="D341" s="33">
+        <v>4627190931202</v>
+      </c>
+      <c r="E341" s="32" t="s">
+        <v>901</v>
+      </c>
+      <c r="F341" s="32" t="s">
+        <v>902</v>
+      </c>
+      <c r="G341" s="34">
+        <v>8450006748</v>
+      </c>
+      <c r="H341" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I341" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J341" s="37">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="342" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A342" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B342" s="31" t="s">
+        <v>778</v>
+      </c>
+      <c r="C342" s="32" t="s">
+        <v>903</v>
+      </c>
+      <c r="D342" s="33">
+        <v>4627190931219</v>
+      </c>
+      <c r="E342" s="32" t="s">
+        <v>904</v>
+      </c>
+      <c r="F342" s="32" t="s">
+        <v>881</v>
+      </c>
+      <c r="G342" s="34" t="s">
+        <v>905</v>
+      </c>
+      <c r="H342" s="34" t="s">
+        <v>45</v>
+      </c>
+      <c r="I342" s="34" t="s">
+        <v>796</v>
+      </c>
+      <c r="J342" s="37">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="343" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A343" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B343" s="39" t="s">
+        <v>906</v>
+      </c>
+      <c r="C343" s="25"/>
+      <c r="D343" s="26"/>
+      <c r="E343" s="25" t="s">
+        <v>907</v>
+      </c>
+      <c r="F343" s="25"/>
+      <c r="G343" s="27"/>
+      <c r="H343" s="40"/>
+      <c r="I343" s="40"/>
+      <c r="J343" s="47"/>
+    </row>
+    <row r="344" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A344" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B344" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C344" s="32" t="s">
+        <v>909</v>
+      </c>
+      <c r="D344" s="33">
+        <v>4627190940013</v>
+      </c>
+      <c r="E344" s="32" t="s">
+        <v>910</v>
+      </c>
+      <c r="F344" s="32" t="s">
+        <v>911</v>
+      </c>
+      <c r="G344" s="34" t="s">
+        <v>912</v>
+      </c>
+      <c r="H344" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I344" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J344" s="37">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="345" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A345" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B345" s="39" t="s">
+        <v>913</v>
+      </c>
+      <c r="C345" s="25"/>
+      <c r="D345" s="26"/>
+      <c r="E345" s="25" t="s">
+        <v>914</v>
+      </c>
+      <c r="F345" s="25"/>
+      <c r="G345" s="27"/>
+      <c r="H345" s="40"/>
+      <c r="I345" s="40"/>
+      <c r="J345" s="41"/>
+    </row>
+    <row r="346" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A346" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B346" s="31" t="s">
+        <v>913</v>
+      </c>
+      <c r="C346" s="32" t="s">
+        <v>915</v>
+      </c>
+      <c r="D346" s="33">
+        <v>4627190940020</v>
+      </c>
+      <c r="E346" s="32" t="s">
+        <v>916</v>
+      </c>
+      <c r="F346" s="32" t="s">
+        <v>917</v>
+      </c>
+      <c r="G346" s="38" t="s">
+        <v>918</v>
+      </c>
+      <c r="H346" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I346" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J346" s="37">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="347" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A347" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B347" s="31" t="s">
+        <v>913</v>
+      </c>
+      <c r="C347" s="32" t="s">
+        <v>919</v>
+      </c>
+      <c r="D347" s="33">
+        <v>4627190940037</v>
+      </c>
+      <c r="E347" s="32" t="s">
+        <v>920</v>
+      </c>
+      <c r="F347" s="32" t="s">
+        <v>917</v>
+      </c>
+      <c r="G347" s="38" t="s">
+        <v>921</v>
+      </c>
+      <c r="H347" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I347" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J347" s="37">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="348" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A348" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B348" s="39" t="s">
+        <v>913</v>
+      </c>
+      <c r="C348" s="25"/>
+      <c r="D348" s="26"/>
+      <c r="E348" s="25" t="s">
+        <v>913</v>
+      </c>
+      <c r="F348" s="25"/>
+      <c r="G348" s="27"/>
+      <c r="H348" s="40"/>
+      <c r="I348" s="40"/>
+      <c r="J348" s="47"/>
+    </row>
+    <row r="349" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A349" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B349" s="31" t="s">
+        <v>913</v>
+      </c>
+      <c r="C349" s="32" t="s">
+        <v>922</v>
+      </c>
+      <c r="D349" s="33">
+        <v>4627190940044</v>
+      </c>
+      <c r="E349" s="32" t="s">
+        <v>923</v>
+      </c>
+      <c r="F349" s="32" t="s">
+        <v>924</v>
+      </c>
+      <c r="G349" s="34" t="s">
+        <v>925</v>
+      </c>
+      <c r="H349" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I349" s="36" t="s">
+        <v>796</v>
+      </c>
+      <c r="J349" s="37">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="350" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A350" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B350" s="31" t="s">
+        <v>913</v>
+      </c>
+      <c r="C350" s="32" t="s">
+        <v>926</v>
+      </c>
+      <c r="D350" s="33">
+        <v>4627190940051</v>
+      </c>
+      <c r="E350" s="32" t="s">
+        <v>927</v>
+      </c>
+      <c r="F350" s="32" t="s">
+        <v>928</v>
+      </c>
+      <c r="G350" s="34" t="s">
+        <v>929</v>
+      </c>
+      <c r="H350" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I350" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J350" s="37">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="351" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A351" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B351" s="31" t="s">
+        <v>913</v>
+      </c>
+      <c r="C351" s="32" t="s">
+        <v>930</v>
+      </c>
+      <c r="D351" s="33">
+        <v>4627190940068</v>
+      </c>
+      <c r="E351" s="32" t="s">
+        <v>931</v>
+      </c>
+      <c r="F351" s="32" t="s">
+        <v>932</v>
+      </c>
+      <c r="G351" s="34" t="s">
+        <v>933</v>
+      </c>
+      <c r="H351" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I351" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J351" s="37">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="352" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A352" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B352" s="31" t="s">
+        <v>913</v>
+      </c>
+      <c r="C352" s="32" t="s">
+        <v>934</v>
+      </c>
+      <c r="D352" s="33">
+        <v>4627190940075</v>
+      </c>
+      <c r="E352" s="32" t="s">
+        <v>935</v>
+      </c>
+      <c r="F352" s="32" t="s">
+        <v>928</v>
+      </c>
+      <c r="G352" s="34" t="s">
+        <v>936</v>
+      </c>
+      <c r="H352" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I352" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J352" s="37">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="353" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A353" s="39" t="s">
+        <v>937</v>
+      </c>
+      <c r="B353" s="39" t="s">
+        <v>938</v>
+      </c>
+      <c r="C353" s="25"/>
+      <c r="D353" s="26"/>
+      <c r="E353" s="25" t="s">
+        <v>939</v>
+      </c>
+      <c r="F353" s="25"/>
+      <c r="G353" s="27"/>
+      <c r="H353" s="40"/>
+      <c r="I353" s="40"/>
+      <c r="J353" s="47"/>
+    </row>
+    <row r="354" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A354" s="31" t="s">
+        <v>937</v>
+      </c>
+      <c r="B354" s="31" t="s">
+        <v>938</v>
+      </c>
+      <c r="C354" s="32" t="s">
+        <v>940</v>
+      </c>
+      <c r="D354" s="33">
+        <v>4627190931240</v>
+      </c>
+      <c r="E354" s="32" t="s">
+        <v>941</v>
+      </c>
+      <c r="F354" s="32">
+        <v>0</v>
+      </c>
+      <c r="G354" s="34" t="s">
+        <v>942</v>
+      </c>
+      <c r="H354" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I354" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J354" s="37">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="355" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A355" s="31" t="s">
+        <v>937</v>
+      </c>
+      <c r="B355" s="31" t="s">
+        <v>938</v>
+      </c>
+      <c r="C355" s="32" t="s">
+        <v>943</v>
+      </c>
+      <c r="D355" s="33">
+        <v>4627190931257</v>
+      </c>
+      <c r="E355" s="32" t="s">
+        <v>944</v>
+      </c>
+      <c r="F355" s="32">
+        <v>0</v>
+      </c>
+      <c r="G355" s="34" t="s">
+        <v>945</v>
+      </c>
+      <c r="H355" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I355" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J355" s="37">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="356" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A356" s="31" t="s">
+        <v>937</v>
+      </c>
+      <c r="B356" s="31" t="s">
+        <v>938</v>
+      </c>
+      <c r="C356" s="32" t="s">
+        <v>946</v>
+      </c>
+      <c r="D356" s="33">
+        <v>4627190931264</v>
+      </c>
+      <c r="E356" s="32" t="s">
+        <v>947</v>
+      </c>
+      <c r="F356" s="32">
+        <v>0</v>
+      </c>
+      <c r="G356" s="34" t="s">
+        <v>948</v>
+      </c>
+      <c r="H356" s="35"/>
+      <c r="I356" s="36" t="s">
+        <v>949</v>
+      </c>
+      <c r="J356" s="37">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="357" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A357" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B357" s="39" t="s">
+        <v>714</v>
+      </c>
+      <c r="C357" s="25"/>
+      <c r="D357" s="26"/>
+      <c r="E357" s="25" t="s">
+        <v>950</v>
+      </c>
+      <c r="F357" s="25"/>
+      <c r="G357" s="27"/>
+      <c r="H357" s="40"/>
+      <c r="I357" s="40"/>
+      <c r="J357" s="47"/>
+    </row>
+    <row r="358" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A358" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B358" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="C358" s="32" t="s">
+        <v>951</v>
+      </c>
+      <c r="D358" s="33">
+        <v>4627190931271</v>
+      </c>
+      <c r="E358" s="32" t="s">
+        <v>952</v>
+      </c>
+      <c r="F358" s="32" t="s">
+        <v>953</v>
+      </c>
+      <c r="G358" s="34" t="s">
+        <v>954</v>
+      </c>
+      <c r="H358" s="35"/>
+      <c r="I358" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J358" s="50">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="359" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A359" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B359" s="31" t="s">
+        <v>714</v>
+      </c>
+      <c r="C359" s="32" t="s">
+        <v>955</v>
+      </c>
+      <c r="D359" s="33">
+        <v>4627190931288</v>
+      </c>
+      <c r="E359" s="32" t="s">
+        <v>956</v>
+      </c>
+      <c r="F359" s="32" t="s">
+        <v>957</v>
+      </c>
+      <c r="G359" s="34" t="s">
+        <v>954</v>
+      </c>
+      <c r="H359" s="35"/>
+      <c r="I359" s="36" t="s">
+        <v>958</v>
+      </c>
+      <c r="J359" s="37">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="360" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A360" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B360" s="39" t="s">
+        <v>908</v>
+      </c>
+      <c r="C360" s="25"/>
+      <c r="D360" s="26"/>
+      <c r="E360" s="25" t="s">
+        <v>959</v>
+      </c>
+      <c r="F360" s="25"/>
+      <c r="G360" s="27"/>
+      <c r="H360" s="40"/>
+      <c r="I360" s="40"/>
+      <c r="J360" s="47"/>
+    </row>
+    <row r="361" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A361" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B361" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C361" s="32" t="s">
+        <v>960</v>
+      </c>
+      <c r="D361" s="33">
+        <v>4627190940082</v>
+      </c>
+      <c r="E361" s="32" t="s">
+        <v>961</v>
+      </c>
+      <c r="F361" s="32" t="s">
+        <v>962</v>
+      </c>
+      <c r="G361" s="34" t="s">
+        <v>963</v>
+      </c>
+      <c r="H361" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I361" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J361" s="37">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="362" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A362" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B362" s="39" t="s">
+        <v>964</v>
+      </c>
+      <c r="C362" s="25"/>
+      <c r="D362" s="26"/>
+      <c r="E362" s="25" t="s">
+        <v>965</v>
+      </c>
+      <c r="F362" s="25"/>
+      <c r="G362" s="27"/>
+      <c r="H362" s="40"/>
+      <c r="I362" s="40"/>
+      <c r="J362" s="47"/>
+    </row>
+    <row r="363" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A363" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B363" s="51" t="s">
+        <v>964</v>
+      </c>
+      <c r="C363" s="52" t="s">
+        <v>966</v>
+      </c>
+      <c r="D363" s="53">
+        <v>4627190931318</v>
+      </c>
+      <c r="E363" s="52" t="s">
+        <v>967</v>
+      </c>
+      <c r="F363" s="52" t="s">
+        <v>968</v>
+      </c>
+      <c r="G363" s="38" t="s">
+        <v>969</v>
+      </c>
+      <c r="H363" s="38" t="s">
         <v>22</v>
       </c>
-      <c r="H12" s="26" t="s">
-[...10 lines deleted...]
-      <c r="A13" s="23" t="s">
+      <c r="I363" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J363" s="50">
+        <v>7810</v>
+      </c>
+    </row>
+    <row r="364" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A364" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B364" s="51" t="s">
+        <v>964</v>
+      </c>
+      <c r="C364" s="52" t="s">
+        <v>970</v>
+      </c>
+      <c r="D364" s="53">
+        <v>4627190931325</v>
+      </c>
+      <c r="E364" s="52" t="s">
+        <v>971</v>
+      </c>
+      <c r="F364" s="52" t="s">
+        <v>968</v>
+      </c>
+      <c r="G364" s="38" t="s">
+        <v>972</v>
+      </c>
+      <c r="H364" s="38" t="s">
+        <v>22</v>
+      </c>
+      <c r="I364" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J364" s="50">
+        <v>7810</v>
+      </c>
+    </row>
+    <row r="365" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A365" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B365" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C365" s="32" t="s">
+        <v>973</v>
+      </c>
+      <c r="D365" s="33">
+        <v>4627190932186</v>
+      </c>
+      <c r="E365" s="32" t="s">
+        <v>974</v>
+      </c>
+      <c r="F365" s="32" t="s">
+        <v>968</v>
+      </c>
+      <c r="G365" s="34">
+        <v>8450006725</v>
+      </c>
+      <c r="H365" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I365" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J365" s="37">
+        <v>7310</v>
+      </c>
+    </row>
+    <row r="366" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A366" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B366" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C366" s="32" t="s">
+        <v>975</v>
+      </c>
+      <c r="D366" s="33">
+        <v>4627190932193</v>
+      </c>
+      <c r="E366" s="32" t="s">
+        <v>976</v>
+      </c>
+      <c r="F366" s="32" t="s">
+        <v>977</v>
+      </c>
+      <c r="G366" s="34">
+        <v>8450006758</v>
+      </c>
+      <c r="H366" s="35" t="s">
+        <v>22</v>
+      </c>
+      <c r="I366" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J366" s="37">
+        <v>6040</v>
+      </c>
+    </row>
+    <row r="367" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A367" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B367" s="39" t="s">
+        <v>964</v>
+      </c>
+      <c r="C367" s="25"/>
+      <c r="D367" s="26"/>
+      <c r="E367" s="25" t="s">
+        <v>964</v>
+      </c>
+      <c r="F367" s="25"/>
+      <c r="G367" s="27"/>
+      <c r="H367" s="40"/>
+      <c r="I367" s="40"/>
+      <c r="J367" s="47"/>
+    </row>
+    <row r="368" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A368" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B368" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C368" s="32" t="s">
+        <v>978</v>
+      </c>
+      <c r="D368" s="33">
+        <v>4627190931455</v>
+      </c>
+      <c r="E368" s="32" t="s">
+        <v>979</v>
+      </c>
+      <c r="F368" s="32" t="s">
+        <v>980</v>
+      </c>
+      <c r="G368" s="34" t="s">
+        <v>981</v>
+      </c>
+      <c r="H368" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I368" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J368" s="37">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="369" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A369" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B369" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C369" s="32" t="s">
+        <v>982</v>
+      </c>
+      <c r="D369" s="33">
+        <v>4627190931462</v>
+      </c>
+      <c r="E369" s="32" t="s">
+        <v>983</v>
+      </c>
+      <c r="F369" s="32" t="s">
+        <v>980</v>
+      </c>
+      <c r="G369" s="34" t="s">
+        <v>984</v>
+      </c>
+      <c r="H369" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I369" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J369" s="37">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="370" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A370" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B370" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C370" s="32" t="s">
+        <v>985</v>
+      </c>
+      <c r="D370" s="33">
+        <v>4627190931479</v>
+      </c>
+      <c r="E370" s="32" t="s">
+        <v>986</v>
+      </c>
+      <c r="F370" s="32" t="s">
+        <v>987</v>
+      </c>
+      <c r="G370" s="34" t="s">
+        <v>933</v>
+      </c>
+      <c r="H370" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I370" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J370" s="37">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="371" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A371" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B371" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C371" s="32" t="s">
+        <v>988</v>
+      </c>
+      <c r="D371" s="33">
+        <v>4627190931486</v>
+      </c>
+      <c r="E371" s="32" t="s">
+        <v>989</v>
+      </c>
+      <c r="F371" s="32" t="s">
+        <v>987</v>
+      </c>
+      <c r="G371" s="34" t="s">
+        <v>990</v>
+      </c>
+      <c r="H371" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I371" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J371" s="37">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="372" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A372" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B372" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C372" s="32" t="s">
+        <v>991</v>
+      </c>
+      <c r="D372" s="33">
+        <v>4627190931493</v>
+      </c>
+      <c r="E372" s="32" t="s">
+        <v>992</v>
+      </c>
+      <c r="F372" s="32" t="s">
+        <v>987</v>
+      </c>
+      <c r="G372" s="34" t="s">
+        <v>993</v>
+      </c>
+      <c r="H372" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I372" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J372" s="37">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="373" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A373" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B373" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C373" s="32" t="s">
+        <v>994</v>
+      </c>
+      <c r="D373" s="33">
+        <v>4627190931509</v>
+      </c>
+      <c r="E373" s="32" t="s">
+        <v>995</v>
+      </c>
+      <c r="F373" s="32" t="s">
+        <v>980</v>
+      </c>
+      <c r="G373" s="34" t="s">
+        <v>996</v>
+      </c>
+      <c r="H373" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I373" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J373" s="37">
+        <v>4050</v>
+      </c>
+    </row>
+    <row r="374" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A374" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B374" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C374" s="32" t="s">
+        <v>997</v>
+      </c>
+      <c r="D374" s="33">
+        <v>4627190931516</v>
+      </c>
+      <c r="E374" s="32" t="s">
+        <v>998</v>
+      </c>
+      <c r="F374" s="32" t="s">
+        <v>987</v>
+      </c>
+      <c r="G374" s="34" t="s">
+        <v>999</v>
+      </c>
+      <c r="H374" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I374" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J374" s="37">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="375" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A375" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B375" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C375" s="32" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D375" s="33">
+        <v>4627190931523</v>
+      </c>
+      <c r="E375" s="32" t="s">
+        <v>1001</v>
+      </c>
+      <c r="F375" s="32" t="s">
+        <v>987</v>
+      </c>
+      <c r="G375" s="34" t="s">
+        <v>1002</v>
+      </c>
+      <c r="H375" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I375" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J375" s="37">
+        <v>4250</v>
+      </c>
+    </row>
+    <row r="376" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A376" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B376" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C376" s="54" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D376" s="33">
+        <v>4627190931530</v>
+      </c>
+      <c r="E376" s="54" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F376" s="32" t="s">
+        <v>980</v>
+      </c>
+      <c r="G376" s="34" t="s">
+        <v>1005</v>
+      </c>
+      <c r="H376" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I376" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J376" s="37">
+        <v>4110</v>
+      </c>
+    </row>
+    <row r="377" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A377" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B377" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C377" s="54" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D377" s="33">
+        <v>4627190931547</v>
+      </c>
+      <c r="E377" s="54" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F377" s="32" t="s">
+        <v>987</v>
+      </c>
+      <c r="G377" s="34" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H377" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I377" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J377" s="37">
+        <v>4240</v>
+      </c>
+    </row>
+    <row r="378" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A378" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B378" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C378" s="54" t="s">
+        <v>1009</v>
+      </c>
+      <c r="D378" s="33">
+        <v>4627190931554</v>
+      </c>
+      <c r="E378" s="54" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F378" s="32" t="s">
+        <v>980</v>
+      </c>
+      <c r="G378" s="34" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H378" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I378" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J378" s="37">
+        <v>4430</v>
+      </c>
+    </row>
+    <row r="379" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A379" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B379" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C379" s="54" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D379" s="33">
+        <v>4627190931561</v>
+      </c>
+      <c r="E379" s="54" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F379" s="32" t="s">
+        <v>987</v>
+      </c>
+      <c r="G379" s="34" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H379" s="35" t="s">
+        <v>45</v>
+      </c>
+      <c r="I379" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J379" s="37">
+        <v>4510</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A380" s="62" t="s">
+        <v>15</v>
+      </c>
+      <c r="B380" s="62" t="s">
+        <v>964</v>
+      </c>
+      <c r="C380" s="42" t="s">
+        <v>1015</v>
+      </c>
+      <c r="D380" s="55">
+        <v>4627190932445</v>
+      </c>
+      <c r="E380" s="42" t="s">
+        <v>1016</v>
+      </c>
+      <c r="F380" s="42" t="s">
+        <v>980</v>
+      </c>
+      <c r="G380" s="45" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H380" s="56" t="s">
+        <v>45</v>
+      </c>
+      <c r="I380" s="56" t="s">
+        <v>23</v>
+      </c>
+      <c r="J380" s="37">
+        <v>4540</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A381" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B381" s="39" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C381" s="25"/>
+      <c r="D381" s="26"/>
+      <c r="E381" s="25" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F381" s="25"/>
+      <c r="G381" s="27"/>
+      <c r="H381" s="40"/>
+      <c r="I381" s="40"/>
+      <c r="J381" s="47"/>
+    </row>
+    <row r="382" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A382" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B382" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C382" s="32" t="s">
+        <v>1020</v>
+      </c>
+      <c r="D382" s="33">
+        <v>4627190921364</v>
+      </c>
+      <c r="E382" s="32" t="s">
+        <v>1021</v>
+      </c>
+      <c r="F382" s="32" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G382" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H382" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I382" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J382" s="37">
+        <v>19240</v>
+      </c>
+    </row>
+    <row r="383" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A383" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B383" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C383" s="32" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D383" s="33">
+        <v>4627190921371</v>
+      </c>
+      <c r="E383" s="32" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F383" s="32" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G383" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H383" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I383" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J383" s="37">
+        <v>19200</v>
+      </c>
+    </row>
+    <row r="384" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A384" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B384" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C384" s="32" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D384" s="33">
+        <v>4627190921388</v>
+      </c>
+      <c r="E384" s="32" t="s">
+        <v>1029</v>
+      </c>
+      <c r="F384" s="32" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G384" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H384" s="35" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I384" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J384" s="37">
+        <v>19670</v>
+      </c>
+    </row>
+    <row r="385" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A385" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B385" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C385" s="32" t="s">
+        <v>1032</v>
+      </c>
+      <c r="D385" s="33">
+        <v>4627190921395</v>
+      </c>
+      <c r="E385" s="32" t="s">
+        <v>1033</v>
+      </c>
+      <c r="F385" s="32" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G385" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H385" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I385" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J385" s="37">
+        <v>20320</v>
+      </c>
+    </row>
+    <row r="386" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A386" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B386" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C386" s="32" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D386" s="33">
+        <v>4627190921401</v>
+      </c>
+      <c r="E386" s="32" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F386" s="32" t="s">
+        <v>1022</v>
+      </c>
+      <c r="G386" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H386" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I386" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J386" s="37">
+        <v>19650</v>
+      </c>
+    </row>
+    <row r="387" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A387" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B387" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C387" s="32" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D387" s="33">
+        <v>4627190921418</v>
+      </c>
+      <c r="E387" s="32" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F387" s="32" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G387" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H387" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I387" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J387" s="37">
+        <v>19840</v>
+      </c>
+    </row>
+    <row r="388" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A388" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B388" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C388" s="32" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D388" s="33">
+        <v>4627190921425</v>
+      </c>
+      <c r="E388" s="32" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F388" s="32" t="s">
+        <v>1030</v>
+      </c>
+      <c r="G388" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H388" s="35" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I388" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J388" s="37">
+        <v>19770</v>
+      </c>
+    </row>
+    <row r="389" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A389" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B389" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C389" s="32" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D389" s="33">
+        <v>4627190921432</v>
+      </c>
+      <c r="E389" s="32" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F389" s="32" t="s">
+        <v>1034</v>
+      </c>
+      <c r="G389" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H389" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I389" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J389" s="37">
+        <v>20480</v>
+      </c>
+    </row>
+    <row r="390" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A390" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B390" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C390" s="32" t="s">
+        <v>1044</v>
+      </c>
+      <c r="D390" s="33">
+        <v>4627190921449</v>
+      </c>
+      <c r="E390" s="32" t="s">
+        <v>1045</v>
+      </c>
+      <c r="F390" s="32" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G390" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H390" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I390" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J390" s="37">
+        <v>19240</v>
+      </c>
+    </row>
+    <row r="391" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A391" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B391" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C391" s="32" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D391" s="33">
+        <v>4627190921456</v>
+      </c>
+      <c r="E391" s="32" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F391" s="32" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G391" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H391" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I391" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J391" s="37">
+        <v>19200</v>
+      </c>
+    </row>
+    <row r="392" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A392" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B392" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C392" s="32" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D392" s="33">
+        <v>4627190921463</v>
+      </c>
+      <c r="E392" s="32" t="s">
+        <v>1051</v>
+      </c>
+      <c r="F392" s="32" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G392" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H392" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I392" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J392" s="37">
+        <v>20320</v>
+      </c>
+    </row>
+    <row r="393" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A393" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B393" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C393" s="32" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D393" s="33">
+        <v>4627190921470</v>
+      </c>
+      <c r="E393" s="32" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F393" s="32" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G393" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H393" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I393" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J393" s="37">
+        <v>19650</v>
+      </c>
+    </row>
+    <row r="394" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A394" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B394" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C394" s="32" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D394" s="33">
+        <v>4627190921487</v>
+      </c>
+      <c r="E394" s="32" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F394" s="32" t="s">
+        <v>1049</v>
+      </c>
+      <c r="G394" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H394" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I394" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J394" s="37">
+        <v>19840</v>
+      </c>
+    </row>
+    <row r="395" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A395" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B395" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C395" s="32" t="s">
+        <v>1057</v>
+      </c>
+      <c r="D395" s="33">
+        <v>4627190921494</v>
+      </c>
+      <c r="E395" s="32" t="s">
+        <v>1058</v>
+      </c>
+      <c r="F395" s="32" t="s">
+        <v>1052</v>
+      </c>
+      <c r="G395" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H395" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I395" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J395" s="37">
+        <v>20480</v>
+      </c>
+    </row>
+    <row r="396" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A396" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B396" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C396" s="32" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D396" s="33">
+        <v>4627190921500</v>
+      </c>
+      <c r="E396" s="32" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F396" s="32" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G396" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H396" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I396" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J396" s="37">
+        <v>19240</v>
+      </c>
+    </row>
+    <row r="397" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A397" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B397" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C397" s="32" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D397" s="33">
+        <v>4627190921517</v>
+      </c>
+      <c r="E397" s="32" t="s">
+        <v>1063</v>
+      </c>
+      <c r="F397" s="32" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G397" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H397" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I397" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J397" s="37">
+        <v>19200</v>
+      </c>
+    </row>
+    <row r="398" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A398" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B398" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C398" s="32" t="s">
+        <v>1065</v>
+      </c>
+      <c r="D398" s="33">
+        <v>4627190921524</v>
+      </c>
+      <c r="E398" s="32" t="s">
+        <v>1066</v>
+      </c>
+      <c r="F398" s="32" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G398" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H398" s="35" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I398" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J398" s="37">
+        <v>19670</v>
+      </c>
+    </row>
+    <row r="399" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A399" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B399" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C399" s="32" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D399" s="33">
+        <v>4627190921531</v>
+      </c>
+      <c r="E399" s="32" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F399" s="32" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G399" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H399" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I399" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J399" s="37">
+        <v>20320</v>
+      </c>
+    </row>
+    <row r="400" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A400" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B400" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C400" s="32" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D400" s="33">
+        <v>4627190921548</v>
+      </c>
+      <c r="E400" s="32" t="s">
+        <v>1072</v>
+      </c>
+      <c r="F400" s="32" t="s">
+        <v>1061</v>
+      </c>
+      <c r="G400" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H400" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I400" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J400" s="37">
+        <v>19650</v>
+      </c>
+    </row>
+    <row r="401" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A401" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B401" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C401" s="32" t="s">
+        <v>1073</v>
+      </c>
+      <c r="D401" s="33">
+        <v>4627190921555</v>
+      </c>
+      <c r="E401" s="32" t="s">
+        <v>1074</v>
+      </c>
+      <c r="F401" s="32" t="s">
+        <v>1064</v>
+      </c>
+      <c r="G401" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H401" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I401" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J401" s="37">
+        <v>19840</v>
+      </c>
+    </row>
+    <row r="402" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A402" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B402" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C402" s="32" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D402" s="33">
+        <v>4627190921562</v>
+      </c>
+      <c r="E402" s="32" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F402" s="32" t="s">
+        <v>1067</v>
+      </c>
+      <c r="G402" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H402" s="35" t="s">
+        <v>1031</v>
+      </c>
+      <c r="I402" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J402" s="37">
+        <v>19770</v>
+      </c>
+    </row>
+    <row r="403" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A403" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B403" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C403" s="32" t="s">
+        <v>1077</v>
+      </c>
+      <c r="D403" s="33">
+        <v>4627190921579</v>
+      </c>
+      <c r="E403" s="32" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F403" s="32" t="s">
+        <v>1070</v>
+      </c>
+      <c r="G403" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H403" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I403" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J403" s="37">
+        <v>20480</v>
+      </c>
+    </row>
+    <row r="404" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A404" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B404" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C404" s="32" t="s">
+        <v>1079</v>
+      </c>
+      <c r="D404" s="33">
+        <v>4627190921586</v>
+      </c>
+      <c r="E404" s="32" t="s">
+        <v>1080</v>
+      </c>
+      <c r="F404" s="32" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G404" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H404" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I404" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J404" s="37">
+        <v>19240</v>
+      </c>
+    </row>
+    <row r="405" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A405" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B405" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C405" s="32" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D405" s="33">
+        <v>4627190921593</v>
+      </c>
+      <c r="E405" s="32" t="s">
+        <v>1083</v>
+      </c>
+      <c r="F405" s="32" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G405" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H405" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I405" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J405" s="37">
+        <v>19200</v>
+      </c>
+    </row>
+    <row r="406" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A406" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B406" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C406" s="32" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D406" s="33">
+        <v>4627190921609</v>
+      </c>
+      <c r="E406" s="32" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F406" s="32" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G406" s="34" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H406" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I406" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J406" s="37">
+        <v>20320</v>
+      </c>
+    </row>
+    <row r="407" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A407" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B407" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C407" s="32" t="s">
+        <v>1088</v>
+      </c>
+      <c r="D407" s="33">
+        <v>4627190921616</v>
+      </c>
+      <c r="E407" s="32" t="s">
+        <v>1089</v>
+      </c>
+      <c r="F407" s="32" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G407" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H407" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I407" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J407" s="37">
+        <v>19650</v>
+      </c>
+    </row>
+    <row r="408" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A408" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B408" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C408" s="32" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D408" s="33">
+        <v>4627190921623</v>
+      </c>
+      <c r="E408" s="32" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F408" s="32" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G408" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H408" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I408" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J408" s="37">
+        <v>19840</v>
+      </c>
+    </row>
+    <row r="409" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A409" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B409" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C409" s="32" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D409" s="33">
+        <v>4627190921630</v>
+      </c>
+      <c r="E409" s="32" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F409" s="32" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G409" s="34" t="s">
+        <v>1037</v>
+      </c>
+      <c r="H409" s="35" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I409" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J409" s="37">
+        <v>20480</v>
+      </c>
+    </row>
+    <row r="410" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A410" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B410" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C410" s="52" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D410" s="53">
+        <v>4627190921647</v>
+      </c>
+      <c r="E410" s="52" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F410" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G410" s="38" t="s">
+        <v>1096</v>
+      </c>
+      <c r="H410" s="38" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I410" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J410" s="37">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="411" spans="1:10" ht="76.5" x14ac:dyDescent="0.25">
+      <c r="A411" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B411" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C411" s="52" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D411" s="53">
+        <v>4627190921654</v>
+      </c>
+      <c r="E411" s="52" t="s">
+        <v>1098</v>
+      </c>
+      <c r="F411" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G411" s="38" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H411" s="38" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I411" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J411" s="37">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="412" spans="1:10" ht="76.5" x14ac:dyDescent="0.25">
+      <c r="A412" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B412" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C412" s="52" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D412" s="53">
+        <v>4627190921661</v>
+      </c>
+      <c r="E412" s="52" t="s">
+        <v>1101</v>
+      </c>
+      <c r="F412" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G412" s="38" t="s">
+        <v>1099</v>
+      </c>
+      <c r="H412" s="38" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I412" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J412" s="37">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="413" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A413" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B413" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C413" s="52" t="s">
+        <v>1102</v>
+      </c>
+      <c r="D413" s="53">
+        <v>4627190921678</v>
+      </c>
+      <c r="E413" s="52" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F413" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G413" s="38" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H413" s="38" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I413" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J413" s="37">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="414" spans="1:10" ht="89.25" x14ac:dyDescent="0.25">
+      <c r="A414" s="31" t="s">
+        <v>57</v>
+      </c>
+      <c r="B414" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C414" s="52" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D414" s="53">
+        <v>4627190921685</v>
+      </c>
+      <c r="E414" s="52" t="s">
+        <v>1106</v>
+      </c>
+      <c r="F414" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G414" s="38" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H414" s="38" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I414" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J414" s="37">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="415" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A415" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B415" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C415" s="52" t="s">
+        <v>1107</v>
+      </c>
+      <c r="D415" s="53">
+        <v>4627190921692</v>
+      </c>
+      <c r="E415" s="52" t="s">
+        <v>1108</v>
+      </c>
+      <c r="F415" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G415" s="38" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H415" s="38" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I415" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J415" s="37">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="416" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A416" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B416" s="31" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C416" s="52" t="s">
+        <v>1110</v>
+      </c>
+      <c r="D416" s="53">
+        <v>4627190921708</v>
+      </c>
+      <c r="E416" s="52" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F416" s="52" t="s">
+        <v>1027</v>
+      </c>
+      <c r="G416" s="38" t="s">
+        <v>1109</v>
+      </c>
+      <c r="H416" s="38" t="s">
+        <v>1024</v>
+      </c>
+      <c r="I416" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J416" s="37">
+        <v>23120</v>
+      </c>
+    </row>
+    <row r="417" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A417" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B417" s="39" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C417" s="25"/>
+      <c r="D417" s="26"/>
+      <c r="E417" s="25" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F417" s="25"/>
+      <c r="G417" s="27"/>
+      <c r="H417" s="40"/>
+      <c r="I417" s="40"/>
+      <c r="J417" s="47"/>
+    </row>
+    <row r="418" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A418" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B418" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C418" s="32" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D418" s="33">
+        <v>4627190931578</v>
+      </c>
+      <c r="E418" s="32" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F418" s="32" t="s">
+        <v>1116</v>
+      </c>
+      <c r="G418" s="63" t="s">
+        <v>1117</v>
+      </c>
+      <c r="H418" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I418" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J418" s="37">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="419" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A419" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B419" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C419" s="32" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D419" s="33">
+        <v>4627190931585</v>
+      </c>
+      <c r="E419" s="32" t="s">
+        <v>1119</v>
+      </c>
+      <c r="F419" s="64" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G419" s="65" t="s">
+        <v>1121</v>
+      </c>
+      <c r="H419" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I419" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J419" s="37">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="420" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A420" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B420" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C420" s="32" t="s">
+        <v>1122</v>
+      </c>
+      <c r="D420" s="33">
+        <v>4627190931592</v>
+      </c>
+      <c r="E420" s="32" t="s">
+        <v>1123</v>
+      </c>
+      <c r="F420" s="32" t="s">
+        <v>1124</v>
+      </c>
+      <c r="G420" s="66" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H420" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I420" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J420" s="37">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="421" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A421" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B421" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C421" s="32" t="s">
+        <v>1126</v>
+      </c>
+      <c r="D421" s="33">
+        <v>4627190931608</v>
+      </c>
+      <c r="E421" s="32" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F421" s="32" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G421" s="34" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H421" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I421" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J421" s="37">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="422" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A422" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B422" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C422" s="32" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D422" s="33">
+        <v>4627190931615</v>
+      </c>
+      <c r="E422" s="32" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F422" s="32" t="s">
+        <v>1132</v>
+      </c>
+      <c r="G422" s="34" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H422" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I422" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J422" s="37">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="423" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A423" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B423" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C423" s="52" t="s">
+        <v>1134</v>
+      </c>
+      <c r="D423" s="53">
+        <v>4627190931622</v>
+      </c>
+      <c r="E423" s="52" t="s">
+        <v>1135</v>
+      </c>
+      <c r="F423" s="52" t="s">
+        <v>1136</v>
+      </c>
+      <c r="G423" s="38" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H423" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I423" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J423" s="37">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="424" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A424" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B424" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C424" s="52" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D424" s="53">
+        <v>4627190931639</v>
+      </c>
+      <c r="E424" s="52" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F424" s="52" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G424" s="38" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H424" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I424" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J424" s="37">
+        <v>1520</v>
+      </c>
+    </row>
+    <row r="425" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A425" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B425" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C425" s="52" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D425" s="53">
+        <v>4627190931646</v>
+      </c>
+      <c r="E425" s="52" t="s">
+        <v>1142</v>
+      </c>
+      <c r="F425" s="52" t="s">
+        <v>1120</v>
+      </c>
+      <c r="G425" s="38" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H425" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I425" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J425" s="37">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="426" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A426" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B426" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C426" s="52" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D426" s="53">
+        <v>4627190931653</v>
+      </c>
+      <c r="E426" s="52" t="s">
+        <v>1145</v>
+      </c>
+      <c r="F426" s="52" t="s">
+        <v>1146</v>
+      </c>
+      <c r="G426" s="38" t="s">
+        <v>1129</v>
+      </c>
+      <c r="H426" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I426" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J426" s="37">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="427" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A427" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B427" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C427" s="52" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D427" s="53">
+        <v>4627190931660</v>
+      </c>
+      <c r="E427" s="52" t="s">
+        <v>1148</v>
+      </c>
+      <c r="F427" s="52" t="s">
+        <v>1149</v>
+      </c>
+      <c r="G427" s="38" t="s">
+        <v>1133</v>
+      </c>
+      <c r="H427" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I427" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J427" s="37">
+        <v>1620</v>
+      </c>
+    </row>
+    <row r="428" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A428" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="B428" s="39" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C428" s="25"/>
+      <c r="D428" s="26"/>
+      <c r="E428" s="25" t="s">
+        <v>1150</v>
+      </c>
+      <c r="F428" s="25"/>
+      <c r="G428" s="27"/>
+      <c r="H428" s="40"/>
+      <c r="I428" s="40"/>
+      <c r="J428" s="47"/>
+    </row>
+    <row r="429" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A429" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B429" s="68" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C429" s="52" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D429" s="53">
+        <v>4627190932278</v>
+      </c>
+      <c r="E429" s="52" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F429" s="52" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G429" s="38" t="s">
+        <v>1155</v>
+      </c>
+      <c r="H429" s="38" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I429" s="69" t="s">
+        <v>796</v>
+      </c>
+      <c r="J429" s="37">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="430" spans="1:10" ht="165.75" x14ac:dyDescent="0.25">
+      <c r="A430" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B430" s="68" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C430" s="52" t="s">
+        <v>1157</v>
+      </c>
+      <c r="D430" s="53">
+        <v>4627190932285</v>
+      </c>
+      <c r="E430" s="52" t="s">
+        <v>1158</v>
+      </c>
+      <c r="F430" s="52" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G430" s="38" t="s">
+        <v>1159</v>
+      </c>
+      <c r="H430" s="38" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I430" s="69" t="s">
+        <v>796</v>
+      </c>
+      <c r="J430" s="37">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="431" spans="1:10" ht="140.25" x14ac:dyDescent="0.25">
+      <c r="A431" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B431" s="68" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C431" s="52" t="s">
+        <v>1160</v>
+      </c>
+      <c r="D431" s="53">
+        <v>4627190932292</v>
+      </c>
+      <c r="E431" s="52" t="s">
+        <v>1161</v>
+      </c>
+      <c r="F431" s="52" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G431" s="38" t="s">
+        <v>1162</v>
+      </c>
+      <c r="H431" s="38" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I431" s="69" t="s">
+        <v>796</v>
+      </c>
+      <c r="J431" s="37">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="432" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A432" s="67" t="s">
+        <v>15</v>
+      </c>
+      <c r="B432" s="68" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C432" s="52" t="s">
+        <v>1163</v>
+      </c>
+      <c r="D432" s="53">
+        <v>4627190932308</v>
+      </c>
+      <c r="E432" s="52" t="s">
+        <v>1164</v>
+      </c>
+      <c r="F432" s="52" t="s">
+        <v>1154</v>
+      </c>
+      <c r="G432" s="38" t="s">
+        <v>1165</v>
+      </c>
+      <c r="H432" s="38" t="s">
+        <v>1156</v>
+      </c>
+      <c r="I432" s="69" t="s">
+        <v>796</v>
+      </c>
+      <c r="J432" s="37">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="433" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A433" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B433" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="C433" s="71"/>
+      <c r="D433" s="72"/>
+      <c r="E433" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="F433" s="71"/>
+      <c r="G433" s="73"/>
+      <c r="H433" s="74"/>
+      <c r="I433" s="70"/>
+      <c r="J433" s="75"/>
+    </row>
+    <row r="434" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A434" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B434" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C434" s="32" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D434" s="33">
+        <v>4627190921715</v>
+      </c>
+      <c r="E434" s="32" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F434" s="32" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G434" s="34" t="s">
+        <v>86</v>
+      </c>
+      <c r="H434" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I434" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J434" s="37">
+        <v>6590</v>
+      </c>
+    </row>
+    <row r="435" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A435" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B435" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C435" s="32" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D435" s="33">
+        <v>4627190921722</v>
+      </c>
+      <c r="E435" s="32" t="s">
+        <v>1171</v>
+      </c>
+      <c r="F435" s="32" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G435" s="34" t="s">
+        <v>98</v>
+      </c>
+      <c r="H435" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I435" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J435" s="37">
+        <v>6590</v>
+      </c>
+    </row>
+    <row r="436" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A436" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B436" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C436" s="77" t="s">
+        <v>1172</v>
+      </c>
+      <c r="D436" s="78">
+        <v>4627190921739</v>
+      </c>
+      <c r="E436" s="77" t="s">
+        <v>1173</v>
+      </c>
+      <c r="F436" s="77" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G436" s="34" t="s">
+        <v>107</v>
+      </c>
+      <c r="H436" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I436" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J436" s="37">
+        <v>7080</v>
+      </c>
+    </row>
+    <row r="437" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A437" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B437" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C437" s="77" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D437" s="78">
+        <v>4627190921746</v>
+      </c>
+      <c r="E437" s="77" t="s">
+        <v>1175</v>
+      </c>
+      <c r="F437" s="77" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G437" s="34" t="s">
+        <v>116</v>
+      </c>
+      <c r="H437" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I437" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J437" s="37">
+        <v>7030</v>
+      </c>
+    </row>
+    <row r="438" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A438" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B438" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C438" s="77" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D438" s="78">
+        <v>4627190921753</v>
+      </c>
+      <c r="E438" s="77" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F438" s="77" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G438" s="34" t="s">
+        <v>125</v>
+      </c>
+      <c r="H438" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I438" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J438" s="37">
+        <v>7030</v>
+      </c>
+    </row>
+    <row r="439" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A439" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B439" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C439" s="32" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D439" s="33">
+        <v>4627190921760</v>
+      </c>
+      <c r="E439" s="32" t="s">
+        <v>1179</v>
+      </c>
+      <c r="F439" s="32" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G439" s="34" t="s">
+        <v>1180</v>
+      </c>
+      <c r="H439" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I439" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J439" s="37">
+        <v>7120</v>
+      </c>
+    </row>
+    <row r="440" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A440" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B440" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C440" s="32" t="s">
+        <v>1181</v>
+      </c>
+      <c r="D440" s="33">
+        <v>4627190921777</v>
+      </c>
+      <c r="E440" s="32" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F440" s="32" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G440" s="34" t="s">
+        <v>143</v>
+      </c>
+      <c r="H440" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I440" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J440" s="37">
+        <v>7870</v>
+      </c>
+    </row>
+    <row r="441" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A441" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B441" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C441" s="77" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D441" s="78">
+        <v>4627190921784</v>
+      </c>
+      <c r="E441" s="77" t="s">
+        <v>1185</v>
+      </c>
+      <c r="F441" s="77" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G441" s="34" t="s">
+        <v>199</v>
+      </c>
+      <c r="H441" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I441" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J441" s="37">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="442" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A442" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B442" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C442" s="77" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D442" s="78">
+        <v>4627190921791</v>
+      </c>
+      <c r="E442" s="77" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F442" s="77" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G442" s="34" t="s">
+        <v>212</v>
+      </c>
+      <c r="H442" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I442" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J442" s="37">
+        <v>4650</v>
+      </c>
+    </row>
+    <row r="443" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A443" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B443" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C443" s="32" t="s">
+        <v>1189</v>
+      </c>
+      <c r="D443" s="33">
+        <v>4627190921807</v>
+      </c>
+      <c r="E443" s="32" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F443" s="32" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G443" s="34" t="s">
+        <v>221</v>
+      </c>
+      <c r="H443" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I443" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J443" s="37">
+        <v>4670</v>
+      </c>
+    </row>
+    <row r="444" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A444" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B444" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C444" s="32" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D444" s="33">
+        <v>4627190921814</v>
+      </c>
+      <c r="E444" s="32" t="s">
+        <v>1192</v>
+      </c>
+      <c r="F444" s="32" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G444" s="34" t="s">
+        <v>1193</v>
+      </c>
+      <c r="H444" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I444" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J444" s="37">
+        <v>4940</v>
+      </c>
+    </row>
+    <row r="445" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A445" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B445" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C445" s="32" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D445" s="33">
+        <v>4627190921821</v>
+      </c>
+      <c r="E445" s="32" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F445" s="32" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G445" s="34">
+        <v>8450006786</v>
+      </c>
+      <c r="H445" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I445" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J445" s="37">
+        <v>6070</v>
+      </c>
+    </row>
+    <row r="446" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A446" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B446" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C446" s="80" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D446" s="81">
+        <v>4627190921838</v>
+      </c>
+      <c r="E446" s="80" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F446" s="80" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G446" s="34" t="s">
+        <v>438</v>
+      </c>
+      <c r="H446" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I446" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J446" s="37">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="447" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A447" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B447" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C447" s="80" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D447" s="81">
+        <v>4627190921845</v>
+      </c>
+      <c r="E447" s="80" t="s">
+        <v>1200</v>
+      </c>
+      <c r="F447" s="80" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G447" s="34" t="s">
+        <v>447</v>
+      </c>
+      <c r="H447" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I447" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J447" s="37">
+        <v>4820</v>
+      </c>
+    </row>
+    <row r="448" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A448" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B448" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C448" s="52" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D448" s="53">
+        <v>4627190921852</v>
+      </c>
+      <c r="E448" s="52" t="s">
+        <v>1202</v>
+      </c>
+      <c r="F448" s="52" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G448" s="38" t="s">
+        <v>419</v>
+      </c>
+      <c r="H448" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I448" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J448" s="37">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="449" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A449" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B449" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C449" s="52" t="s">
+        <v>1203</v>
+      </c>
+      <c r="D449" s="53">
+        <v>4627190921869</v>
+      </c>
+      <c r="E449" s="52" t="s">
+        <v>1204</v>
+      </c>
+      <c r="F449" s="52" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G449" s="38" t="s">
+        <v>428</v>
+      </c>
+      <c r="H449" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I449" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J449" s="37">
+        <v>4820</v>
+      </c>
+    </row>
+    <row r="450" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A450" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B450" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C450" s="32" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D450" s="33">
+        <v>4627190921876</v>
+      </c>
+      <c r="E450" s="32" t="s">
+        <v>1206</v>
+      </c>
+      <c r="F450" s="32" t="s">
+        <v>1168</v>
+      </c>
+      <c r="G450" s="34" t="s">
+        <v>495</v>
+      </c>
+      <c r="H450" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I450" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J450" s="37">
+        <v>4560</v>
+      </c>
+    </row>
+    <row r="451" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A451" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B451" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C451" s="32" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D451" s="33">
+        <v>4627190921883</v>
+      </c>
+      <c r="E451" s="32" t="s">
+        <v>1208</v>
+      </c>
+      <c r="F451" s="32" t="s">
+        <v>1186</v>
+      </c>
+      <c r="G451" s="34" t="s">
+        <v>504</v>
+      </c>
+      <c r="H451" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I451" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J451" s="37">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="452" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A452" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B452" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C452" s="52" t="s">
+        <v>1209</v>
+      </c>
+      <c r="D452" s="53">
+        <v>4627190921890</v>
+      </c>
+      <c r="E452" s="52" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F452" s="52" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G452" s="38" t="s">
+        <v>538</v>
+      </c>
+      <c r="H452" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I452" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J452" s="37">
+        <v>4730</v>
+      </c>
+    </row>
+    <row r="453" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A453" s="31" t="s">
+        <v>534</v>
+      </c>
+      <c r="B453" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C453" s="52" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D453" s="53">
+        <v>4627190921906</v>
+      </c>
+      <c r="E453" s="52" t="s">
+        <v>1212</v>
+      </c>
+      <c r="F453" s="52" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G453" s="38" t="s">
+        <v>1213</v>
+      </c>
+      <c r="H453" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I453" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J453" s="37">
+        <v>4990</v>
+      </c>
+    </row>
+    <row r="454" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A454" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B454" s="70" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="23" t="s">
-[...28 lines deleted...]
-      <c r="A14" s="23" t="s">
+      <c r="C454" s="71"/>
+      <c r="D454" s="72"/>
+      <c r="E454" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="B14" s="23" t="s">
-[...28 lines deleted...]
-      <c r="A15" s="23" t="s">
+      <c r="F454" s="71"/>
+      <c r="G454" s="73"/>
+      <c r="H454" s="74"/>
+      <c r="I454" s="70"/>
+      <c r="J454" s="82"/>
+    </row>
+    <row r="455" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A455" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B455" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="23" t="s">
-[...28 lines deleted...]
-      <c r="A16" s="23" t="s">
+      <c r="C455" s="83" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D455" s="33">
+        <v>4627190931684</v>
+      </c>
+      <c r="E455" s="32" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F455" s="32" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G455" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H455" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I455" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J455" s="37">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="456" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A456" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B456" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B16" s="23" t="s">
-[...28 lines deleted...]
-      <c r="A17" s="23" t="s">
+      <c r="C456" s="32" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D456" s="33">
+        <v>4627190931691</v>
+      </c>
+      <c r="E456" s="32" t="s">
+        <v>1218</v>
+      </c>
+      <c r="F456" s="32" t="s">
+        <v>1219</v>
+      </c>
+      <c r="G456" s="34" t="s">
+        <v>21</v>
+      </c>
+      <c r="H456" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I456" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J456" s="37">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="457" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A457" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B457" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B17" s="23" t="s">
-[...28 lines deleted...]
-      <c r="A18" s="23" t="s">
+      <c r="C457" s="32" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D457" s="33">
+        <v>4627190931707</v>
+      </c>
+      <c r="E457" s="32" t="s">
+        <v>1221</v>
+      </c>
+      <c r="F457" s="32" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G457" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H457" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I457" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J457" s="37">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="458" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A458" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B458" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="23" t="s">
-[...23 lines deleted...]
-      <c r="J18" s="28">
+      <c r="C458" s="80" t="s">
+        <v>1222</v>
+      </c>
+      <c r="D458" s="33">
+        <v>4627190940099</v>
+      </c>
+      <c r="E458" s="32" t="s">
+        <v>1223</v>
+      </c>
+      <c r="F458" s="32" t="s">
+        <v>1224</v>
+      </c>
+      <c r="G458" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="H458" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I458" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J458" s="37">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="459" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A459" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B459" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C459" s="80" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D459" s="84">
+        <v>4627190940334</v>
+      </c>
+      <c r="E459" s="32" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F459" s="32" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G459" s="34" t="s">
+        <v>51</v>
+      </c>
+      <c r="H459" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I459" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J459" s="50">
+        <v>1870</v>
+      </c>
+    </row>
+    <row r="460" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A460" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B460" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C460" s="80" t="s">
+        <v>1227</v>
+      </c>
+      <c r="D460" s="84">
+        <v>4627190940341</v>
+      </c>
+      <c r="E460" s="32" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F460" s="32" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G460" s="34" t="s">
+        <v>1229</v>
+      </c>
+      <c r="H460" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I460" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J460" s="50">
+        <v>1950</v>
+      </c>
+    </row>
+    <row r="461" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A461" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B461" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C461" s="80" t="s">
+        <v>1230</v>
+      </c>
+      <c r="D461" s="84">
+        <v>4627190940358</v>
+      </c>
+      <c r="E461" s="32" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F461" s="32" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G461" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="H461" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I461" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J461" s="50">
+        <v>1990</v>
+      </c>
+    </row>
+    <row r="462" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A462" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B462" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C462" s="80" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D462" s="84">
+        <v>4627190940365</v>
+      </c>
+      <c r="E462" s="32" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F462" s="32" t="s">
+        <v>1216</v>
+      </c>
+      <c r="G462" s="34" t="s">
+        <v>1234</v>
+      </c>
+      <c r="H462" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I462" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J462" s="50">
+        <v>2270</v>
+      </c>
+    </row>
+    <row r="463" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A463" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B463" s="70" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C463" s="71"/>
+      <c r="D463" s="72"/>
+      <c r="E463" s="71" t="s">
+        <v>1235</v>
+      </c>
+      <c r="F463" s="71"/>
+      <c r="G463" s="73"/>
+      <c r="H463" s="74"/>
+      <c r="I463" s="70"/>
+      <c r="J463" s="75"/>
+    </row>
+    <row r="464" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A464" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B464" s="31" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C464" s="85" t="s">
+        <v>1236</v>
+      </c>
+      <c r="D464" s="86">
+        <v>4627190931752</v>
+      </c>
+      <c r="E464" s="85" t="s">
+        <v>1237</v>
+      </c>
+      <c r="F464" s="85" t="s">
+        <v>1238</v>
+      </c>
+      <c r="G464" s="34" t="s">
+        <v>1239</v>
+      </c>
+      <c r="H464" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I464" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J464" s="50">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="465" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A465" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B465" s="31" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C465" s="85" t="s">
+        <v>1240</v>
+      </c>
+      <c r="D465" s="86">
+        <v>4627190931769</v>
+      </c>
+      <c r="E465" s="85" t="s">
+        <v>1241</v>
+      </c>
+      <c r="F465" s="85" t="s">
+        <v>1242</v>
+      </c>
+      <c r="G465" s="34" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H465" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I465" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J465" s="50">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="466" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A466" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B466" s="31" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C466" s="85" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D466" s="86">
+        <v>4627190931776</v>
+      </c>
+      <c r="E466" s="85" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F466" s="85" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G466" s="34" t="s">
+        <v>1247</v>
+      </c>
+      <c r="H466" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I466" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J466" s="50">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="467" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A467" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B467" s="31" t="s">
+        <v>1235</v>
+      </c>
+      <c r="C467" s="85" t="s">
+        <v>1248</v>
+      </c>
+      <c r="D467" s="86">
+        <v>4627190931783</v>
+      </c>
+      <c r="E467" s="85" t="s">
+        <v>1249</v>
+      </c>
+      <c r="F467" s="85" t="s">
+        <v>1246</v>
+      </c>
+      <c r="G467" s="34" t="s">
+        <v>1250</v>
+      </c>
+      <c r="H467" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I467" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J467" s="50">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="468" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A468" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B468" s="70" t="s">
+        <v>678</v>
+      </c>
+      <c r="C468" s="71"/>
+      <c r="D468" s="72"/>
+      <c r="E468" s="71" t="s">
+        <v>679</v>
+      </c>
+      <c r="F468" s="71"/>
+      <c r="G468" s="73"/>
+      <c r="H468" s="74"/>
+      <c r="I468" s="70"/>
+      <c r="J468" s="87"/>
+    </row>
+    <row r="469" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A469" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B469" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C469" s="32" t="s">
+        <v>1251</v>
+      </c>
+      <c r="D469" s="33">
+        <v>4627190931790</v>
+      </c>
+      <c r="E469" s="32" t="s">
+        <v>1252</v>
+      </c>
+      <c r="F469" s="32" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G469" s="34" t="s">
+        <v>683</v>
+      </c>
+      <c r="H469" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I469" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J469" s="50">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="470" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A470" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B470" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C470" s="32" t="s">
+        <v>1254</v>
+      </c>
+      <c r="D470" s="33">
+        <v>4627190931806</v>
+      </c>
+      <c r="E470" s="32" t="s">
+        <v>1255</v>
+      </c>
+      <c r="F470" s="32" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G470" s="34" t="s">
+        <v>686</v>
+      </c>
+      <c r="H470" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I470" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J470" s="50">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="471" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A471" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B471" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C471" s="32" t="s">
+        <v>1256</v>
+      </c>
+      <c r="D471" s="33">
+        <v>4627190931813</v>
+      </c>
+      <c r="E471" s="32" t="s">
+        <v>1257</v>
+      </c>
+      <c r="F471" s="32" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G471" s="34" t="s">
+        <v>689</v>
+      </c>
+      <c r="H471" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I471" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J471" s="50">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="472" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A472" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B472" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C472" s="32" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D472" s="33">
+        <v>4627190931820</v>
+      </c>
+      <c r="E472" s="32" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F472" s="32" t="s">
+        <v>1253</v>
+      </c>
+      <c r="G472" s="34" t="s">
+        <v>692</v>
+      </c>
+      <c r="H472" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I472" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J472" s="50">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="473" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A473" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B473" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C473" s="32" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D473" s="33">
+        <v>4627190931837</v>
+      </c>
+      <c r="E473" s="32" t="s">
+        <v>1261</v>
+      </c>
+      <c r="F473" s="32" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G473" s="34" t="s">
+        <v>683</v>
+      </c>
+      <c r="H473" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I473" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J473" s="50">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="474" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A474" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B474" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C474" s="32" t="s">
+        <v>1263</v>
+      </c>
+      <c r="D474" s="33">
+        <v>4627190931844</v>
+      </c>
+      <c r="E474" s="32" t="s">
+        <v>1264</v>
+      </c>
+      <c r="F474" s="32" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G474" s="34" t="s">
+        <v>686</v>
+      </c>
+      <c r="H474" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I474" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J474" s="50">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="475" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A475" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B475" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C475" s="32" t="s">
+        <v>1265</v>
+      </c>
+      <c r="D475" s="33">
+        <v>4627190931851</v>
+      </c>
+      <c r="E475" s="32" t="s">
+        <v>1266</v>
+      </c>
+      <c r="F475" s="32" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G475" s="34" t="s">
+        <v>689</v>
+      </c>
+      <c r="H475" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I475" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J475" s="50">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="476" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A476" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B476" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C476" s="32" t="s">
+        <v>1267</v>
+      </c>
+      <c r="D476" s="33">
+        <v>4627190931868</v>
+      </c>
+      <c r="E476" s="32" t="s">
+        <v>1268</v>
+      </c>
+      <c r="F476" s="32" t="s">
+        <v>1262</v>
+      </c>
+      <c r="G476" s="34" t="s">
+        <v>692</v>
+      </c>
+      <c r="H476" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I476" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="J476" s="50">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="477" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A477" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B477" s="70" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C477" s="71"/>
+      <c r="D477" s="72"/>
+      <c r="E477" s="71" t="s">
+        <v>1113</v>
+      </c>
+      <c r="F477" s="71"/>
+      <c r="G477" s="73"/>
+      <c r="H477" s="74"/>
+      <c r="I477" s="70"/>
+      <c r="J477" s="87"/>
+    </row>
+    <row r="478" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A478" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B478" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C478" s="32" t="s">
+        <v>1269</v>
+      </c>
+      <c r="D478" s="33">
+        <v>4627190931875</v>
+      </c>
+      <c r="E478" s="32" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F478" s="32" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G478" s="34" t="s">
+        <v>1272</v>
+      </c>
+      <c r="H478" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I478" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J478" s="50">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="479" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A479" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B479" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C479" s="32" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D479" s="33">
+        <v>4627190931882</v>
+      </c>
+      <c r="E479" s="32" t="s">
+        <v>1274</v>
+      </c>
+      <c r="F479" s="32" t="s">
+        <v>1271</v>
+      </c>
+      <c r="G479" s="34" t="s">
+        <v>1275</v>
+      </c>
+      <c r="H479" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I479" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J479" s="50">
+        <v>1490</v>
+      </c>
+    </row>
+    <row r="480" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A480" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B480" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C480" s="32" t="s">
+        <v>1276</v>
+      </c>
+      <c r="D480" s="33">
+        <v>4627190931899</v>
+      </c>
+      <c r="E480" s="32" t="s">
+        <v>1277</v>
+      </c>
+      <c r="F480" s="32" t="s">
+        <v>1278</v>
+      </c>
+      <c r="G480" s="34" t="s">
+        <v>1125</v>
+      </c>
+      <c r="H480" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I480" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J480" s="50">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="481" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A481" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B481" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C481" s="52" t="s">
+        <v>1279</v>
+      </c>
+      <c r="D481" s="53">
+        <v>4627190931905</v>
+      </c>
+      <c r="E481" s="52" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F481" s="52" t="s">
+        <v>1281</v>
+      </c>
+      <c r="G481" s="38" t="s">
+        <v>1137</v>
+      </c>
+      <c r="H481" s="38" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I481" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J481" s="50">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="482" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A482" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B482" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C482" s="52" t="s">
+        <v>1282</v>
+      </c>
+      <c r="D482" s="53">
+        <v>4627190931912</v>
+      </c>
+      <c r="E482" s="52" t="s">
+        <v>1283</v>
+      </c>
+      <c r="F482" s="52" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G482" s="38" t="s">
+        <v>1140</v>
+      </c>
+      <c r="H482" s="38" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I482" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J482" s="50">
+        <v>1180</v>
+      </c>
+    </row>
+    <row r="483" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A483" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B483" s="31" t="s">
+        <v>1112</v>
+      </c>
+      <c r="C483" s="52" t="s">
+        <v>1285</v>
+      </c>
+      <c r="D483" s="53">
+        <v>4627190931929</v>
+      </c>
+      <c r="E483" s="52" t="s">
+        <v>1286</v>
+      </c>
+      <c r="F483" s="52" t="s">
+        <v>1284</v>
+      </c>
+      <c r="G483" s="38" t="s">
+        <v>1143</v>
+      </c>
+      <c r="H483" s="38" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I483" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J483" s="50">
+        <v>1270</v>
+      </c>
+    </row>
+    <row r="484" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A484" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B484" s="70" t="s">
+        <v>908</v>
+      </c>
+      <c r="C484" s="71"/>
+      <c r="D484" s="72"/>
+      <c r="E484" s="71" t="s">
+        <v>1287</v>
+      </c>
+      <c r="F484" s="71"/>
+      <c r="G484" s="73"/>
+      <c r="H484" s="74"/>
+      <c r="I484" s="70"/>
+      <c r="J484" s="87"/>
+    </row>
+    <row r="485" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A485" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B485" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C485" s="32" t="s">
+        <v>1288</v>
+      </c>
+      <c r="D485" s="33">
+        <v>4627190940105</v>
+      </c>
+      <c r="E485" s="32" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F485" s="32" t="s">
+        <v>1290</v>
+      </c>
+      <c r="G485" s="34" t="s">
+        <v>1291</v>
+      </c>
+      <c r="H485" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I485" s="76" t="s">
+        <v>796</v>
+      </c>
+      <c r="J485" s="37">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="486" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A486" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B486" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C486" s="32" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D486" s="33">
+        <v>4627190940112</v>
+      </c>
+      <c r="E486" s="32" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F486" s="32" t="s">
+        <v>1294</v>
+      </c>
+      <c r="G486" s="34" t="s">
+        <v>1295</v>
+      </c>
+      <c r="H486" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I486" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J486" s="37">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="487" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A487" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B487" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C487" s="32" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D487" s="33">
+        <v>4627190940129</v>
+      </c>
+      <c r="E487" s="32" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F487" s="32" t="s">
+        <v>1298</v>
+      </c>
+      <c r="G487" s="34" t="s">
+        <v>1299</v>
+      </c>
+      <c r="H487" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I487" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J487" s="37">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="488" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A488" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B488" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C488" s="32" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D488" s="33">
+        <v>4627190940136</v>
+      </c>
+      <c r="E488" s="32" t="s">
+        <v>1301</v>
+      </c>
+      <c r="F488" s="32" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G488" s="34" t="s">
+        <v>1303</v>
+      </c>
+      <c r="H488" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I488" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J488" s="37">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="489" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A489" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B489" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C489" s="32" t="s">
+        <v>1304</v>
+      </c>
+      <c r="D489" s="33">
+        <v>4627190940143</v>
+      </c>
+      <c r="E489" s="32" t="s">
+        <v>1305</v>
+      </c>
+      <c r="F489" s="32" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G489" s="34" t="s">
+        <v>1306</v>
+      </c>
+      <c r="H489" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I489" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J489" s="37">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="490" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A490" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B490" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C490" s="32" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D490" s="33">
+        <v>4627190940150</v>
+      </c>
+      <c r="E490" s="32" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F490" s="32" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G490" s="34" t="s">
+        <v>1309</v>
+      </c>
+      <c r="H490" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I490" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J490" s="37">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="491" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A491" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B491" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C491" s="32" t="s">
+        <v>1310</v>
+      </c>
+      <c r="D491" s="33">
+        <v>4627190940167</v>
+      </c>
+      <c r="E491" s="32" t="s">
+        <v>1311</v>
+      </c>
+      <c r="F491" s="32" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G491" s="34" t="s">
+        <v>1312</v>
+      </c>
+      <c r="H491" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I491" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J491" s="37">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="492" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A492" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B492" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C492" s="32" t="s">
+        <v>1313</v>
+      </c>
+      <c r="D492" s="33">
+        <v>4627190940174</v>
+      </c>
+      <c r="E492" s="32" t="s">
+        <v>1314</v>
+      </c>
+      <c r="F492" s="32" t="s">
+        <v>1302</v>
+      </c>
+      <c r="G492" s="34" t="s">
+        <v>1315</v>
+      </c>
+      <c r="H492" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I492" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J492" s="37">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="493" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A493" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B493" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C493" s="32" t="s">
+        <v>1316</v>
+      </c>
+      <c r="D493" s="33">
+        <v>4627190940181</v>
+      </c>
+      <c r="E493" s="32" t="s">
+        <v>1317</v>
+      </c>
+      <c r="F493" s="32" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G493" s="34" t="s">
+        <v>1319</v>
+      </c>
+      <c r="H493" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I493" s="35" t="s">
+        <v>796</v>
+      </c>
+      <c r="J493" s="37">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="494" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A494" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B494" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C494" s="32" t="s">
+        <v>1320</v>
+      </c>
+      <c r="D494" s="33">
+        <v>4627190940198</v>
+      </c>
+      <c r="E494" s="32" t="s">
+        <v>1321</v>
+      </c>
+      <c r="F494" s="32" t="s">
+        <v>1318</v>
+      </c>
+      <c r="G494" s="34" t="s">
+        <v>1322</v>
+      </c>
+      <c r="H494" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I494" s="35" t="s">
+        <v>796</v>
+      </c>
+      <c r="J494" s="37">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="495" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A495" s="51" t="s">
+        <v>511</v>
+      </c>
+      <c r="B495" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C495" s="32" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D495" s="33">
+        <v>4627190940204</v>
+      </c>
+      <c r="E495" s="32" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F495" s="32" t="s">
+        <v>1325</v>
+      </c>
+      <c r="G495" s="34" t="s">
+        <v>1326</v>
+      </c>
+      <c r="H495" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I495" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J495" s="37">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="496" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A496" s="51" t="s">
+        <v>511</v>
+      </c>
+      <c r="B496" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C496" s="52" t="s">
+        <v>1327</v>
+      </c>
+      <c r="D496" s="53">
+        <v>4627190940211</v>
+      </c>
+      <c r="E496" s="52" t="s">
+        <v>1328</v>
+      </c>
+      <c r="F496" s="52" t="s">
+        <v>1329</v>
+      </c>
+      <c r="G496" s="38" t="s">
+        <v>1330</v>
+      </c>
+      <c r="H496" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I496" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J496" s="50">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="497" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A497" s="51" t="s">
+        <v>511</v>
+      </c>
+      <c r="B497" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C497" s="52" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D497" s="53">
+        <v>4627190940228</v>
+      </c>
+      <c r="E497" s="52" t="s">
+        <v>1332</v>
+      </c>
+      <c r="F497" s="52" t="s">
+        <v>1333</v>
+      </c>
+      <c r="G497" s="38" t="s">
+        <v>1334</v>
+      </c>
+      <c r="H497" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I497" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J497" s="50">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="498" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A498" s="51" t="s">
+        <v>511</v>
+      </c>
+      <c r="B498" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C498" s="42" t="s">
+        <v>1335</v>
+      </c>
+      <c r="D498" s="55">
+        <v>4627190940396</v>
+      </c>
+      <c r="E498" s="42" t="s">
+        <v>1336</v>
+      </c>
+      <c r="F498" s="42" t="s">
+        <v>1337</v>
+      </c>
+      <c r="G498" s="45" t="s">
+        <v>1338</v>
+      </c>
+      <c r="H498" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I498" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J498" s="50">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="499" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A499" s="51" t="s">
+        <v>511</v>
+      </c>
+      <c r="B499" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C499" s="42" t="s">
+        <v>1339</v>
+      </c>
+      <c r="D499" s="55">
+        <v>4627190940402</v>
+      </c>
+      <c r="E499" s="42" t="s">
+        <v>1340</v>
+      </c>
+      <c r="F499" s="42" t="s">
+        <v>1341</v>
+      </c>
+      <c r="G499" s="45" t="s">
+        <v>1342</v>
+      </c>
+      <c r="H499" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I499" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J499" s="50">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="500" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A500" s="51" t="s">
+        <v>511</v>
+      </c>
+      <c r="B500" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C500" s="42" t="s">
+        <v>1343</v>
+      </c>
+      <c r="D500" s="55">
+        <v>4627190940419</v>
+      </c>
+      <c r="E500" s="42" t="s">
+        <v>1344</v>
+      </c>
+      <c r="F500" s="42" t="s">
+        <v>1345</v>
+      </c>
+      <c r="G500" s="45" t="s">
+        <v>1346</v>
+      </c>
+      <c r="H500" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I500" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J500" s="50">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="501" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A501" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B501" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C501" s="42" t="s">
+        <v>1347</v>
+      </c>
+      <c r="D501" s="55">
+        <v>4627190940426</v>
+      </c>
+      <c r="E501" s="42" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F501" s="42" t="s">
+        <v>1349</v>
+      </c>
+      <c r="G501" s="45" t="s">
+        <v>1350</v>
+      </c>
+      <c r="H501" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I501" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J501" s="50">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="502" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A502" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B502" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C502" s="42" t="s">
+        <v>1351</v>
+      </c>
+      <c r="D502" s="55">
+        <v>4627190940433</v>
+      </c>
+      <c r="E502" s="42" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F502" s="42" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G502" s="45" t="s">
+        <v>1354</v>
+      </c>
+      <c r="H502" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I502" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J502" s="50">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="503" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A503" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B503" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C503" s="42" t="s">
+        <v>1355</v>
+      </c>
+      <c r="D503" s="55">
+        <v>4627190940440</v>
+      </c>
+      <c r="E503" s="42" t="s">
+        <v>1356</v>
+      </c>
+      <c r="F503" s="42" t="s">
+        <v>1353</v>
+      </c>
+      <c r="G503" s="45" t="s">
+        <v>1357</v>
+      </c>
+      <c r="H503" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I503" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J503" s="50">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="504" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A504" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B504" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C504" s="42" t="s">
+        <v>1358</v>
+      </c>
+      <c r="D504" s="55">
+        <v>4627190940457</v>
+      </c>
+      <c r="E504" s="42" t="s">
+        <v>1359</v>
+      </c>
+      <c r="F504" s="42" t="s">
+        <v>1360</v>
+      </c>
+      <c r="G504" s="45" t="s">
+        <v>1361</v>
+      </c>
+      <c r="H504" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I504" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J504" s="50">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="505" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A505" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B505" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C505" s="42" t="s">
+        <v>1362</v>
+      </c>
+      <c r="D505" s="55">
+        <v>4627190940464</v>
+      </c>
+      <c r="E505" s="42" t="s">
+        <v>1363</v>
+      </c>
+      <c r="F505" s="42" t="s">
+        <v>1364</v>
+      </c>
+      <c r="G505" s="45" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H505" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I505" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J505" s="50">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="506" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A506" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B506" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C506" s="42" t="s">
+        <v>1366</v>
+      </c>
+      <c r="D506" s="55">
+        <v>4627190940471</v>
+      </c>
+      <c r="E506" s="42" t="s">
+        <v>1367</v>
+      </c>
+      <c r="F506" s="42" t="s">
+        <v>1368</v>
+      </c>
+      <c r="G506" s="45" t="s">
+        <v>1369</v>
+      </c>
+      <c r="H506" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I506" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J506" s="50">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="507" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A507" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B507" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C507" s="42" t="s">
+        <v>1370</v>
+      </c>
+      <c r="D507" s="55">
+        <v>4627190940488</v>
+      </c>
+      <c r="E507" s="42" t="s">
+        <v>1371</v>
+      </c>
+      <c r="F507" s="42" t="s">
+        <v>1372</v>
+      </c>
+      <c r="G507" s="45" t="s">
+        <v>1373</v>
+      </c>
+      <c r="H507" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I507" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J507" s="50">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="508" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A508" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B508" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C508" s="42" t="s">
+        <v>1374</v>
+      </c>
+      <c r="D508" s="55">
+        <v>4627190940495</v>
+      </c>
+      <c r="E508" s="42" t="s">
+        <v>1375</v>
+      </c>
+      <c r="F508" s="42" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G508" s="45" t="s">
+        <v>1377</v>
+      </c>
+      <c r="H508" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I508" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J508" s="50">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="509" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A509" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B509" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C509" s="42" t="s">
+        <v>1378</v>
+      </c>
+      <c r="D509" s="55">
+        <v>4627190940501</v>
+      </c>
+      <c r="E509" s="42" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F509" s="42" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G509" s="45" t="s">
+        <v>1380</v>
+      </c>
+      <c r="H509" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I509" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J509" s="50">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="510" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A510" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B510" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C510" s="42" t="s">
+        <v>1381</v>
+      </c>
+      <c r="D510" s="55">
+        <v>4627190940518</v>
+      </c>
+      <c r="E510" s="42" t="s">
+        <v>1382</v>
+      </c>
+      <c r="F510" s="42" t="s">
+        <v>1376</v>
+      </c>
+      <c r="G510" s="45" t="s">
+        <v>1383</v>
+      </c>
+      <c r="H510" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I510" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J510" s="50">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="511" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A511" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B511" s="70" t="s">
+        <v>756</v>
+      </c>
+      <c r="C511" s="71"/>
+      <c r="D511" s="72"/>
+      <c r="E511" s="71" t="s">
+        <v>1384</v>
+      </c>
+      <c r="F511" s="71"/>
+      <c r="G511" s="73"/>
+      <c r="H511" s="74"/>
+      <c r="I511" s="70"/>
+      <c r="J511" s="87"/>
+    </row>
+    <row r="512" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A512" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B512" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C512" s="32" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D512" s="33">
+        <v>4627190940235</v>
+      </c>
+      <c r="E512" s="32" t="s">
+        <v>1386</v>
+      </c>
+      <c r="F512" s="32" t="s">
+        <v>1387</v>
+      </c>
+      <c r="G512" s="34" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H512" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I512" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J512" s="37">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="513" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A513" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B513" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C513" s="32" t="s">
+        <v>1388</v>
+      </c>
+      <c r="D513" s="33">
+        <v>4627190940242</v>
+      </c>
+      <c r="E513" s="32" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F513" s="32" t="s">
+        <v>1390</v>
+      </c>
+      <c r="G513" s="34" t="s">
+        <v>929</v>
+      </c>
+      <c r="H513" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I513" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J513" s="37">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="514" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A514" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B514" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C514" s="32" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D514" s="33">
+        <v>4627190940259</v>
+      </c>
+      <c r="E514" s="32" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F514" s="32" t="s">
+        <v>1393</v>
+      </c>
+      <c r="G514" s="34" t="s">
+        <v>1394</v>
+      </c>
+      <c r="H514" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I514" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J514" s="37">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="515" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A515" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B515" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C515" s="32" t="s">
+        <v>1395</v>
+      </c>
+      <c r="D515" s="33">
+        <v>4627190940266</v>
+      </c>
+      <c r="E515" s="32" t="s">
+        <v>1396</v>
+      </c>
+      <c r="F515" s="32" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G515" s="34" t="s">
+        <v>1398</v>
+      </c>
+      <c r="H515" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I515" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="J515" s="37">
+        <v>1330</v>
+      </c>
+    </row>
+    <row r="516" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A516" s="70" t="s">
+        <v>15</v>
+      </c>
+      <c r="B516" s="70" t="s">
+        <v>558</v>
+      </c>
+      <c r="C516" s="71"/>
+      <c r="D516" s="72"/>
+      <c r="E516" s="71" t="s">
+        <v>559</v>
+      </c>
+      <c r="F516" s="71"/>
+      <c r="G516" s="73"/>
+      <c r="H516" s="74"/>
+      <c r="I516" s="70"/>
+      <c r="J516" s="87"/>
+    </row>
+    <row r="517" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A517" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B517" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C517" s="85" t="s">
+        <v>1399</v>
+      </c>
+      <c r="D517" s="86">
+        <v>4627190931936</v>
+      </c>
+      <c r="E517" s="85" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F517" s="85" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G517" s="34" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H517" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I517" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J517" s="50">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="518" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A518" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B518" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C518" s="85" t="s">
+        <v>1403</v>
+      </c>
+      <c r="D518" s="86">
+        <v>4627190931943</v>
+      </c>
+      <c r="E518" s="85" t="s">
+        <v>1404</v>
+      </c>
+      <c r="F518" s="85" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G518" s="34" t="s">
+        <v>1405</v>
+      </c>
+      <c r="H518" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I518" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J518" s="50">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="519" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A519" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B519" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C519" s="85" t="s">
+        <v>1406</v>
+      </c>
+      <c r="D519" s="86">
+        <v>4627190931950</v>
+      </c>
+      <c r="E519" s="85" t="s">
+        <v>1407</v>
+      </c>
+      <c r="F519" s="85" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G519" s="34" t="s">
+        <v>606</v>
+      </c>
+      <c r="H519" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I519" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J519" s="50">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="520" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A520" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B520" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C520" s="85" t="s">
+        <v>1408</v>
+      </c>
+      <c r="D520" s="86">
+        <v>4627190931967</v>
+      </c>
+      <c r="E520" s="85" t="s">
+        <v>1409</v>
+      </c>
+      <c r="F520" s="85" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G520" s="34" t="s">
+        <v>1411</v>
+      </c>
+      <c r="H520" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I520" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J520" s="50">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="521" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A521" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B521" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C521" s="85" t="s">
+        <v>1412</v>
+      </c>
+      <c r="D521" s="86">
+        <v>4627190931974</v>
+      </c>
+      <c r="E521" s="85" t="s">
+        <v>1413</v>
+      </c>
+      <c r="F521" s="85" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G521" s="34" t="s">
+        <v>1414</v>
+      </c>
+      <c r="H521" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I521" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J521" s="50">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="522" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A522" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B522" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C522" s="85" t="s">
+        <v>1415</v>
+      </c>
+      <c r="D522" s="86">
+        <v>4627190931981</v>
+      </c>
+      <c r="E522" s="85" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F522" s="85" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G522" s="34" t="s">
+        <v>1417</v>
+      </c>
+      <c r="H522" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I522" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J522" s="50">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="523" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A523" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B523" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C523" s="85" t="s">
+        <v>1418</v>
+      </c>
+      <c r="D523" s="86">
+        <v>4627190931998</v>
+      </c>
+      <c r="E523" s="85" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F523" s="85" t="s">
+        <v>1410</v>
+      </c>
+      <c r="G523" s="34">
+        <v>8450006728</v>
+      </c>
+      <c r="H523" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I523" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J523" s="50">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="524" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A524" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B524" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C524" s="85" t="s">
+        <v>1420</v>
+      </c>
+      <c r="D524" s="86">
+        <v>4627190932001</v>
+      </c>
+      <c r="E524" s="85" t="s">
+        <v>1421</v>
+      </c>
+      <c r="F524" s="85" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G524" s="34" t="s">
+        <v>1423</v>
+      </c>
+      <c r="H524" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I524" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J524" s="50">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="525" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A525" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B525" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C525" s="85" t="s">
+        <v>1424</v>
+      </c>
+      <c r="D525" s="86">
+        <v>4627190932018</v>
+      </c>
+      <c r="E525" s="85" t="s">
+        <v>1425</v>
+      </c>
+      <c r="F525" s="85" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G525" s="34" t="s">
+        <v>609</v>
+      </c>
+      <c r="H525" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I525" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J525" s="50">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="526" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A526" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B526" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C526" s="85" t="s">
+        <v>1426</v>
+      </c>
+      <c r="D526" s="86">
+        <v>4627190932025</v>
+      </c>
+      <c r="E526" s="85" t="s">
+        <v>1427</v>
+      </c>
+      <c r="F526" s="85" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G526" s="34" t="s">
+        <v>1428</v>
+      </c>
+      <c r="H526" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I526" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J526" s="50">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="527" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A527" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B527" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C527" s="85" t="s">
+        <v>1429</v>
+      </c>
+      <c r="D527" s="86">
+        <v>4627190932032</v>
+      </c>
+      <c r="E527" s="85" t="s">
+        <v>1430</v>
+      </c>
+      <c r="F527" s="85" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G527" s="34" t="s">
+        <v>616</v>
+      </c>
+      <c r="H527" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I527" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J527" s="50">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="528" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A528" s="31" t="s">
+        <v>15</v>
+      </c>
+      <c r="B528" s="31" t="s">
+        <v>558</v>
+      </c>
+      <c r="C528" s="85" t="s">
+        <v>1431</v>
+      </c>
+      <c r="D528" s="86">
+        <v>4627190932049</v>
+      </c>
+      <c r="E528" s="85" t="s">
+        <v>1432</v>
+      </c>
+      <c r="F528" s="85" t="s">
+        <v>1422</v>
+      </c>
+      <c r="G528" s="34">
+        <v>8450006754</v>
+      </c>
+      <c r="H528" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I528" s="79" t="s">
+        <v>23</v>
+      </c>
+      <c r="J528" s="50">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="529" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A529" s="27" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B529" s="27" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C529" s="25"/>
+      <c r="D529" s="26"/>
+      <c r="E529" s="25" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F529" s="25"/>
+      <c r="G529" s="27"/>
+      <c r="H529" s="25"/>
+      <c r="I529" s="25"/>
+      <c r="J529" s="88"/>
+    </row>
+    <row r="530" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A530" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B530" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C530" s="32" t="s">
+        <v>1435</v>
+      </c>
+      <c r="D530" s="33">
+        <v>4627190921913</v>
+      </c>
+      <c r="E530" s="32" t="s">
+        <v>1436</v>
+      </c>
+      <c r="F530" s="32" t="s">
+        <v>1437</v>
+      </c>
+      <c r="G530" s="38" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H530" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I530" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J530" s="37">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="531" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A531" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B531" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C531" s="32" t="s">
+        <v>1439</v>
+      </c>
+      <c r="D531" s="33">
+        <v>4627190921920</v>
+      </c>
+      <c r="E531" s="32" t="s">
+        <v>1440</v>
+      </c>
+      <c r="F531" s="32" t="s">
+        <v>1441</v>
+      </c>
+      <c r="G531" s="38" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H531" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I531" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J531" s="37">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="532" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A532" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B532" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C532" s="32" t="s">
+        <v>1442</v>
+      </c>
+      <c r="D532" s="33">
+        <v>4627190921937</v>
+      </c>
+      <c r="E532" s="32" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F532" s="32" t="s">
+        <v>1444</v>
+      </c>
+      <c r="G532" s="38" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H532" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I532" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J532" s="37">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="533" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A533" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B533" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C533" s="32" t="s">
+        <v>1445</v>
+      </c>
+      <c r="D533" s="33">
+        <v>4627190921944</v>
+      </c>
+      <c r="E533" s="32" t="s">
+        <v>1446</v>
+      </c>
+      <c r="F533" s="32" t="s">
+        <v>1447</v>
+      </c>
+      <c r="G533" s="38" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H533" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I533" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J533" s="37">
+        <v>5680</v>
+      </c>
+    </row>
+    <row r="534" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A534" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B534" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C534" s="32" t="s">
+        <v>1449</v>
+      </c>
+      <c r="D534" s="89">
+        <v>4627190923610</v>
+      </c>
+      <c r="E534" s="32" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F534" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G534" s="34" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H534" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I534" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J534" s="50">
+        <v>9680</v>
+      </c>
+    </row>
+    <row r="535" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A535" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B535" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C535" s="32" t="s">
+        <v>1452</v>
+      </c>
+      <c r="D535" s="89">
+        <v>4627190923627</v>
+      </c>
+      <c r="E535" s="32" t="s">
+        <v>1453</v>
+      </c>
+      <c r="F535" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G535" s="34" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H535" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I535" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J535" s="50">
+        <v>9680</v>
+      </c>
+    </row>
+    <row r="536" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A536" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B536" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C536" s="32" t="s">
+        <v>1454</v>
+      </c>
+      <c r="D536" s="89">
+        <v>4627190923634</v>
+      </c>
+      <c r="E536" s="32" t="s">
+        <v>1455</v>
+      </c>
+      <c r="F536" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G536" s="34" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H536" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I536" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J536" s="50">
+        <v>9680</v>
+      </c>
+    </row>
+    <row r="537" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A537" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B537" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C537" s="32" t="s">
+        <v>1456</v>
+      </c>
+      <c r="D537" s="89">
+        <v>4627190923641</v>
+      </c>
+      <c r="E537" s="32" t="s">
+        <v>1457</v>
+      </c>
+      <c r="F537" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G537" s="34" t="s">
+        <v>1451</v>
+      </c>
+      <c r="H537" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I537" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J537" s="50">
+        <v>9680</v>
+      </c>
+    </row>
+    <row r="538" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A538" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B538" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C538" s="52" t="s">
+        <v>1458</v>
+      </c>
+      <c r="D538" s="53">
+        <v>4627190922033</v>
+      </c>
+      <c r="E538" s="52" t="s">
+        <v>1459</v>
+      </c>
+      <c r="F538" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="G538" s="38" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H538" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I538" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J538" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="539" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A539" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B539" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C539" s="52" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D539" s="53">
+        <v>4627190922040</v>
+      </c>
+      <c r="E539" s="52" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F539" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G539" s="38" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H539" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I539" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J539" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="540" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A540" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B540" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C540" s="52" t="s">
+        <v>1463</v>
+      </c>
+      <c r="D540" s="53">
+        <v>4627190922057</v>
+      </c>
+      <c r="E540" s="52" t="s">
+        <v>1464</v>
+      </c>
+      <c r="F540" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="G540" s="38" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H540" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I540" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J540" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="541" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A541" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B541" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C541" s="52" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D541" s="53">
+        <v>4627190922064</v>
+      </c>
+      <c r="E541" s="52" t="s">
+        <v>1466</v>
+      </c>
+      <c r="F541" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="G541" s="38" t="s">
+        <v>1460</v>
+      </c>
+      <c r="H541" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I541" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J541" s="50">
+        <v>8890</v>
+      </c>
+    </row>
+    <row r="542" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A542" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B542" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C542" s="32" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D542" s="53">
+        <v>4627190923658</v>
+      </c>
+      <c r="E542" s="32" t="s">
+        <v>1469</v>
+      </c>
+      <c r="F542" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G542" s="34" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H542" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I542" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J542" s="50">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="543" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A543" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B543" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C543" s="32" t="s">
+        <v>1471</v>
+      </c>
+      <c r="D543" s="53">
+        <v>4627190923665</v>
+      </c>
+      <c r="E543" s="32" t="s">
+        <v>1472</v>
+      </c>
+      <c r="F543" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G543" s="34" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H543" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I543" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J543" s="50">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="544" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A544" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B544" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C544" s="32" t="s">
+        <v>1473</v>
+      </c>
+      <c r="D544" s="53">
+        <v>4627190923672</v>
+      </c>
+      <c r="E544" s="32" t="s">
+        <v>1474</v>
+      </c>
+      <c r="F544" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G544" s="34" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H544" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I544" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J544" s="50">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="545" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A545" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B545" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C545" s="32" t="s">
+        <v>1475</v>
+      </c>
+      <c r="D545" s="53">
+        <v>4627190923689</v>
+      </c>
+      <c r="E545" s="32" t="s">
+        <v>1476</v>
+      </c>
+      <c r="F545" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G545" s="34" t="s">
+        <v>1470</v>
+      </c>
+      <c r="H545" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I545" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J545" s="50">
+        <v>8760</v>
+      </c>
+    </row>
+    <row r="546" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A546" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B546" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C546" s="32" t="s">
+        <v>1477</v>
+      </c>
+      <c r="D546" s="33">
+        <v>4627190922118</v>
+      </c>
+      <c r="E546" s="32" t="s">
+        <v>1478</v>
+      </c>
+      <c r="F546" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G546" s="34" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H546" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I546" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J546" s="50">
+        <v>6190</v>
+      </c>
+    </row>
+    <row r="547" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A547" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B547" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C547" s="32" t="s">
+        <v>1480</v>
+      </c>
+      <c r="D547" s="33">
+        <v>4627190922125</v>
+      </c>
+      <c r="E547" s="32" t="s">
+        <v>1481</v>
+      </c>
+      <c r="F547" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G547" s="34" t="s">
+        <v>1479</v>
+      </c>
+      <c r="H547" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I547" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J547" s="50">
+        <v>6190</v>
+      </c>
+    </row>
+    <row r="548" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A548" s="31" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B548" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C548" s="32" t="s">
+        <v>1483</v>
+      </c>
+      <c r="D548" s="33">
+        <v>4627190922132</v>
+      </c>
+      <c r="E548" s="32" t="s">
+        <v>1484</v>
+      </c>
+      <c r="F548" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G548" s="34" t="s">
+        <v>1485</v>
+      </c>
+      <c r="H548" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I548" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J548" s="37">
+        <v>7400</v>
+      </c>
+    </row>
+    <row r="549" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A549" s="31" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B549" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C549" s="32" t="s">
+        <v>1486</v>
+      </c>
+      <c r="D549" s="33">
+        <v>4627190922149</v>
+      </c>
+      <c r="E549" s="32" t="s">
+        <v>1487</v>
+      </c>
+      <c r="F549" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G549" s="34" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H549" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I549" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J549" s="37">
+        <v>7400</v>
+      </c>
+    </row>
+    <row r="550" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A550" s="31" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B550" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C550" s="32" t="s">
+        <v>1489</v>
+      </c>
+      <c r="D550" s="33">
+        <v>4627190922156</v>
+      </c>
+      <c r="E550" s="32" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F550" s="32" t="s">
+        <v>296</v>
+      </c>
+      <c r="G550" s="34" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H550" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I550" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J550" s="37">
+        <v>7870</v>
+      </c>
+    </row>
+    <row r="551" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A551" s="31" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B551" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C551" s="32" t="s">
+        <v>1491</v>
+      </c>
+      <c r="D551" s="33">
+        <v>4627190922163</v>
+      </c>
+      <c r="E551" s="32" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F551" s="32" t="s">
+        <v>299</v>
+      </c>
+      <c r="G551" s="34" t="s">
+        <v>1488</v>
+      </c>
+      <c r="H551" s="35" t="s">
+        <v>200</v>
+      </c>
+      <c r="I551" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J551" s="37">
+        <v>7870</v>
+      </c>
+    </row>
+    <row r="552" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A552" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B552" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C552" s="32" t="s">
+        <v>1493</v>
+      </c>
+      <c r="D552" s="53">
+        <v>4627190923412</v>
+      </c>
+      <c r="E552" s="32" t="s">
+        <v>1494</v>
+      </c>
+      <c r="F552" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="G552" s="34" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H552" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I552" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J552" s="37">
+        <v>8650</v>
+      </c>
+    </row>
+    <row r="553" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A553" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B553" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C553" s="32" t="s">
+        <v>1496</v>
+      </c>
+      <c r="D553" s="53">
+        <v>4627190923429</v>
+      </c>
+      <c r="E553" s="32" t="s">
+        <v>1497</v>
+      </c>
+      <c r="F553" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G553" s="34" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H553" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I553" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J553" s="37">
+        <v>8650</v>
+      </c>
+    </row>
+    <row r="554" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A554" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B554" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C554" s="32" t="s">
+        <v>1498</v>
+      </c>
+      <c r="D554" s="53">
+        <v>4627190923436</v>
+      </c>
+      <c r="E554" s="32" t="s">
+        <v>1499</v>
+      </c>
+      <c r="F554" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G554" s="34" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H554" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I554" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J554" s="37">
+        <v>8650</v>
+      </c>
+    </row>
+    <row r="555" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A555" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B555" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C555" s="32" t="s">
+        <v>1500</v>
+      </c>
+      <c r="D555" s="53">
+        <v>4627190923443</v>
+      </c>
+      <c r="E555" s="32" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F555" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G555" s="34" t="s">
+        <v>1495</v>
+      </c>
+      <c r="H555" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I555" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J555" s="37">
+        <v>8650</v>
+      </c>
+    </row>
+    <row r="556" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A556" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B556" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C556" s="32" t="s">
+        <v>1502</v>
+      </c>
+      <c r="D556" s="33">
+        <v>4627190922170</v>
+      </c>
+      <c r="E556" s="32" t="s">
+        <v>1503</v>
+      </c>
+      <c r="F556" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G556" s="35" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H556" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I556" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J556" s="37">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="557" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A557" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B557" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C557" s="32" t="s">
+        <v>1505</v>
+      </c>
+      <c r="D557" s="33">
+        <v>4627190922187</v>
+      </c>
+      <c r="E557" s="32" t="s">
+        <v>1506</v>
+      </c>
+      <c r="F557" s="32" t="s">
+        <v>450</v>
+      </c>
+      <c r="G557" s="34" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H557" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I557" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J557" s="37">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="558" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A558" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B558" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C558" s="32" t="s">
+        <v>1507</v>
+      </c>
+      <c r="D558" s="33">
+        <v>4627190922194</v>
+      </c>
+      <c r="E558" s="32" t="s">
+        <v>1508</v>
+      </c>
+      <c r="F558" s="32" t="s">
+        <v>453</v>
+      </c>
+      <c r="G558" s="34" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H558" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I558" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J558" s="37">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="559" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A559" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B559" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C559" s="32" t="s">
+        <v>1509</v>
+      </c>
+      <c r="D559" s="33">
+        <v>4627190922200</v>
+      </c>
+      <c r="E559" s="32" t="s">
+        <v>1510</v>
+      </c>
+      <c r="F559" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G559" s="34" t="s">
+        <v>1504</v>
+      </c>
+      <c r="H559" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I559" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J559" s="37">
+        <v>6540</v>
+      </c>
+    </row>
+    <row r="560" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A560" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B560" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C560" s="32" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D560" s="33">
+        <v>4627190922217</v>
+      </c>
+      <c r="E560" s="32" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F560" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G560" s="34" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H560" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I560" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J560" s="37">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="561" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A561" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B561" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C561" s="32" t="s">
+        <v>1514</v>
+      </c>
+      <c r="D561" s="33">
+        <v>4627190922224</v>
+      </c>
+      <c r="E561" s="32" t="s">
+        <v>1515</v>
+      </c>
+      <c r="F561" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G561" s="34" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H561" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I561" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J561" s="37">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="562" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A562" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B562" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C562" s="32" t="s">
+        <v>1516</v>
+      </c>
+      <c r="D562" s="33">
+        <v>4627190922231</v>
+      </c>
+      <c r="E562" s="32" t="s">
+        <v>1517</v>
+      </c>
+      <c r="F562" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G562" s="34" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H562" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I562" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J562" s="37">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="563" spans="1:10" ht="63.75" x14ac:dyDescent="0.25">
+      <c r="A563" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B563" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C563" s="32" t="s">
+        <v>1518</v>
+      </c>
+      <c r="D563" s="33">
+        <v>4627190922248</v>
+      </c>
+      <c r="E563" s="32" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F563" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G563" s="34" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H563" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I563" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J563" s="37">
+        <v>7280</v>
+      </c>
+    </row>
+    <row r="564" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A564" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B564" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C564" s="32" t="s">
+        <v>1521</v>
+      </c>
+      <c r="D564" s="33">
+        <v>4627190922293</v>
+      </c>
+      <c r="E564" s="32" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F564" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G564" s="34" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H564" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I564" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J564" s="37">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="565" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A565" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B565" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C565" s="32" t="s">
+        <v>1524</v>
+      </c>
+      <c r="D565" s="33">
+        <v>4627190922309</v>
+      </c>
+      <c r="E565" s="32" t="s">
+        <v>1525</v>
+      </c>
+      <c r="F565" s="32" t="s">
+        <v>400</v>
+      </c>
+      <c r="G565" s="34" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H565" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I565" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J565" s="37">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="566" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A566" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B566" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C566" s="32" t="s">
+        <v>1526</v>
+      </c>
+      <c r="D566" s="33">
+        <v>4627190922316</v>
+      </c>
+      <c r="E566" s="32" t="s">
+        <v>1527</v>
+      </c>
+      <c r="F566" s="32" t="s">
+        <v>403</v>
+      </c>
+      <c r="G566" s="34" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H566" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I566" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J566" s="37">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="567" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A567" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B567" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C567" s="32" t="s">
+        <v>1528</v>
+      </c>
+      <c r="D567" s="33">
+        <v>4627190922323</v>
+      </c>
+      <c r="E567" s="32" t="s">
+        <v>1529</v>
+      </c>
+      <c r="F567" s="32" t="s">
+        <v>406</v>
+      </c>
+      <c r="G567" s="34" t="s">
+        <v>1523</v>
+      </c>
+      <c r="H567" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I567" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J567" s="37">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="568" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A568" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B568" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C568" s="32" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D568" s="33">
+        <v>4627190922330</v>
+      </c>
+      <c r="E568" s="32" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F568" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G568" s="34" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H568" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I568" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J568" s="37">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="569" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A569" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B569" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C569" s="32" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D569" s="33">
+        <v>4627190922347</v>
+      </c>
+      <c r="E569" s="32" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F569" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G569" s="34" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H569" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I569" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J569" s="37">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="570" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A570" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B570" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C570" s="32" t="s">
+        <v>1535</v>
+      </c>
+      <c r="D570" s="33">
+        <v>4627190922354</v>
+      </c>
+      <c r="E570" s="32" t="s">
+        <v>1536</v>
+      </c>
+      <c r="F570" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G570" s="34" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H570" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I570" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J570" s="37">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="571" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A571" s="31" t="s">
+        <v>1520</v>
+      </c>
+      <c r="B571" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C571" s="32" t="s">
+        <v>1537</v>
+      </c>
+      <c r="D571" s="33">
+        <v>4627190922361</v>
+      </c>
+      <c r="E571" s="32" t="s">
+        <v>1538</v>
+      </c>
+      <c r="F571" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G571" s="34" t="s">
+        <v>1532</v>
+      </c>
+      <c r="H571" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I571" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J571" s="37">
+        <v>5580</v>
+      </c>
+    </row>
+    <row r="572" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A572" s="31" t="s">
+        <v>630</v>
+      </c>
+      <c r="B572" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C572" s="32" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D572" s="33">
+        <v>4627190922378</v>
+      </c>
+      <c r="E572" s="32" t="s">
+        <v>1540</v>
+      </c>
+      <c r="F572" s="32" t="s">
+        <v>400</v>
+      </c>
+      <c r="G572" s="34" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H572" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I572" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J572" s="37">
+        <v>5800</v>
+      </c>
+    </row>
+    <row r="573" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A573" s="31" t="s">
+        <v>630</v>
+      </c>
+      <c r="B573" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C573" s="32" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D573" s="33">
+        <v>4627190922385</v>
+      </c>
+      <c r="E573" s="32" t="s">
+        <v>1543</v>
+      </c>
+      <c r="F573" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G573" s="34" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H573" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I573" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J573" s="37">
+        <v>6000</v>
+      </c>
+    </row>
+    <row r="574" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A574" s="90" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B574" s="90" t="s">
+        <v>81</v>
+      </c>
+      <c r="C574" s="32" t="s">
+        <v>1545</v>
+      </c>
+      <c r="D574" s="53">
+        <v>4627190923535</v>
+      </c>
+      <c r="E574" s="32" t="s">
+        <v>1546</v>
+      </c>
+      <c r="F574" s="32" t="s">
+        <v>152</v>
+      </c>
+      <c r="G574" s="34" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H574" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I574" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J574" s="50">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="575" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A575" s="90" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B575" s="90" t="s">
+        <v>81</v>
+      </c>
+      <c r="C575" s="32" t="s">
+        <v>1548</v>
+      </c>
+      <c r="D575" s="53">
+        <v>4627190923542</v>
+      </c>
+      <c r="E575" s="32" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F575" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G575" s="34" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H575" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I575" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J575" s="50">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="576" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A576" s="90" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B576" s="90" t="s">
+        <v>81</v>
+      </c>
+      <c r="C576" s="32" t="s">
+        <v>1550</v>
+      </c>
+      <c r="D576" s="53">
+        <v>4627190923559</v>
+      </c>
+      <c r="E576" s="32" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F576" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G576" s="34" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H576" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I576" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J576" s="50">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="577" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A577" s="90" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B577" s="90" t="s">
+        <v>81</v>
+      </c>
+      <c r="C577" s="32" t="s">
+        <v>1552</v>
+      </c>
+      <c r="D577" s="53">
+        <v>4627190923566</v>
+      </c>
+      <c r="E577" s="32" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F577" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G577" s="34" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H577" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I577" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J577" s="50">
+        <v>12700</v>
+      </c>
+    </row>
+    <row r="578" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A578" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B578" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C578" s="32" t="s">
+        <v>1554</v>
+      </c>
+      <c r="D578" s="33">
+        <v>4627190922392</v>
+      </c>
+      <c r="E578" s="32" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F578" s="32" t="s">
+        <v>198</v>
+      </c>
+      <c r="G578" s="34" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H578" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I578" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J578" s="37">
+        <v>8130</v>
+      </c>
+    </row>
+    <row r="579" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A579" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B579" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C579" s="32" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D579" s="33">
+        <v>4627190922408</v>
+      </c>
+      <c r="E579" s="32" t="s">
+        <v>1558</v>
+      </c>
+      <c r="F579" s="32" t="s">
+        <v>203</v>
+      </c>
+      <c r="G579" s="34" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H579" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I579" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J579" s="37">
+        <v>8130</v>
+      </c>
+    </row>
+    <row r="580" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A580" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B580" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C580" s="32" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D580" s="33">
+        <v>4627190922415</v>
+      </c>
+      <c r="E580" s="32" t="s">
+        <v>1560</v>
+      </c>
+      <c r="F580" s="32" t="s">
+        <v>206</v>
+      </c>
+      <c r="G580" s="34" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H580" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I580" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J580" s="37">
+        <v>8130</v>
+      </c>
+    </row>
+    <row r="581" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A581" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B581" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C581" s="32" t="s">
+        <v>1561</v>
+      </c>
+      <c r="D581" s="33">
+        <v>4627190922422</v>
+      </c>
+      <c r="E581" s="32" t="s">
+        <v>1562</v>
+      </c>
+      <c r="F581" s="32" t="s">
+        <v>209</v>
+      </c>
+      <c r="G581" s="34" t="s">
+        <v>1556</v>
+      </c>
+      <c r="H581" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I581" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J581" s="37">
+        <v>8130</v>
+      </c>
+    </row>
+    <row r="582" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A582" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B582" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C582" s="32" t="s">
+        <v>1563</v>
+      </c>
+      <c r="D582" s="33">
+        <v>4627190922439</v>
+      </c>
+      <c r="E582" s="32" t="s">
+        <v>1564</v>
+      </c>
+      <c r="F582" s="52" t="s">
+        <v>198</v>
+      </c>
+      <c r="G582" s="38" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H582" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I582" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J582" s="37">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="583" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A583" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B583" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C583" s="32" t="s">
+        <v>1566</v>
+      </c>
+      <c r="D583" s="33">
+        <v>4627190922446</v>
+      </c>
+      <c r="E583" s="32" t="s">
+        <v>1567</v>
+      </c>
+      <c r="F583" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G583" s="38" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H583" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I583" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J583" s="37">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="584" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A584" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B584" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C584" s="32" t="s">
+        <v>1568</v>
+      </c>
+      <c r="D584" s="33">
+        <v>4627190922453</v>
+      </c>
+      <c r="E584" s="32" t="s">
+        <v>1569</v>
+      </c>
+      <c r="F584" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G584" s="38" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H584" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I584" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J584" s="37">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="585" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A585" s="31" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B585" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C585" s="32" t="s">
+        <v>1570</v>
+      </c>
+      <c r="D585" s="33">
+        <v>4627190922460</v>
+      </c>
+      <c r="E585" s="32" t="s">
+        <v>1571</v>
+      </c>
+      <c r="F585" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G585" s="38" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H585" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I585" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J585" s="37">
+        <v>7250</v>
+      </c>
+    </row>
+    <row r="586" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A586" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B586" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C586" s="32" t="s">
+        <v>1572</v>
+      </c>
+      <c r="D586" s="33">
+        <v>4627190922477</v>
+      </c>
+      <c r="E586" s="32" t="s">
+        <v>1573</v>
+      </c>
+      <c r="F586" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G586" s="38" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H586" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I586" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J586" s="37">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="587" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A587" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B587" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C587" s="32" t="s">
+        <v>1575</v>
+      </c>
+      <c r="D587" s="33">
+        <v>4627190922484</v>
+      </c>
+      <c r="E587" s="32" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F587" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G587" s="38" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H587" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I587" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J587" s="37">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="588" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A588" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B588" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C588" s="32" t="s">
+        <v>1577</v>
+      </c>
+      <c r="D588" s="33">
+        <v>4627190922491</v>
+      </c>
+      <c r="E588" s="32" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F588" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G588" s="38" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H588" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I588" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J588" s="37">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="589" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A589" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B589" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C589" s="32" t="s">
+        <v>1579</v>
+      </c>
+      <c r="D589" s="33">
+        <v>4627190922507</v>
+      </c>
+      <c r="E589" s="32" t="s">
+        <v>1580</v>
+      </c>
+      <c r="F589" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G589" s="38" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H589" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I589" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J589" s="37">
+        <v>7670</v>
+      </c>
+    </row>
+    <row r="590" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A590" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B590" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C590" s="52" t="s">
+        <v>1581</v>
+      </c>
+      <c r="D590" s="53">
+        <v>4627190922514</v>
+      </c>
+      <c r="E590" s="91" t="s">
+        <v>1582</v>
+      </c>
+      <c r="F590" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G590" s="38" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H590" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I590" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J590" s="37">
+        <v>7370</v>
+      </c>
+    </row>
+    <row r="591" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A591" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B591" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C591" s="52" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D591" s="53">
+        <v>4627190922521</v>
+      </c>
+      <c r="E591" s="91" t="s">
+        <v>1585</v>
+      </c>
+      <c r="F591" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G591" s="38" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H591" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I591" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J591" s="37">
+        <v>7370</v>
+      </c>
+    </row>
+    <row r="592" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A592" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B592" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C592" s="52" t="s">
+        <v>1586</v>
+      </c>
+      <c r="D592" s="53">
+        <v>4627190922538</v>
+      </c>
+      <c r="E592" s="91" t="s">
+        <v>1587</v>
+      </c>
+      <c r="F592" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G592" s="38" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H592" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I592" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J592" s="37">
+        <v>7370</v>
+      </c>
+    </row>
+    <row r="593" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A593" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B593" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C593" s="52" t="s">
+        <v>1588</v>
+      </c>
+      <c r="D593" s="53">
+        <v>4627190923405</v>
+      </c>
+      <c r="E593" s="91" t="s">
+        <v>1589</v>
+      </c>
+      <c r="F593" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G593" s="38" t="s">
+        <v>1583</v>
+      </c>
+      <c r="H593" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I593" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J593" s="37">
+        <v>7370</v>
+      </c>
+    </row>
+    <row r="594" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A594" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B594" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C594" s="52" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D594" s="53">
+        <v>4627190922552</v>
+      </c>
+      <c r="E594" s="91" t="s">
+        <v>1591</v>
+      </c>
+      <c r="F594" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="G594" s="38" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H594" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I594" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J594" s="37">
+        <v>10570</v>
+      </c>
+    </row>
+    <row r="595" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A595" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B595" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C595" s="52" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D595" s="53">
+        <v>4627190922569</v>
+      </c>
+      <c r="E595" s="91" t="s">
+        <v>1594</v>
+      </c>
+      <c r="F595" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G595" s="38" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H595" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I595" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J595" s="37">
+        <v>10570</v>
+      </c>
+    </row>
+    <row r="596" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A596" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B596" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C596" s="52" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D596" s="53">
+        <v>4627190922576</v>
+      </c>
+      <c r="E596" s="91" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F596" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="G596" s="38" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H596" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I596" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J596" s="37">
+        <v>10570</v>
+      </c>
+    </row>
+    <row r="597" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A597" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B597" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C597" s="52" t="s">
+        <v>1597</v>
+      </c>
+      <c r="D597" s="53">
+        <v>4627190922583</v>
+      </c>
+      <c r="E597" s="91" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F597" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="G597" s="38" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H597" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I597" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J597" s="37">
+        <v>10570</v>
+      </c>
+    </row>
+    <row r="598" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A598" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B598" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C598" s="52" t="s">
+        <v>1599</v>
+      </c>
+      <c r="D598" s="53">
+        <v>4627190922590</v>
+      </c>
+      <c r="E598" s="91" t="s">
+        <v>1600</v>
+      </c>
+      <c r="F598" s="52" t="s">
+        <v>198</v>
+      </c>
+      <c r="G598" s="38" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H598" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I598" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J598" s="37">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="599" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A599" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B599" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C599" s="52" t="s">
+        <v>1602</v>
+      </c>
+      <c r="D599" s="53">
+        <v>4627190922606</v>
+      </c>
+      <c r="E599" s="91" t="s">
+        <v>1603</v>
+      </c>
+      <c r="F599" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G599" s="38" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H599" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I599" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J599" s="37">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="600" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A600" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B600" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C600" s="52" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D600" s="53">
+        <v>4627190922613</v>
+      </c>
+      <c r="E600" s="91" t="s">
+        <v>1605</v>
+      </c>
+      <c r="F600" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G600" s="38" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H600" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I600" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J600" s="37">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="601" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A601" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B601" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C601" s="52" t="s">
+        <v>1606</v>
+      </c>
+      <c r="D601" s="53">
+        <v>4627190922620</v>
+      </c>
+      <c r="E601" s="91" t="s">
+        <v>1607</v>
+      </c>
+      <c r="F601" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G601" s="38" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H601" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I601" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J601" s="37">
+        <v>10480</v>
+      </c>
+    </row>
+    <row r="602" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A602" s="51" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B602" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C602" s="32" t="s">
+        <v>1609</v>
+      </c>
+      <c r="D602" s="33">
+        <v>4627190922637</v>
+      </c>
+      <c r="E602" s="32" t="s">
+        <v>1610</v>
+      </c>
+      <c r="F602" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G602" s="38" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H602" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I602" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J602" s="37">
+        <v>7700</v>
+      </c>
+    </row>
+    <row r="603" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A603" s="51" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B603" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C603" s="32" t="s">
+        <v>1612</v>
+      </c>
+      <c r="D603" s="33">
+        <v>4627190922644</v>
+      </c>
+      <c r="E603" s="32" t="s">
+        <v>1613</v>
+      </c>
+      <c r="F603" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G603" s="38" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H603" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I603" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J603" s="37">
+        <v>7700</v>
+      </c>
+    </row>
+    <row r="604" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A604" s="51" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B604" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C604" s="32" t="s">
+        <v>1614</v>
+      </c>
+      <c r="D604" s="33">
+        <v>4627190922651</v>
+      </c>
+      <c r="E604" s="32" t="s">
+        <v>1615</v>
+      </c>
+      <c r="F604" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G604" s="38" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H604" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I604" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J604" s="37">
+        <v>7700</v>
+      </c>
+    </row>
+    <row r="605" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A605" s="51" t="s">
+        <v>1608</v>
+      </c>
+      <c r="B605" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C605" s="32" t="s">
+        <v>1616</v>
+      </c>
+      <c r="D605" s="33">
+        <v>4627190922668</v>
+      </c>
+      <c r="E605" s="32" t="s">
+        <v>1617</v>
+      </c>
+      <c r="F605" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G605" s="38" t="s">
+        <v>1611</v>
+      </c>
+      <c r="H605" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I605" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J605" s="37">
+        <v>7700</v>
+      </c>
+    </row>
+    <row r="606" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A606" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B606" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C606" s="52" t="s">
+        <v>1618</v>
+      </c>
+      <c r="D606" s="53">
+        <v>4627190922675</v>
+      </c>
+      <c r="E606" s="91" t="s">
+        <v>1619</v>
+      </c>
+      <c r="F606" s="52" t="s">
+        <v>265</v>
+      </c>
+      <c r="G606" s="38" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H606" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I606" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J606" s="50">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="607" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A607" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B607" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C607" s="52" t="s">
+        <v>1621</v>
+      </c>
+      <c r="D607" s="53">
+        <v>4627190922682</v>
+      </c>
+      <c r="E607" s="91" t="s">
+        <v>1622</v>
+      </c>
+      <c r="F607" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G607" s="38" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H607" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I607" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J607" s="50">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="608" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A608" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B608" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C608" s="52" t="s">
+        <v>1623</v>
+      </c>
+      <c r="D608" s="53">
+        <v>4627190922699</v>
+      </c>
+      <c r="E608" s="91" t="s">
+        <v>1624</v>
+      </c>
+      <c r="F608" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G608" s="38" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H608" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I608" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J608" s="50">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="609" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A609" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B609" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C609" s="52" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D609" s="53">
+        <v>4627190922705</v>
+      </c>
+      <c r="E609" s="91" t="s">
+        <v>1626</v>
+      </c>
+      <c r="F609" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G609" s="38" t="s">
+        <v>1620</v>
+      </c>
+      <c r="H609" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I609" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J609" s="50">
+        <v>8210</v>
+      </c>
+    </row>
+    <row r="610" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A610" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B610" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C610" s="52" t="s">
+        <v>1627</v>
+      </c>
+      <c r="D610" s="53">
+        <v>4627190922712</v>
+      </c>
+      <c r="E610" s="92" t="s">
+        <v>1628</v>
+      </c>
+      <c r="F610" s="52" t="s">
+        <v>152</v>
+      </c>
+      <c r="G610" s="38" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H610" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I610" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J610" s="50">
+        <v>9930</v>
+      </c>
+    </row>
+    <row r="611" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A611" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B611" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C611" s="52" t="s">
+        <v>1630</v>
+      </c>
+      <c r="D611" s="53">
+        <v>4627190922729</v>
+      </c>
+      <c r="E611" s="92" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F611" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G611" s="38" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H611" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I611" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J611" s="50">
+        <v>9930</v>
+      </c>
+    </row>
+    <row r="612" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A612" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B612" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C612" s="52" t="s">
+        <v>1632</v>
+      </c>
+      <c r="D612" s="53">
+        <v>4627190922736</v>
+      </c>
+      <c r="E612" s="92" t="s">
+        <v>1633</v>
+      </c>
+      <c r="F612" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="G612" s="38" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H612" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I612" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J612" s="50">
+        <v>9930</v>
+      </c>
+    </row>
+    <row r="613" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A613" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B613" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C613" s="52" t="s">
+        <v>1634</v>
+      </c>
+      <c r="D613" s="53">
+        <v>4627190922743</v>
+      </c>
+      <c r="E613" s="92" t="s">
+        <v>1635</v>
+      </c>
+      <c r="F613" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="G613" s="38" t="s">
+        <v>1629</v>
+      </c>
+      <c r="H613" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I613" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J613" s="50">
+        <v>9930</v>
+      </c>
+    </row>
+    <row r="614" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A614" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B614" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C614" s="52" t="s">
+        <v>1636</v>
+      </c>
+      <c r="D614" s="53">
+        <v>4627190923696</v>
+      </c>
+      <c r="E614" s="52" t="s">
+        <v>1637</v>
+      </c>
+      <c r="F614" s="52" t="s">
+        <v>198</v>
+      </c>
+      <c r="G614" s="38" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H614" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I614" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J614" s="50">
+        <v>7160</v>
+      </c>
+    </row>
+    <row r="615" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A615" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B615" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C615" s="52" t="s">
+        <v>1639</v>
+      </c>
+      <c r="D615" s="53">
+        <v>4627190923702</v>
+      </c>
+      <c r="E615" s="52" t="s">
+        <v>1640</v>
+      </c>
+      <c r="F615" s="52" t="s">
+        <v>450</v>
+      </c>
+      <c r="G615" s="38" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H615" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I615" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J615" s="50">
+        <v>7160</v>
+      </c>
+    </row>
+    <row r="616" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A616" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B616" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C616" s="52" t="s">
+        <v>1641</v>
+      </c>
+      <c r="D616" s="53">
+        <v>4627190923719</v>
+      </c>
+      <c r="E616" s="52" t="s">
+        <v>1642</v>
+      </c>
+      <c r="F616" s="52" t="s">
+        <v>453</v>
+      </c>
+      <c r="G616" s="38" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H616" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I616" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J616" s="50">
+        <v>7160</v>
+      </c>
+    </row>
+    <row r="617" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A617" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B617" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C617" s="52" t="s">
+        <v>1643</v>
+      </c>
+      <c r="D617" s="53">
+        <v>4627190923726</v>
+      </c>
+      <c r="E617" s="52" t="s">
+        <v>1644</v>
+      </c>
+      <c r="F617" s="52" t="s">
+        <v>456</v>
+      </c>
+      <c r="G617" s="38" t="s">
+        <v>1638</v>
+      </c>
+      <c r="H617" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I617" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J617" s="50">
+        <v>7160</v>
+      </c>
+    </row>
+    <row r="618" spans="1:10" ht="202.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A618" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B618" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C618" s="52" t="s">
+        <v>1645</v>
+      </c>
+      <c r="D618" s="53">
+        <v>4627190923825</v>
+      </c>
+      <c r="E618" s="52" t="s">
+        <v>1646</v>
+      </c>
+      <c r="F618" s="52" t="s">
+        <v>85</v>
+      </c>
+      <c r="G618" s="38" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H618" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I618" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J618" s="50">
+        <v>12680</v>
+      </c>
+    </row>
+    <row r="619" spans="1:10" ht="204" x14ac:dyDescent="0.25">
+      <c r="A619" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B619" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C619" s="52" t="s">
+        <v>1648</v>
+      </c>
+      <c r="D619" s="53">
+        <v>4627190923832</v>
+      </c>
+      <c r="E619" s="52" t="s">
+        <v>1649</v>
+      </c>
+      <c r="F619" s="52" t="s">
+        <v>89</v>
+      </c>
+      <c r="G619" s="38" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H619" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I619" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J619" s="50">
+        <v>12680</v>
+      </c>
+    </row>
+    <row r="620" spans="1:10" ht="204" x14ac:dyDescent="0.25">
+      <c r="A620" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B620" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C620" s="52" t="s">
+        <v>1650</v>
+      </c>
+      <c r="D620" s="53">
+        <v>4627190923856</v>
+      </c>
+      <c r="E620" s="52" t="s">
+        <v>1651</v>
+      </c>
+      <c r="F620" s="52" t="s">
+        <v>92</v>
+      </c>
+      <c r="G620" s="38" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H620" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I620" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J620" s="50">
+        <v>12680</v>
+      </c>
+    </row>
+    <row r="621" spans="1:10" ht="204" x14ac:dyDescent="0.25">
+      <c r="A621" s="51" t="s">
+        <v>664</v>
+      </c>
+      <c r="B621" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C621" s="52" t="s">
+        <v>1652</v>
+      </c>
+      <c r="D621" s="53">
+        <v>4627190923863</v>
+      </c>
+      <c r="E621" s="52" t="s">
+        <v>1653</v>
+      </c>
+      <c r="F621" s="52" t="s">
+        <v>95</v>
+      </c>
+      <c r="G621" s="38" t="s">
+        <v>1647</v>
+      </c>
+      <c r="H621" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I621" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J621" s="50">
+        <v>12680</v>
+      </c>
+    </row>
+    <row r="622" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A622" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B622" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C622" s="52" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D622" s="53">
+        <v>4627190923870</v>
+      </c>
+      <c r="E622" s="52" t="s">
+        <v>1655</v>
+      </c>
+      <c r="F622" s="52" t="s">
+        <v>198</v>
+      </c>
+      <c r="G622" s="38" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H622" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I622" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J622" s="50">
+        <v>8920</v>
+      </c>
+    </row>
+    <row r="623" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A623" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B623" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C623" s="52" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D623" s="53">
+        <v>4627190923887</v>
+      </c>
+      <c r="E623" s="52" t="s">
+        <v>1658</v>
+      </c>
+      <c r="F623" s="52" t="s">
+        <v>203</v>
+      </c>
+      <c r="G623" s="38" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H623" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I623" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J623" s="50">
+        <v>8920</v>
+      </c>
+    </row>
+    <row r="624" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A624" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B624" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C624" s="52" t="s">
+        <v>1659</v>
+      </c>
+      <c r="D624" s="53">
+        <v>4627190923894</v>
+      </c>
+      <c r="E624" s="52" t="s">
+        <v>1660</v>
+      </c>
+      <c r="F624" s="52" t="s">
+        <v>206</v>
+      </c>
+      <c r="G624" s="38" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H624" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I624" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J624" s="50">
+        <v>8920</v>
+      </c>
+    </row>
+    <row r="625" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A625" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B625" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C625" s="52" t="s">
+        <v>1661</v>
+      </c>
+      <c r="D625" s="53">
+        <v>4627190923900</v>
+      </c>
+      <c r="E625" s="52" t="s">
+        <v>1662</v>
+      </c>
+      <c r="F625" s="52" t="s">
+        <v>209</v>
+      </c>
+      <c r="G625" s="38" t="s">
+        <v>1656</v>
+      </c>
+      <c r="H625" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I625" s="38" t="s">
+        <v>23</v>
+      </c>
+      <c r="J625" s="50">
+        <v>8920</v>
+      </c>
+    </row>
+    <row r="626" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A626" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B626" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C626" s="42" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D626" s="55">
+        <v>4627190923917</v>
+      </c>
+      <c r="E626" s="42" t="s">
+        <v>1664</v>
+      </c>
+      <c r="F626" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G626" s="45" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H626" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I626" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J626" s="50">
+        <v>9980</v>
+      </c>
+    </row>
+    <row r="627" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A627" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B627" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C627" s="42" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D627" s="55">
+        <v>4627190923931</v>
+      </c>
+      <c r="E627" s="42" t="s">
+        <v>1667</v>
+      </c>
+      <c r="F627" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G627" s="45" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H627" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I627" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J627" s="50">
+        <v>9980</v>
+      </c>
+    </row>
+    <row r="628" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A628" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B628" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C628" s="42" t="s">
+        <v>1668</v>
+      </c>
+      <c r="D628" s="55">
+        <v>4627190923948</v>
+      </c>
+      <c r="E628" s="42" t="s">
+        <v>1669</v>
+      </c>
+      <c r="F628" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G628" s="45" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H628" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I628" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J628" s="50">
+        <v>9980</v>
+      </c>
+    </row>
+    <row r="629" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A629" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B629" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C629" s="42" t="s">
+        <v>1670</v>
+      </c>
+      <c r="D629" s="55">
+        <v>4627190923955</v>
+      </c>
+      <c r="E629" s="42" t="s">
+        <v>1671</v>
+      </c>
+      <c r="F629" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G629" s="45" t="s">
+        <v>1665</v>
+      </c>
+      <c r="H629" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I629" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J629" s="50">
+        <v>9980</v>
+      </c>
+    </row>
+    <row r="630" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A630" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B630" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C630" s="42" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D630" s="55">
+        <v>4627190923962</v>
+      </c>
+      <c r="E630" s="42" t="s">
+        <v>1673</v>
+      </c>
+      <c r="F630" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G630" s="45" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H630" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I630" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J630" s="50">
+        <v>11560</v>
+      </c>
+    </row>
+    <row r="631" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A631" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B631" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C631" s="42" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D631" s="55">
+        <v>4627190923979</v>
+      </c>
+      <c r="E631" s="42" t="s">
+        <v>1676</v>
+      </c>
+      <c r="F631" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G631" s="45" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H631" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I631" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J631" s="50">
+        <v>11560</v>
+      </c>
+    </row>
+    <row r="632" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A632" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B632" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C632" s="42" t="s">
+        <v>1677</v>
+      </c>
+      <c r="D632" s="55">
+        <v>4627190923986</v>
+      </c>
+      <c r="E632" s="42" t="s">
+        <v>1678</v>
+      </c>
+      <c r="F632" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G632" s="45" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H632" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I632" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J632" s="50">
+        <v>11560</v>
+      </c>
+    </row>
+    <row r="633" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A633" s="51" t="s">
+        <v>646</v>
+      </c>
+      <c r="B633" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C633" s="42" t="s">
+        <v>1679</v>
+      </c>
+      <c r="D633" s="55">
+        <v>4627190923993</v>
+      </c>
+      <c r="E633" s="42" t="s">
+        <v>1680</v>
+      </c>
+      <c r="F633" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G633" s="45" t="s">
+        <v>1674</v>
+      </c>
+      <c r="H633" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I633" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J633" s="50">
+        <v>11560</v>
+      </c>
+    </row>
+    <row r="634" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A634" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B634" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C634" s="42" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D634" s="55">
+        <v>4627190924006</v>
+      </c>
+      <c r="E634" s="42" t="s">
+        <v>1682</v>
+      </c>
+      <c r="F634" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G634" s="45" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H634" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I634" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J634" s="50">
+        <v>8810</v>
+      </c>
+    </row>
+    <row r="635" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A635" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B635" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C635" s="42" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D635" s="55">
+        <v>4627190924013</v>
+      </c>
+      <c r="E635" s="42" t="s">
+        <v>1685</v>
+      </c>
+      <c r="F635" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G635" s="45" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H635" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I635" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J635" s="50">
+        <v>8810</v>
+      </c>
+    </row>
+    <row r="636" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A636" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B636" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C636" s="42" t="s">
+        <v>1686</v>
+      </c>
+      <c r="D636" s="55">
+        <v>4627190924020</v>
+      </c>
+      <c r="E636" s="42" t="s">
+        <v>1687</v>
+      </c>
+      <c r="F636" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G636" s="45" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H636" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I636" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J636" s="50">
+        <v>8810</v>
+      </c>
+    </row>
+    <row r="637" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A637" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B637" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C637" s="42" t="s">
+        <v>1688</v>
+      </c>
+      <c r="D637" s="55">
+        <v>4627190924037</v>
+      </c>
+      <c r="E637" s="42" t="s">
+        <v>1689</v>
+      </c>
+      <c r="F637" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G637" s="45" t="s">
+        <v>1683</v>
+      </c>
+      <c r="H637" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I637" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J637" s="50">
+        <v>8810</v>
+      </c>
+    </row>
+    <row r="638" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A638" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B638" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C638" s="42" t="s">
+        <v>1690</v>
+      </c>
+      <c r="D638" s="55">
+        <v>4627190924044</v>
+      </c>
+      <c r="E638" s="42" t="s">
+        <v>1691</v>
+      </c>
+      <c r="F638" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="G638" s="45" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H638" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I638" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J638" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="639" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A639" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B639" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C639" s="42" t="s">
+        <v>1693</v>
+      </c>
+      <c r="D639" s="55">
+        <v>4627190924051</v>
+      </c>
+      <c r="E639" s="42" t="s">
+        <v>1694</v>
+      </c>
+      <c r="F639" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="G639" s="45" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H639" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I639" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J639" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="640" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A640" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B640" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C640" s="42" t="s">
+        <v>1695</v>
+      </c>
+      <c r="D640" s="55">
+        <v>4627190924075</v>
+      </c>
+      <c r="E640" s="42" t="s">
+        <v>1696</v>
+      </c>
+      <c r="F640" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="G640" s="45" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H640" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I640" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J640" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="641" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A641" s="51" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B641" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C641" s="42" t="s">
+        <v>1697</v>
+      </c>
+      <c r="D641" s="55">
+        <v>4627190924082</v>
+      </c>
+      <c r="E641" s="42" t="s">
+        <v>1698</v>
+      </c>
+      <c r="F641" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="G641" s="45" t="s">
+        <v>1692</v>
+      </c>
+      <c r="H641" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I641" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J641" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="642" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A642" s="93" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B642" s="93" t="s">
+        <v>81</v>
+      </c>
+      <c r="C642" s="32" t="s">
+        <v>1699</v>
+      </c>
+      <c r="D642" s="33">
+        <v>4627190924099</v>
+      </c>
+      <c r="E642" s="32" t="s">
+        <v>1700</v>
+      </c>
+      <c r="F642" s="32" t="s">
+        <v>85</v>
+      </c>
+      <c r="G642" s="34" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H642" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I642" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J642" s="50">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="643" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A643" s="93" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B643" s="93" t="s">
+        <v>81</v>
+      </c>
+      <c r="C643" s="32" t="s">
+        <v>1702</v>
+      </c>
+      <c r="D643" s="33">
+        <v>4627190924105</v>
+      </c>
+      <c r="E643" s="32" t="s">
+        <v>1703</v>
+      </c>
+      <c r="F643" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="G643" s="34" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H643" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I643" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J643" s="50">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="644" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A644" s="93" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B644" s="93" t="s">
+        <v>81</v>
+      </c>
+      <c r="C644" s="32" t="s">
+        <v>1704</v>
+      </c>
+      <c r="D644" s="33">
+        <v>4627190924112</v>
+      </c>
+      <c r="E644" s="32" t="s">
+        <v>1705</v>
+      </c>
+      <c r="F644" s="32" t="s">
+        <v>92</v>
+      </c>
+      <c r="G644" s="34" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H644" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I644" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J644" s="50">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="645" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A645" s="93" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B645" s="93" t="s">
+        <v>81</v>
+      </c>
+      <c r="C645" s="32" t="s">
+        <v>1706</v>
+      </c>
+      <c r="D645" s="33">
+        <v>4627190924129</v>
+      </c>
+      <c r="E645" s="32" t="s">
+        <v>1707</v>
+      </c>
+      <c r="F645" s="32" t="s">
+        <v>95</v>
+      </c>
+      <c r="G645" s="34" t="s">
+        <v>1701</v>
+      </c>
+      <c r="H645" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I645" s="34" t="s">
+        <v>23</v>
+      </c>
+      <c r="J645" s="50">
+        <v>8940</v>
+      </c>
+    </row>
+    <row r="646" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A646" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B646" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C646" s="42" t="s">
+        <v>1708</v>
+      </c>
+      <c r="D646" s="55">
+        <v>4627190924495</v>
+      </c>
+      <c r="E646" s="42" t="s">
+        <v>1709</v>
+      </c>
+      <c r="F646" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G646" s="45" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H646" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I646" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J646" s="50">
+        <v>11710</v>
+      </c>
+    </row>
+    <row r="647" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A647" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B647" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C647" s="42" t="s">
+        <v>1711</v>
+      </c>
+      <c r="D647" s="55">
+        <v>4627190924501</v>
+      </c>
+      <c r="E647" s="42" t="s">
+        <v>1712</v>
+      </c>
+      <c r="F647" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G647" s="45" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H647" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I647" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J647" s="50">
+        <v>11710</v>
+      </c>
+    </row>
+    <row r="648" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A648" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B648" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C648" s="42" t="s">
+        <v>1713</v>
+      </c>
+      <c r="D648" s="55">
+        <v>4627190924518</v>
+      </c>
+      <c r="E648" s="42" t="s">
+        <v>1714</v>
+      </c>
+      <c r="F648" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G648" s="45" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H648" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I648" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J648" s="50">
+        <v>11710</v>
+      </c>
+    </row>
+    <row r="649" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A649" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B649" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C649" s="42" t="s">
+        <v>1715</v>
+      </c>
+      <c r="D649" s="55">
+        <v>4627190924525</v>
+      </c>
+      <c r="E649" s="42" t="s">
+        <v>1716</v>
+      </c>
+      <c r="F649" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G649" s="45" t="s">
+        <v>1710</v>
+      </c>
+      <c r="H649" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I649" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J649" s="50">
+        <v>11710</v>
+      </c>
+    </row>
+    <row r="650" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A650" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B650" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C650" s="42" t="s">
+        <v>1717</v>
+      </c>
+      <c r="D650" s="55">
+        <v>4627190924532</v>
+      </c>
+      <c r="E650" s="42" t="s">
+        <v>1718</v>
+      </c>
+      <c r="F650" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="G650" s="45" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H650" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I650" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J650" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="651" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A651" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B651" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C651" s="42" t="s">
+        <v>1720</v>
+      </c>
+      <c r="D651" s="55">
+        <v>4627190924303</v>
+      </c>
+      <c r="E651" s="42" t="s">
+        <v>1721</v>
+      </c>
+      <c r="F651" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="G651" s="45" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H651" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I651" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J651" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="652" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A652" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B652" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C652" s="42" t="s">
+        <v>1722</v>
+      </c>
+      <c r="D652" s="55">
+        <v>4627190924310</v>
+      </c>
+      <c r="E652" s="42" t="s">
+        <v>1723</v>
+      </c>
+      <c r="F652" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="G652" s="45" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H652" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I652" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J652" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="653" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A653" s="51" t="s">
+        <v>1482</v>
+      </c>
+      <c r="B653" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C653" s="42" t="s">
+        <v>1724</v>
+      </c>
+      <c r="D653" s="55">
+        <v>4627190924327</v>
+      </c>
+      <c r="E653" s="42" t="s">
+        <v>1725</v>
+      </c>
+      <c r="F653" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="G653" s="45" t="s">
+        <v>1719</v>
+      </c>
+      <c r="H653" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I653" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J653" s="50">
+        <v>7410</v>
+      </c>
+    </row>
+    <row r="654" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A654" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B654" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C654" s="42" t="s">
+        <v>1727</v>
+      </c>
+      <c r="D654" s="55">
+        <v>4627190924334</v>
+      </c>
+      <c r="E654" s="42" t="s">
+        <v>1728</v>
+      </c>
+      <c r="F654" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G654" s="45" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H654" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I654" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J654" s="50">
+        <v>10200</v>
+      </c>
+    </row>
+    <row r="655" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A655" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B655" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C655" s="42" t="s">
+        <v>1730</v>
+      </c>
+      <c r="D655" s="55">
+        <v>4627190924341</v>
+      </c>
+      <c r="E655" s="42" t="s">
+        <v>1731</v>
+      </c>
+      <c r="F655" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G655" s="45" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H655" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I655" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J655" s="50">
+        <v>10200</v>
+      </c>
+    </row>
+    <row r="656" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A656" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B656" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C656" s="42" t="s">
+        <v>1732</v>
+      </c>
+      <c r="D656" s="55">
+        <v>4627190924358</v>
+      </c>
+      <c r="E656" s="42" t="s">
+        <v>1733</v>
+      </c>
+      <c r="F656" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G656" s="45" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H656" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I656" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J656" s="50">
+        <v>10200</v>
+      </c>
+    </row>
+    <row r="657" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A657" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B657" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C657" s="42" t="s">
+        <v>1734</v>
+      </c>
+      <c r="D657" s="55">
+        <v>4627190924365</v>
+      </c>
+      <c r="E657" s="42" t="s">
+        <v>1735</v>
+      </c>
+      <c r="F657" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G657" s="45" t="s">
+        <v>1729</v>
+      </c>
+      <c r="H657" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I657" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J657" s="50">
+        <v>10200</v>
+      </c>
+    </row>
+    <row r="658" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A658" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B658" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C658" s="42" t="s">
+        <v>1736</v>
+      </c>
+      <c r="D658" s="55">
+        <v>4627190924624</v>
+      </c>
+      <c r="E658" s="42" t="s">
+        <v>1737</v>
+      </c>
+      <c r="F658" s="42" t="s">
+        <v>265</v>
+      </c>
+      <c r="G658" s="45" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H658" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I658" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J658" s="50">
+        <v>6620</v>
+      </c>
+    </row>
+    <row r="659" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A659" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B659" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C659" s="42" t="s">
+        <v>1739</v>
+      </c>
+      <c r="D659" s="55">
+        <v>4627190924631</v>
+      </c>
+      <c r="E659" s="42" t="s">
+        <v>1740</v>
+      </c>
+      <c r="F659" s="42" t="s">
+        <v>268</v>
+      </c>
+      <c r="G659" s="45" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H659" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I659" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J659" s="50">
+        <v>6620</v>
+      </c>
+    </row>
+    <row r="660" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A660" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B660" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C660" s="42" t="s">
+        <v>1741</v>
+      </c>
+      <c r="D660" s="55">
+        <v>4627190924648</v>
+      </c>
+      <c r="E660" s="42" t="s">
+        <v>1742</v>
+      </c>
+      <c r="F660" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="G660" s="45" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H660" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I660" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J660" s="50">
+        <v>6620</v>
+      </c>
+    </row>
+    <row r="661" spans="1:10" ht="114.75" x14ac:dyDescent="0.25">
+      <c r="A661" s="51" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B661" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C661" s="42" t="s">
+        <v>1743</v>
+      </c>
+      <c r="D661" s="55">
+        <v>4627190924655</v>
+      </c>
+      <c r="E661" s="42" t="s">
+        <v>1744</v>
+      </c>
+      <c r="F661" s="42" t="s">
+        <v>209</v>
+      </c>
+      <c r="G661" s="45" t="s">
+        <v>1738</v>
+      </c>
+      <c r="H661" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I661" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J661" s="50">
+        <v>6620</v>
+      </c>
+    </row>
+    <row r="662" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A662" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B662" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C662" s="42" t="s">
+        <v>1745</v>
+      </c>
+      <c r="D662" s="55">
+        <v>4627190924662</v>
+      </c>
+      <c r="E662" s="42" t="s">
+        <v>1746</v>
+      </c>
+      <c r="F662" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G662" s="45" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H662" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I662" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J662" s="50">
+        <v>11220</v>
+      </c>
+    </row>
+    <row r="663" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A663" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B663" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C663" s="42" t="s">
+        <v>1748</v>
+      </c>
+      <c r="D663" s="55">
+        <v>4627190924679</v>
+      </c>
+      <c r="E663" s="42" t="s">
+        <v>1749</v>
+      </c>
+      <c r="F663" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G663" s="45" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H663" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I663" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J663" s="50">
+        <v>11220</v>
+      </c>
+    </row>
+    <row r="664" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A664" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B664" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C664" s="42" t="s">
+        <v>1750</v>
+      </c>
+      <c r="D664" s="55">
+        <v>4627190924686</v>
+      </c>
+      <c r="E664" s="42" t="s">
+        <v>1751</v>
+      </c>
+      <c r="F664" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G664" s="45" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H664" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I664" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J664" s="50">
+        <v>11220</v>
+      </c>
+    </row>
+    <row r="665" spans="1:10" ht="51" x14ac:dyDescent="0.25">
+      <c r="A665" s="51" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B665" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C665" s="42" t="s">
+        <v>1752</v>
+      </c>
+      <c r="D665" s="55">
+        <v>4627190924693</v>
+      </c>
+      <c r="E665" s="42" t="s">
+        <v>1753</v>
+      </c>
+      <c r="F665" s="42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G665" s="45" t="s">
+        <v>1747</v>
+      </c>
+      <c r="H665" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I665" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J665" s="50">
+        <v>11220</v>
+      </c>
+    </row>
+    <row r="666" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A666" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B666" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C666" s="42" t="s">
+        <v>1755</v>
+      </c>
+      <c r="D666" s="55">
+        <v>4627190925195</v>
+      </c>
+      <c r="E666" s="42" t="s">
+        <v>1756</v>
+      </c>
+      <c r="F666" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G666" s="45" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H666" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I666" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J666" s="50">
+        <v>9570</v>
+      </c>
+    </row>
+    <row r="667" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A667" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B667" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C667" s="42" t="s">
+        <v>1758</v>
+      </c>
+      <c r="D667" s="55">
+        <v>4627190925201</v>
+      </c>
+      <c r="E667" s="42" t="s">
+        <v>1759</v>
+      </c>
+      <c r="F667" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G667" s="45" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H667" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I667" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J667" s="50">
+        <v>9570</v>
+      </c>
+    </row>
+    <row r="668" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A668" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B668" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C668" s="42" t="s">
+        <v>1760</v>
+      </c>
+      <c r="D668" s="55">
+        <v>4627190925218</v>
+      </c>
+      <c r="E668" s="42" t="s">
+        <v>1761</v>
+      </c>
+      <c r="F668" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G668" s="45" t="s">
+        <v>1757</v>
+      </c>
+      <c r="H668" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I668" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J668" s="50">
+        <v>9570</v>
+      </c>
+    </row>
+    <row r="669" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A669" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B669" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C669" s="42" t="s">
+        <v>1762</v>
+      </c>
+      <c r="D669" s="55">
+        <v>4627190925232</v>
+      </c>
+      <c r="E669" s="42" t="s">
+        <v>1763</v>
+      </c>
+      <c r="F669" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="G669" s="45" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H669" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I669" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J669" s="50">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="670" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A670" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B670" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C670" s="42" t="s">
+        <v>1765</v>
+      </c>
+      <c r="D670" s="55">
+        <v>4627190925249</v>
+      </c>
+      <c r="E670" s="42" t="s">
+        <v>1766</v>
+      </c>
+      <c r="F670" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="G670" s="45" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H670" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I670" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J670" s="50">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="671" spans="1:10" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A671" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B671" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C671" s="42" t="s">
+        <v>1767</v>
+      </c>
+      <c r="D671" s="55">
+        <v>4627190925256</v>
+      </c>
+      <c r="E671" s="42" t="s">
+        <v>1768</v>
+      </c>
+      <c r="F671" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="G671" s="45" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H671" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I671" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J671" s="50">
+        <v>6490</v>
+      </c>
+    </row>
+    <row r="672" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A672" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B672" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C672" s="42" t="s">
+        <v>1769</v>
+      </c>
+      <c r="D672" s="55">
+        <v>4627190925119</v>
+      </c>
+      <c r="E672" s="42" t="s">
+        <v>1770</v>
+      </c>
+      <c r="F672" s="42" t="s">
+        <v>85</v>
+      </c>
+      <c r="G672" s="45" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H672" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I672" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J672" s="50">
+        <v>10310</v>
+      </c>
+    </row>
+    <row r="673" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A673" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B673" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C673" s="42" t="s">
+        <v>1772</v>
+      </c>
+      <c r="D673" s="55">
+        <v>4627190925126</v>
+      </c>
+      <c r="E673" s="42" t="s">
+        <v>1773</v>
+      </c>
+      <c r="F673" s="42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G673" s="45" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H673" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I673" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J673" s="50">
+        <v>10310</v>
+      </c>
+    </row>
+    <row r="674" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A674" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B674" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C674" s="42" t="s">
+        <v>1774</v>
+      </c>
+      <c r="D674" s="55">
+        <v>4627190925133</v>
+      </c>
+      <c r="E674" s="42" t="s">
+        <v>1775</v>
+      </c>
+      <c r="F674" s="42" t="s">
+        <v>92</v>
+      </c>
+      <c r="G674" s="45" t="s">
+        <v>1771</v>
+      </c>
+      <c r="H674" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I674" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J674" s="50">
+        <v>10310</v>
+      </c>
+    </row>
+    <row r="675" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A675" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B675" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C675" s="42" t="s">
+        <v>1776</v>
+      </c>
+      <c r="D675" s="55">
+        <v>4627190925157</v>
+      </c>
+      <c r="E675" s="42" t="s">
+        <v>1777</v>
+      </c>
+      <c r="F675" s="42" t="s">
+        <v>198</v>
+      </c>
+      <c r="G675" s="45" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H675" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I675" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J675" s="50">
+        <v>7350</v>
+      </c>
+    </row>
+    <row r="676" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A676" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B676" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C676" s="42" t="s">
+        <v>1779</v>
+      </c>
+      <c r="D676" s="55">
+        <v>4627190925164</v>
+      </c>
+      <c r="E676" s="42" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F676" s="42" t="s">
+        <v>203</v>
+      </c>
+      <c r="G676" s="45" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H676" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I676" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J676" s="50">
+        <v>7350</v>
+      </c>
+    </row>
+    <row r="677" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A677" s="51" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B677" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="C677" s="42" t="s">
+        <v>1781</v>
+      </c>
+      <c r="D677" s="55">
+        <v>4627190925171</v>
+      </c>
+      <c r="E677" s="42" t="s">
+        <v>1782</v>
+      </c>
+      <c r="F677" s="42" t="s">
+        <v>206</v>
+      </c>
+      <c r="G677" s="45" t="s">
+        <v>1778</v>
+      </c>
+      <c r="H677" s="45" t="s">
+        <v>69</v>
+      </c>
+      <c r="I677" s="45" t="s">
+        <v>23</v>
+      </c>
+      <c r="J677" s="50">
+        <v>7350</v>
+      </c>
+    </row>
+    <row r="678" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A678" s="31" t="s">
+        <v>937</v>
+      </c>
+      <c r="B678" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C678" s="32" t="s">
+        <v>1783</v>
+      </c>
+      <c r="D678" s="33">
+        <v>4627190932056</v>
+      </c>
+      <c r="E678" s="32" t="s">
+        <v>1784</v>
+      </c>
+      <c r="F678" s="32" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G678" s="34" t="s">
+        <v>925</v>
+      </c>
+      <c r="H678" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I678" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J678" s="37">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="679" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A679" s="31" t="s">
+        <v>937</v>
+      </c>
+      <c r="B679" s="31" t="s">
+        <v>964</v>
+      </c>
+      <c r="C679" s="32" t="s">
+        <v>1786</v>
+      </c>
+      <c r="D679" s="33">
+        <v>4627190932063</v>
+      </c>
+      <c r="E679" s="32" t="s">
+        <v>1787</v>
+      </c>
+      <c r="F679" s="32" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G679" s="34" t="s">
+        <v>925</v>
+      </c>
+      <c r="H679" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I679" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J679" s="37">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="680" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A680" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B680" s="31" t="s">
+        <v>756</v>
+      </c>
+      <c r="C680" s="32" t="s">
+        <v>1789</v>
+      </c>
+      <c r="D680" s="33">
+        <v>4627190932070</v>
+      </c>
+      <c r="E680" s="32" t="s">
+        <v>1790</v>
+      </c>
+      <c r="F680" s="32" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G680" s="34" t="s">
+        <v>1792</v>
+      </c>
+      <c r="H680" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I680" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J680" s="37">
+        <v>4070</v>
+      </c>
+    </row>
+    <row r="681" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A681" s="31" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B681" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C681" s="32" t="s">
+        <v>1793</v>
+      </c>
+      <c r="D681" s="33">
+        <v>4627190940273</v>
+      </c>
+      <c r="E681" s="32" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F681" s="32" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G681" s="34" t="s">
+        <v>1796</v>
+      </c>
+      <c r="H681" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I681" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J681" s="37">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="682" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A682" s="70" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B682" s="70" t="s">
+        <v>81</v>
+      </c>
+      <c r="C682" s="71"/>
+      <c r="D682" s="72"/>
+      <c r="E682" s="71" t="s">
+        <v>1433</v>
+      </c>
+      <c r="F682" s="71"/>
+      <c r="G682" s="73"/>
+      <c r="H682" s="73"/>
+      <c r="I682" s="73"/>
+      <c r="J682" s="82"/>
+    </row>
+    <row r="683" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A683" s="31" t="s">
+        <v>630</v>
+      </c>
+      <c r="B683" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C683" s="32" t="s">
+        <v>1797</v>
+      </c>
+      <c r="D683" s="33">
+        <v>4627190922750</v>
+      </c>
+      <c r="E683" s="32" t="s">
+        <v>1798</v>
+      </c>
+      <c r="F683" s="32" t="s">
+        <v>1183</v>
+      </c>
+      <c r="G683" s="34" t="s">
+        <v>1799</v>
+      </c>
+      <c r="H683" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I683" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J683" s="37">
+        <v>4120</v>
+      </c>
+    </row>
+    <row r="684" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A684" s="31" t="s">
+        <v>630</v>
+      </c>
+      <c r="B684" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C684" s="32" t="s">
+        <v>1800</v>
+      </c>
+      <c r="D684" s="33">
+        <v>4627190922767</v>
+      </c>
+      <c r="E684" s="32" t="s">
+        <v>1801</v>
+      </c>
+      <c r="F684" s="32" t="s">
+        <v>1196</v>
+      </c>
+      <c r="G684" s="34" t="s">
+        <v>1802</v>
+      </c>
+      <c r="H684" s="35" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I684" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J684" s="37">
+        <v>4390</v>
+      </c>
+    </row>
+    <row r="685" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A685" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B685" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C685" s="32" t="s">
+        <v>1803</v>
+      </c>
+      <c r="D685" s="33">
+        <v>4627190922774</v>
+      </c>
+      <c r="E685" s="32" t="s">
+        <v>1804</v>
+      </c>
+      <c r="F685" s="32" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G685" s="34" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H685" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I685" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J685" s="37">
+        <v>5340</v>
+      </c>
+    </row>
+    <row r="686" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A686" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B686" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C686" s="32" t="s">
+        <v>1807</v>
+      </c>
+      <c r="D686" s="33">
+        <v>4627190922781</v>
+      </c>
+      <c r="E686" s="32" t="s">
+        <v>1808</v>
+      </c>
+      <c r="F686" s="32" t="s">
+        <v>1809</v>
+      </c>
+      <c r="G686" s="34" t="s">
+        <v>1810</v>
+      </c>
+      <c r="H686" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I686" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J686" s="37">
+        <v>5340</v>
+      </c>
+    </row>
+    <row r="687" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A687" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B687" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C687" s="32" t="s">
+        <v>1811</v>
+      </c>
+      <c r="D687" s="33">
+        <v>4627190922798</v>
+      </c>
+      <c r="E687" s="32" t="s">
+        <v>1812</v>
+      </c>
+      <c r="F687" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G687" s="38" t="s">
+        <v>1814</v>
+      </c>
+      <c r="H687" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I687" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J687" s="37">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="688" spans="1:10" ht="64.5" x14ac:dyDescent="0.25">
+      <c r="A688" s="31" t="s">
+        <v>646</v>
+      </c>
+      <c r="B688" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C688" s="52" t="s">
+        <v>1815</v>
+      </c>
+      <c r="D688" s="53">
+        <v>4627190922804</v>
+      </c>
+      <c r="E688" s="52" t="s">
+        <v>1816</v>
+      </c>
+      <c r="F688" s="52" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G688" s="94" t="s">
+        <v>1513</v>
+      </c>
+      <c r="H688" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I688" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J688" s="37">
+        <v>2740</v>
+      </c>
+    </row>
+    <row r="689" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A689" s="31" t="s">
+        <v>1448</v>
+      </c>
+      <c r="B689" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C689" s="52" t="s">
+        <v>1818</v>
+      </c>
+      <c r="D689" s="53">
+        <v>4627190922811</v>
+      </c>
+      <c r="E689" s="52" t="s">
+        <v>1819</v>
+      </c>
+      <c r="F689" s="52" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G689" s="38" t="s">
+        <v>1820</v>
+      </c>
+      <c r="H689" s="34" t="s">
+        <v>1169</v>
+      </c>
+      <c r="I689" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J689" s="37">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="690" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A690" s="31" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B690" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C690" s="32" t="s">
+        <v>1822</v>
+      </c>
+      <c r="D690" s="33">
+        <v>4627190940280</v>
+      </c>
+      <c r="E690" s="32" t="s">
+        <v>1823</v>
+      </c>
+      <c r="F690" s="32" t="s">
+        <v>1824</v>
+      </c>
+      <c r="G690" s="34" t="s">
+        <v>1825</v>
+      </c>
+      <c r="H690" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I690" s="76" t="s">
+        <v>1826</v>
+      </c>
+      <c r="J690" s="37">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="691" spans="1:10" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A691" s="31" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B691" s="31" t="s">
+        <v>678</v>
+      </c>
+      <c r="C691" s="32" t="s">
+        <v>1827</v>
+      </c>
+      <c r="D691" s="33">
+        <v>4627190940297</v>
+      </c>
+      <c r="E691" s="32" t="s">
+        <v>1828</v>
+      </c>
+      <c r="F691" s="32" t="s">
+        <v>1829</v>
+      </c>
+      <c r="G691" s="34">
+        <v>2875013</v>
+      </c>
+      <c r="H691" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I691" s="35" t="s">
+        <v>796</v>
+      </c>
+      <c r="J691" s="37">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="692" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A692" s="31" t="s">
+        <v>630</v>
+      </c>
+      <c r="B692" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C692" s="95" t="s">
+        <v>1830</v>
+      </c>
+      <c r="D692" s="96">
+        <v>4627190940303</v>
+      </c>
+      <c r="E692" s="95" t="s">
+        <v>1831</v>
+      </c>
+      <c r="F692" s="95" t="s">
+        <v>1832</v>
+      </c>
+      <c r="G692" s="34">
+        <v>5414645000</v>
+      </c>
+      <c r="H692" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I692" s="35" t="s">
+        <v>796</v>
+      </c>
+      <c r="J692" s="37">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="693" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A693" s="31" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B693" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C693" s="32" t="s">
+        <v>1833</v>
+      </c>
+      <c r="D693" s="33">
+        <v>4627190940310</v>
+      </c>
+      <c r="E693" s="32" t="s">
+        <v>1834</v>
+      </c>
+      <c r="F693" s="32" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G693" s="34">
+        <v>90352773</v>
+      </c>
+      <c r="H693" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I693" s="35" t="s">
+        <v>720</v>
+      </c>
+      <c r="J693" s="37">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="694" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A694" s="31" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B694" s="31" t="s">
+        <v>908</v>
+      </c>
+      <c r="C694" s="32" t="s">
+        <v>1836</v>
+      </c>
+      <c r="D694" s="33">
+        <v>4627190940327</v>
+      </c>
+      <c r="E694" s="32" t="s">
+        <v>1837</v>
+      </c>
+      <c r="F694" s="32" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G694" s="34">
+        <v>90128194</v>
+      </c>
+      <c r="H694" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I694" s="76" t="s">
+        <v>720</v>
+      </c>
+      <c r="J694" s="37">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="695" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A695" s="51" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B695" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C695" s="42" t="s">
+        <v>1839</v>
+      </c>
+      <c r="D695" s="55">
+        <v>4627190940525</v>
+      </c>
+      <c r="E695" s="42" t="s">
+        <v>1840</v>
+      </c>
+      <c r="F695" s="42" t="s">
+        <v>1835</v>
+      </c>
+      <c r="G695" s="45">
+        <v>90352773</v>
+      </c>
+      <c r="H695" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="I695" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J695" s="50">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="696" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A696" s="51" t="s">
+        <v>1821</v>
+      </c>
+      <c r="B696" s="51" t="s">
+        <v>908</v>
+      </c>
+      <c r="C696" s="42" t="s">
+        <v>1841</v>
+      </c>
+      <c r="D696" s="55">
+        <v>4627190940532</v>
+      </c>
+      <c r="E696" s="42" t="s">
+        <v>1842</v>
+      </c>
+      <c r="F696" s="42" t="s">
+        <v>1838</v>
+      </c>
+      <c r="G696" s="45">
+        <v>90128194</v>
+      </c>
+      <c r="H696" s="45" t="s">
+        <v>200</v>
+      </c>
+      <c r="I696" s="45" t="s">
+        <v>720</v>
+      </c>
+      <c r="J696" s="50">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="697" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A697" s="97" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B697" s="97" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C697" s="25"/>
+      <c r="D697" s="26"/>
+      <c r="E697" s="25" t="s">
+        <v>1843</v>
+      </c>
+      <c r="F697" s="25"/>
+      <c r="G697" s="27"/>
+      <c r="H697" s="40"/>
+      <c r="I697" s="40"/>
+      <c r="J697" s="30"/>
+    </row>
+    <row r="698" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A698" s="31" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B698" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C698" s="32" t="s">
+        <v>1845</v>
+      </c>
+      <c r="D698" s="33">
+        <v>4627190922866</v>
+      </c>
+      <c r="E698" s="32" t="s">
+        <v>1846</v>
+      </c>
+      <c r="F698" s="32" t="s">
+        <v>1847</v>
+      </c>
+      <c r="G698" s="66" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H698" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I698" s="36" t="s">
+        <v>720</v>
+      </c>
+      <c r="J698" s="37">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="699" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A699" s="31" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B699" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C699" s="32" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D699" s="33">
+        <v>4627190922910</v>
+      </c>
+      <c r="E699" s="32" t="s">
+        <v>1851</v>
+      </c>
+      <c r="F699" s="32" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G699" s="34" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H699" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I699" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J699" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="700" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A700" s="31" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B700" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C700" s="32" t="s">
+        <v>1854</v>
+      </c>
+      <c r="D700" s="33">
+        <v>4627190922927</v>
+      </c>
+      <c r="E700" s="32" t="s">
+        <v>1855</v>
+      </c>
+      <c r="F700" s="32" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G700" s="34" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H700" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I700" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J700" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="701" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A701" s="31" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B701" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C701" s="32" t="s">
+        <v>1858</v>
+      </c>
+      <c r="D701" s="33">
+        <v>4627190922934</v>
+      </c>
+      <c r="E701" s="32" t="s">
+        <v>1859</v>
+      </c>
+      <c r="F701" s="32" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G701" s="34" t="s">
+        <v>1853</v>
+      </c>
+      <c r="H701" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I701" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J701" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="702" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A702" s="31" t="s">
+        <v>1849</v>
+      </c>
+      <c r="B702" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C702" s="32" t="s">
+        <v>1861</v>
+      </c>
+      <c r="D702" s="33">
+        <v>4627190922941</v>
+      </c>
+      <c r="E702" s="32" t="s">
+        <v>1862</v>
+      </c>
+      <c r="F702" s="32" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G702" s="34" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H702" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I702" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J702" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="703" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A703" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B703" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C703" s="32" t="s">
+        <v>1865</v>
+      </c>
+      <c r="D703" s="33">
+        <v>4627190922958</v>
+      </c>
+      <c r="E703" s="32" t="s">
+        <v>1866</v>
+      </c>
+      <c r="F703" s="32" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G703" s="34" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H703" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I703" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J703" s="37">
+        <v>25280</v>
+      </c>
+    </row>
+    <row r="704" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A704" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B704" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C704" s="32" t="s">
+        <v>1868</v>
+      </c>
+      <c r="D704" s="33">
+        <v>4627190922965</v>
+      </c>
+      <c r="E704" s="32" t="s">
+        <v>1869</v>
+      </c>
+      <c r="F704" s="32" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G704" s="34" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H704" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I704" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J704" s="37">
+        <v>25280</v>
+      </c>
+    </row>
+    <row r="705" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A705" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B705" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C705" s="32" t="s">
+        <v>1871</v>
+      </c>
+      <c r="D705" s="33">
+        <v>4627190922972</v>
+      </c>
+      <c r="E705" s="32" t="s">
+        <v>1872</v>
+      </c>
+      <c r="F705" s="32" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G705" s="34" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H705" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I705" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J705" s="37">
+        <v>25280</v>
+      </c>
+    </row>
+    <row r="706" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A706" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B706" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C706" s="32" t="s">
+        <v>1873</v>
+      </c>
+      <c r="D706" s="33">
+        <v>4627190922989</v>
+      </c>
+      <c r="E706" s="32" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F706" s="32" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G706" s="34" t="s">
+        <v>1870</v>
+      </c>
+      <c r="H706" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I706" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J706" s="37">
+        <v>25280</v>
+      </c>
+    </row>
+    <row r="707" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A707" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B707" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C707" s="32" t="s">
+        <v>1876</v>
+      </c>
+      <c r="D707" s="33">
+        <v>4627190922996</v>
+      </c>
+      <c r="E707" s="32" t="s">
+        <v>1877</v>
+      </c>
+      <c r="F707" s="32" t="s">
+        <v>1852</v>
+      </c>
+      <c r="G707" s="34" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H707" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I707" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J707" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="708" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A708" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B708" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C708" s="32" t="s">
+        <v>1879</v>
+      </c>
+      <c r="D708" s="33">
+        <v>4627190923009</v>
+      </c>
+      <c r="E708" s="32" t="s">
+        <v>1880</v>
+      </c>
+      <c r="F708" s="32" t="s">
+        <v>1856</v>
+      </c>
+      <c r="G708" s="34" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H708" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I708" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J708" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="709" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A709" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B709" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C709" s="32" t="s">
+        <v>1881</v>
+      </c>
+      <c r="D709" s="33">
+        <v>4627190923016</v>
+      </c>
+      <c r="E709" s="32" t="s">
+        <v>1882</v>
+      </c>
+      <c r="F709" s="32" t="s">
+        <v>1860</v>
+      </c>
+      <c r="G709" s="34" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H709" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I709" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J709" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="710" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A710" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B710" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C710" s="32" t="s">
+        <v>1883</v>
+      </c>
+      <c r="D710" s="33">
+        <v>4627190923023</v>
+      </c>
+      <c r="E710" s="32" t="s">
+        <v>1884</v>
+      </c>
+      <c r="F710" s="32" t="s">
+        <v>1863</v>
+      </c>
+      <c r="G710" s="34" t="s">
+        <v>1878</v>
+      </c>
+      <c r="H710" s="35" t="s">
+        <v>69</v>
+      </c>
+      <c r="I710" s="36" t="s">
+        <v>23</v>
+      </c>
+      <c r="J710" s="37">
+        <v>25760</v>
+      </c>
+    </row>
+    <row r="711" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A711" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B711" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C711" s="32" t="s">
+        <v>1885</v>
+      </c>
+      <c r="D711" s="33">
+        <v>4627190923078</v>
+      </c>
+      <c r="E711" s="32" t="s">
+        <v>1886</v>
+      </c>
+      <c r="F711" s="32" t="s">
+        <v>1887</v>
+      </c>
+      <c r="G711" s="34" t="s">
+        <v>1888</v>
+      </c>
+      <c r="H711" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I711" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J711" s="37">
+        <v>5990</v>
+      </c>
+    </row>
+    <row r="712" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A712" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B712" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C712" s="32" t="s">
+        <v>1889</v>
+      </c>
+      <c r="D712" s="33">
+        <v>4627190923085</v>
+      </c>
+      <c r="E712" s="32" t="s">
+        <v>1890</v>
+      </c>
+      <c r="F712" s="32" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G712" s="34" t="s">
+        <v>1891</v>
+      </c>
+      <c r="H712" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I712" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J712" s="37">
+        <v>7720</v>
+      </c>
+    </row>
+    <row r="713" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A713" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B713" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C713" s="32" t="s">
+        <v>1892</v>
+      </c>
+      <c r="D713" s="33">
+        <v>4627190923092</v>
+      </c>
+      <c r="E713" s="32" t="s">
+        <v>1893</v>
+      </c>
+      <c r="F713" s="32" t="s">
+        <v>1894</v>
+      </c>
+      <c r="G713" s="34" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H713" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I713" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J713" s="37">
         <v>5450</v>
       </c>
     </row>
-    <row r="19" spans="1:10" s="22" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-[...7721 lines deleted...]
-      <c r="J264" s="28">
+    <row r="714" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A714" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B714" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C714" s="32" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D714" s="33">
+        <v>4627190923108</v>
+      </c>
+      <c r="E714" s="32" t="s">
+        <v>1897</v>
+      </c>
+      <c r="F714" s="32" t="s">
+        <v>1898</v>
+      </c>
+      <c r="G714" s="34" t="s">
+        <v>1899</v>
+      </c>
+      <c r="H714" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I714" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J714" s="37">
+        <v>5200</v>
+      </c>
+    </row>
+    <row r="715" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A715" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B715" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C715" s="32" t="s">
+        <v>1900</v>
+      </c>
+      <c r="D715" s="33">
+        <v>4627190923115</v>
+      </c>
+      <c r="E715" s="32" t="s">
+        <v>1901</v>
+      </c>
+      <c r="F715" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G715" s="34" t="s">
+        <v>1902</v>
+      </c>
+      <c r="H715" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I715" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J715" s="37">
+        <v>5690</v>
+      </c>
+    </row>
+    <row r="716" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A716" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B716" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C716" s="32" t="s">
+        <v>1903</v>
+      </c>
+      <c r="D716" s="33">
+        <v>4627190923818</v>
+      </c>
+      <c r="E716" s="32" t="s">
+        <v>1904</v>
+      </c>
+      <c r="F716" s="32" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G716" s="34" t="s">
+        <v>1905</v>
+      </c>
+      <c r="H716" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I716" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J716" s="37">
+        <v>5990</v>
+      </c>
+    </row>
+    <row r="717" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A717" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B717" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C717" s="32" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D717" s="33">
+        <v>4627190923139</v>
+      </c>
+      <c r="E717" s="32" t="s">
+        <v>1907</v>
+      </c>
+      <c r="F717" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G717" s="34" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H717" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I717" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J717" s="37">
+        <v>4970</v>
+      </c>
+    </row>
+    <row r="718" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A718" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B718" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C718" s="32" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D718" s="33">
+        <v>4627190923146</v>
+      </c>
+      <c r="E718" s="32" t="s">
+        <v>1910</v>
+      </c>
+      <c r="F718" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G718" s="34" t="s">
+        <v>1911</v>
+      </c>
+      <c r="H718" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I718" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J718" s="37">
+        <v>4060</v>
+      </c>
+    </row>
+    <row r="719" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A719" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B719" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C719" s="32" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D719" s="33">
+        <v>4627190923153</v>
+      </c>
+      <c r="E719" s="32" t="s">
+        <v>1913</v>
+      </c>
+      <c r="F719" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G719" s="34" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H719" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I719" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J719" s="37">
+        <v>7200</v>
+      </c>
+    </row>
+    <row r="720" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A720" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B720" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C720" s="32" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D720" s="33">
+        <v>4627190923160</v>
+      </c>
+      <c r="E720" s="32" t="s">
+        <v>1916</v>
+      </c>
+      <c r="F720" s="32" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G720" s="34" t="s">
+        <v>1917</v>
+      </c>
+      <c r="H720" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I720" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J720" s="37">
+        <v>7800</v>
+      </c>
+    </row>
+    <row r="721" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A721" s="31" t="s">
+        <v>1864</v>
+      </c>
+      <c r="B721" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C721" s="32" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D721" s="33">
+        <v>4627190923177</v>
+      </c>
+      <c r="E721" s="32" t="s">
+        <v>1919</v>
+      </c>
+      <c r="F721" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G721" s="34" t="s">
+        <v>1920</v>
+      </c>
+      <c r="H721" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I721" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J721" s="37">
+        <v>5610</v>
+      </c>
+    </row>
+    <row r="722" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A722" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B722" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C722" s="32" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D722" s="33">
+        <v>4627190923184</v>
+      </c>
+      <c r="E722" s="32" t="s">
+        <v>1922</v>
+      </c>
+      <c r="F722" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G722" s="34" t="s">
+        <v>1923</v>
+      </c>
+      <c r="H722" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I722" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J722" s="37">
+        <v>4530</v>
+      </c>
+    </row>
+    <row r="723" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A723" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B723" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C723" s="32" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D723" s="33">
+        <v>4627190923191</v>
+      </c>
+      <c r="E723" s="32" t="s">
+        <v>1925</v>
+      </c>
+      <c r="F723" s="32" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G723" s="34" t="s">
+        <v>1926</v>
+      </c>
+      <c r="H723" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I723" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J723" s="37">
+        <v>5430</v>
+      </c>
+    </row>
+    <row r="724" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A724" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B724" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C724" s="32" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D724" s="33">
+        <v>4627190923207</v>
+      </c>
+      <c r="E724" s="32" t="s">
+        <v>1928</v>
+      </c>
+      <c r="F724" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G724" s="34" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H724" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I724" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J724" s="37">
+        <v>7350</v>
+      </c>
+    </row>
+    <row r="725" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A725" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B725" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C725" s="32" t="s">
+        <v>1929</v>
+      </c>
+      <c r="D725" s="33">
+        <v>4627190923214</v>
+      </c>
+      <c r="E725" s="32" t="s">
         <v>1930</v>
       </c>
-    </row>
-[...700 lines deleted...]
-      <c r="F287" s="24" t="s">
+      <c r="F725" s="32" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G725" s="34" t="s">
+        <v>1929</v>
+      </c>
+      <c r="H725" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I725" s="34" t="s">
         <v>720</v>
       </c>
-      <c r="G287" s="25" t="s">
-[...124 lines deleted...]
-      <c r="F291" s="24" t="s">
+      <c r="J725" s="37">
+        <v>6260</v>
+      </c>
+    </row>
+    <row r="726" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A726" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B726" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C726" s="32" t="s">
+        <v>1931</v>
+      </c>
+      <c r="D726" s="33">
+        <v>4627190923221</v>
+      </c>
+      <c r="E726" s="32" t="s">
+        <v>1932</v>
+      </c>
+      <c r="F726" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G726" s="34" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H726" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I726" s="34" t="s">
         <v>720</v>
       </c>
-      <c r="G291" s="25" t="s">
-[...776 lines deleted...]
-      <c r="J316" s="28">
+      <c r="J726" s="37">
+        <v>6210</v>
+      </c>
+    </row>
+    <row r="727" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A727" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B727" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C727" s="32" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D727" s="33">
+        <v>4627190923238</v>
+      </c>
+      <c r="E727" s="32" t="s">
+        <v>1934</v>
+      </c>
+      <c r="F727" s="32" t="s">
+        <v>1935</v>
+      </c>
+      <c r="G727" s="34" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H727" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I727" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J727" s="37">
+        <v>4630</v>
+      </c>
+    </row>
+    <row r="728" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A728" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B728" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C728" s="32" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D728" s="33">
+        <v>4627190924549</v>
+      </c>
+      <c r="E728" s="32" t="s">
+        <v>1937</v>
+      </c>
+      <c r="F728" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G728" s="34" t="s">
+        <v>1936</v>
+      </c>
+      <c r="H728" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I728" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J728" s="37">
+        <v>6960</v>
+      </c>
+    </row>
+    <row r="729" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A729" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B729" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C729" s="32" t="s">
+        <v>1938</v>
+      </c>
+      <c r="D729" s="33">
+        <v>4627190924617</v>
+      </c>
+      <c r="E729" s="32" t="s">
+        <v>1939</v>
+      </c>
+      <c r="F729" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G729" s="34" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H729" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I729" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J729" s="37">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="730" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A730" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B730" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C730" s="32" t="s">
+        <v>1940</v>
+      </c>
+      <c r="D730" s="33">
+        <v>4627190924563</v>
+      </c>
+      <c r="E730" s="32" t="s">
+        <v>1941</v>
+      </c>
+      <c r="F730" s="32" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G730" s="34" t="s">
+        <v>1940</v>
+      </c>
+      <c r="H730" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I730" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J730" s="37">
+        <v>6030</v>
+      </c>
+    </row>
+    <row r="731" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A731" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B731" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C731" s="32" t="s">
+        <v>1942</v>
+      </c>
+      <c r="D731" s="33">
+        <v>4627190924570</v>
+      </c>
+      <c r="E731" s="32" t="s">
+        <v>1943</v>
+      </c>
+      <c r="F731" s="32" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G731" s="34" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H731" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I731" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J731" s="37">
+        <v>6030</v>
+      </c>
+    </row>
+    <row r="732" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A732" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B732" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C732" s="32" t="s">
+        <v>1944</v>
+      </c>
+      <c r="D732" s="33">
+        <v>4627190924587</v>
+      </c>
+      <c r="E732" s="32" t="s">
+        <v>1945</v>
+      </c>
+      <c r="F732" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G732" s="34" t="s">
+        <v>1944</v>
+      </c>
+      <c r="H732" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I732" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J732" s="37">
+        <v>4610</v>
+      </c>
+    </row>
+    <row r="733" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A733" s="31" t="s">
+        <v>1875</v>
+      </c>
+      <c r="B733" s="31" t="s">
+        <v>81</v>
+      </c>
+      <c r="C733" s="32" t="s">
+        <v>1946</v>
+      </c>
+      <c r="D733" s="33">
+        <v>4627190924594</v>
+      </c>
+      <c r="E733" s="32" t="s">
+        <v>1947</v>
+      </c>
+      <c r="F733" s="32" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G733" s="34" t="s">
+        <v>1946</v>
+      </c>
+      <c r="H733" s="34" t="s">
+        <v>69</v>
+      </c>
+      <c r="I733" s="34" t="s">
+        <v>720</v>
+      </c>
+      <c r="J733" s="37">
+        <v>7660</v>
+      </c>
+    </row>
+    <row r="734" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A734" s="97" t="s">
+        <v>1156</v>
+      </c>
+      <c r="B734" s="97" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C734" s="25"/>
+      <c r="D734" s="26"/>
+      <c r="E734" s="25" t="s">
+        <v>1948</v>
+      </c>
+      <c r="F734" s="25"/>
+      <c r="G734" s="27"/>
+      <c r="H734" s="40"/>
+      <c r="I734" s="40"/>
+      <c r="J734" s="30"/>
+    </row>
+    <row r="735" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A735" s="31" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B735" s="31" t="s">
         <v>1950</v>
       </c>
-    </row>
-[...5988 lines deleted...]
-      <c r="J509" s="39">
+      <c r="C735" s="32" t="s">
+        <v>1951</v>
+      </c>
+      <c r="D735" s="33">
+        <v>4627190932087</v>
+      </c>
+      <c r="E735" s="32" t="s">
+        <v>1952</v>
+      </c>
+      <c r="F735" s="52" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G735" s="66"/>
+      <c r="H735" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I735" s="38" t="s">
         <v>720</v>
       </c>
-    </row>
-[...454 lines deleted...]
-      <c r="J524" s="39">
+      <c r="J735" s="50">
+        <v>2088851.1</v>
+      </c>
+    </row>
+    <row r="736" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A736" s="31" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B736" s="31" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C736" s="32" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D736" s="33">
+        <v>4627190932094</v>
+      </c>
+      <c r="E736" s="32" t="s">
+        <v>1955</v>
+      </c>
+      <c r="F736" s="52" t="s">
+        <v>1953</v>
+      </c>
+      <c r="G736" s="66"/>
+      <c r="H736" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I736" s="38" t="s">
         <v>720</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J525" s="39">
+      <c r="J736" s="50">
+        <v>2900562</v>
+      </c>
+    </row>
+    <row r="737" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A737" s="31" t="s">
+        <v>1949</v>
+      </c>
+      <c r="B737" s="31" t="s">
+        <v>1950</v>
+      </c>
+      <c r="C737" s="32" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D737" s="33">
+        <v>4627190932100</v>
+      </c>
+      <c r="E737" s="32" t="s">
+        <v>1957</v>
+      </c>
+      <c r="F737" s="32" t="s">
+        <v>1958</v>
+      </c>
+      <c r="G737" s="66"/>
+      <c r="H737" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I737" s="38" t="s">
         <v>720</v>
       </c>
-    </row>
-[...6614 lines deleted...]
-      <c r="B734" s="23" t="s">
+      <c r="J737" s="50">
+        <v>3034571.2</v>
+      </c>
+    </row>
+    <row r="738" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A738" s="31" t="s">
         <v>1949</v>
       </c>
-      <c r="C734" s="24" t="s">
+      <c r="B738" s="31" t="s">
         <v>1950</v>
       </c>
-      <c r="D734" s="86">
-[...89 lines deleted...]
-      <c r="D737" s="86">
+      <c r="C738" s="32" t="s">
+        <v>1959</v>
+      </c>
+      <c r="D738" s="33">
         <v>4627190932117</v>
       </c>
-      <c r="E737" s="24" t="s">
-[...2 lines deleted...]
-      <c r="F737" s="40" t="s">
+      <c r="E738" s="32" t="s">
         <v>1960</v>
       </c>
-      <c r="G737" s="51"/>
-[...64 lines deleted...]
-      <c r="I745"/>
+      <c r="F738" s="52" t="s">
+        <v>1961</v>
+      </c>
+      <c r="G738" s="66"/>
+      <c r="H738" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="I738" s="38" t="s">
+        <v>720</v>
+      </c>
+      <c r="J738" s="50">
+        <v>1830404.6</v>
+      </c>
+    </row>
+    <row r="739" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A739" s="98"/>
+      <c r="B739" s="98"/>
+      <c r="C739" s="99"/>
+      <c r="E739" s="99"/>
+      <c r="F739" s="99"/>
+      <c r="G739" s="100"/>
+      <c r="H739" s="101"/>
+      <c r="I739" s="98"/>
+      <c r="J739" s="98"/>
+    </row>
+    <row r="740" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A740" s="98"/>
+      <c r="B740" s="98"/>
+      <c r="C740" s="99"/>
+      <c r="E740" s="99"/>
+      <c r="F740" s="99"/>
+      <c r="G740" s="100"/>
+      <c r="H740" s="101"/>
+      <c r="I740" s="98"/>
+      <c r="J740" s="98"/>
+    </row>
+    <row r="741" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A741" s="98"/>
+      <c r="B741" s="98"/>
+      <c r="C741" s="99"/>
+      <c r="E741" s="99"/>
+      <c r="F741" s="99"/>
+      <c r="G741" s="100"/>
+      <c r="H741" s="101"/>
+      <c r="I741" s="98"/>
+      <c r="J741" s="98"/>
+    </row>
+    <row r="742" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A742" s="98"/>
+      <c r="B742" s="98"/>
+      <c r="C742" s="99"/>
+      <c r="E742" s="99"/>
+      <c r="F742" s="99"/>
+      <c r="G742" s="100"/>
+      <c r="H742" s="101"/>
+      <c r="I742" s="98"/>
+      <c r="J742" s="98"/>
+    </row>
+    <row r="743" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A743" s="98"/>
+      <c r="B743" s="98"/>
+      <c r="C743" s="99"/>
+      <c r="E743" s="99"/>
+      <c r="F743" s="99"/>
+      <c r="G743" s="100"/>
+      <c r="H743" s="101"/>
+      <c r="I743" s="98"/>
+      <c r="J743" s="98"/>
+    </row>
+    <row r="744" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A744" s="98"/>
+      <c r="B744" s="98"/>
+      <c r="C744" s="99"/>
+      <c r="E744" s="99"/>
+      <c r="F744" s="99"/>
+      <c r="G744" s="100"/>
+      <c r="H744" s="101"/>
+      <c r="I744" s="98"/>
+      <c r="J744" s="98"/>
     </row>
     <row r="746" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C746"/>
-      <c r="D746" s="100"/>
+      <c r="D746" s="102"/>
       <c r="E746"/>
       <c r="F746"/>
       <c r="G746"/>
-      <c r="H746"/>
       <c r="I746"/>
     </row>
     <row r="747" spans="1:10" x14ac:dyDescent="0.25">
       <c r="C747"/>
-      <c r="D747" s="100"/>
+      <c r="D747" s="98"/>
       <c r="E747"/>
       <c r="F747"/>
       <c r="G747"/>
       <c r="H747"/>
       <c r="I747"/>
     </row>
-    <row r="749" spans="1:10" x14ac:dyDescent="0.25">
-[...19 lines deleted...]
-    </row>
+    <row r="748" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C748"/>
+      <c r="D748" s="98"/>
+      <c r="E748"/>
+      <c r="F748"/>
+      <c r="G748"/>
+      <c r="H748"/>
+      <c r="I748"/>
+    </row>
+    <row r="750" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="C750"/>
+      <c r="D750" s="98"/>
+      <c r="E750"/>
+      <c r="F750"/>
+      <c r="G750"/>
+      <c r="H750"/>
+      <c r="I750"/>
+    </row>
+    <row r="763" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="764" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="765" customFormat="1" x14ac:dyDescent="0.25"/>
+    <row r="767" customFormat="1" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <phoneticPr fontId="17" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <sheetProtection selectLockedCells="1" selectUnlockedCells="1"/>
+  <hyperlinks>
+    <hyperlink ref="C455" location="'Прайс-лист SS20 и ЭМ'!C10" display="EM10899" xr:uid="{233B936B-434F-4CEE-A77C-5B1AF63505D7}"/>
+  </hyperlinks>
+  <pageMargins left="0.70000000000000007" right="0.70000000000000007" top="0.75" bottom="0.75" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" firstPageNumber="0" orientation="portrait" horizontalDpi="300" verticalDpi="300"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Andrei Kilin</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>